--- v2 (2026-08-28)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -71,123 +71,141 @@
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>7811/MD</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>7812/MD</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-IV B Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>ORD/000424/2026-2027</t>
+    <t>ORD/000463/2026-2027</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>3362/MD</t>
+  </si>
+  <si>
+    <t>M/S SRINJOYEE</t>
+  </si>
+  <si>
+    <t>Interconnection between Replacement Tube Well and distribution pipe line in connection with Additional Source, Repairing of Boundary Wall due to Replacement of Tube Well, Road restoration and additional laying of NEMUA piped Water Supply Scheme of Old Mal</t>
+  </si>
+  <si>
+    <t>ORD/000413/2026-2027</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>2663/MD</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for O</t>
+  </si>
+  <si>
+    <t>ORD/000414/2026-2027</t>
+  </si>
+  <si>
+    <t>2664/MD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>ORD/000422/2026-2027</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>3006/MD</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and</t>
+  </si>
+  <si>
+    <t>ORD/000427/2026-2027</t>
   </si>
   <si>
     <t>20/08/2026</t>
   </si>
   <si>
-    <t>3171/MD</t>
-[...49 lines deleted...]
-  <si>
     <t>3189/MD</t>
   </si>
   <si>
     <t>A &amp; D CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of Road at CHANCHAL ZONE -II Water Supply scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000416/2026-2027</t>
   </si>
   <si>
     <t>2665/MD</t>
   </si>
   <si>
     <t>ARUN KUMAR DAS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2026-2027</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>1478/MD</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Restoration of Road at Gouria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000418/2026-2027</t>
   </si>
   <si>
     <t>2667/MD</t>
   </si>
   <si>
     <t>M/S TEWARI CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000420/2026-2027</t>
   </si>
   <si>
     <t>2669/MD</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -585,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -761,51 +779,51 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="4">
-        <v>83.64</v>
+        <v>17.47</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
@@ -913,237 +931,278 @@
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G9" s="10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H9" s="4">
         <v>38.2</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="4">
         <v>0.86</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G11" s="10" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="H11" s="4">
-        <v>0.86</v>
+        <v>15.2</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="4">
         <v>0.86</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...9 lines deleted...]
-        <v>404.92</v>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0.86</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="8">
+        <v>353.96</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A14:G14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>