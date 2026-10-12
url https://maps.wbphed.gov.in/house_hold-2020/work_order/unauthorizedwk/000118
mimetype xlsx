--- v3 (2026-09-18)
+++ v4 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -86,144 +86,93 @@
   <si>
     <t>7812/MD</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-IV B Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000463/2026-2027</t>
   </si>
   <si>
     <t>09/09/2026</t>
   </si>
   <si>
     <t>3362/MD</t>
   </si>
   <si>
     <t>M/S SRINJOYEE</t>
   </si>
   <si>
     <t>Interconnection between Replacement Tube Well and distribution pipe line in connection with Additional Source, Repairing of Boundary Wall due to Replacement of Tube Well, Road restoration and additional laying of NEMUA piped Water Supply Scheme of Old Mal</t>
   </si>
   <si>
-    <t>ORD/000413/2026-2027</t>
-[...22 lines deleted...]
-  <si>
     <t>ORD/000422/2026-2027</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>3006/MD</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and</t>
   </si>
   <si>
     <t>ORD/000427/2026-2027</t>
   </si>
   <si>
     <t>20/08/2026</t>
   </si>
   <si>
-    <t>3189/MD</t>
+    <t>869/MD</t>
   </si>
   <si>
     <t>A &amp; D CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of Road at CHANCHAL ZONE -II Water Supply scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>ORD/000416/2026-2027</t>
-[...7 lines deleted...]
-  <si>
     <t>ORD/000436/2026-2027</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>1478/MD</t>
   </si>
   <si>
     <t>S DUTTA</t>
   </si>
   <si>
     <t>Restoration of Road at Gouria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
-  </si>
-[...16 lines deleted...]
-    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +552,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -820,389 +769,184 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="4">
-        <v>0.86</v>
+        <v>27.09</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7" s="10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H7" s="4">
-        <v>0.86</v>
+        <v>38.2</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G8" s="10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H8" s="4">
-        <v>27.09</v>
+        <v>15.2</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...11 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="A9" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="10" t="s">
-[...6 lines deleted...]
-        <v>38.2</v>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="8">
+        <v>349.69</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...191 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A9:G9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>