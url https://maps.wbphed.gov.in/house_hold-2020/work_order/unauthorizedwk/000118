--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -69,80 +69,50 @@
     <t>ORD/000169/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>7811/MD</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>7812/MD</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-IV B Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; providing FHTC for KRISHNAPUR piped Water Supply Scheme at Habibpur Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -522,51 +492,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -676,165 +646,83 @@
         <v>17</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="4">
         <v>121.68</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...5 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...12 lines deleted...]
-        <v>66.79</v>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="8">
+        <v>251.72</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...68 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>