--- v1 (2026-04-01)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -69,50 +69,143 @@
     <t>ORD/000169/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>7811/MD</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>7812/MD</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-IV B Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2026-2027</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>3171/MD</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Laying of Dedicated/ Parallel Pipe line for improvement of FHTC functionality by different dia. UPVC pipe, Balance FHTC, Bamboo Piling and Approach Road for GAZOLE ZONE-I Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte,</t>
+  </si>
+  <si>
+    <t>ORD/000413/2026-2027</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>2663/MD</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for O</t>
+  </si>
+  <si>
+    <t>ORD/000414/2026-2027</t>
+  </si>
+  <si>
+    <t>2664/MD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>ORD/000422/2026-2027</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>3006/MD</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and</t>
+  </si>
+  <si>
+    <t>ORD/000427/2026-2027</t>
+  </si>
+  <si>
+    <t>3189/MD</t>
+  </si>
+  <si>
+    <t>A &amp; D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of Road at CHANCHAL ZONE -II Water Supply scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2026-2027</t>
+  </si>
+  <si>
+    <t>2665/MD</t>
+  </si>
+  <si>
+    <t>ARUN KUMAR DAS</t>
+  </si>
+  <si>
+    <t>ORD/000418/2026-2027</t>
+  </si>
+  <si>
+    <t>2667/MD</t>
+  </si>
+  <si>
+    <t>M/S TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000420/2026-2027</t>
+  </si>
+  <si>
+    <t>2669/MD</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -492,51 +585,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -646,83 +739,411 @@
         <v>17</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="4">
         <v>121.68</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="7"/>
-[...6 lines deleted...]
-        <v>251.72</v>
+      <c r="D5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="4">
+        <v>83.64</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H8" s="4">
+        <v>27.09</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="4">
+        <v>38.2</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="8">
+        <v>404.92</v>
+      </c>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A13:G13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>