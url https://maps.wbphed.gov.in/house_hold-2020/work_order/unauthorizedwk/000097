--- v3 (2026-02-07)
+++ v4 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -183,50 +183,65 @@
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>174/JSSD</t>
   </si>
   <si>
     <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Neoranadi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Nipucchapur TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000025/2026-2027</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>0303</t>
+  </si>
+  <si>
+    <t>DHIRAJ BISWAS</t>
+  </si>
+  <si>
+    <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1088,83 +1103,124 @@
         <v>55</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>56</v>
       </c>
       <c r="H12" s="4">
         <v>7.59</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="7"/>
-[...6 lines deleted...]
-        <v>45.75</v>
+      <c r="D13" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0.8</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="8">
+        <v>46.55</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A14:G14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>