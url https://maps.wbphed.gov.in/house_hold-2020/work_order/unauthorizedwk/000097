--- v4 (2026-05-12)
+++ v5 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -144,62 +144,50 @@
     <t>01/04/2022</t>
   </si>
   <si>
     <t>01/RWS</t>
   </si>
   <si>
     <t>SUKES BASU MAJUMDAR</t>
   </si>
   <si>
     <t>Extension order for the work of supply of different chemicals Lime for I.E.P. at Head work site under Maynaguri Water Supply Scheme under Jalpaiguri Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>105/JSSD</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Laying distribution system with other allied works in connection with Jal Jeevan Mission at Tunbari Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Laying of dedicated pipeline along with commissioning of Augmentation of Angrabhasa Piped W/S Scheme in connection with JJM at Nagrakata Block, under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>174/JSSD</t>
   </si>
   <si>
     <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Neoranadi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
@@ -621,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -990,237 +978,196 @@
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" s="4">
-        <v>12.42</v>
+        <v>7.51</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="4">
-        <v>7.51</v>
+        <v>7.59</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G12" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" s="4">
-        <v>7.59</v>
+        <v>0.8</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...8 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="A13" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...9 lines deleted...]
-        <v>0.8</v>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="8">
+        <v>34.14</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A13:G13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>