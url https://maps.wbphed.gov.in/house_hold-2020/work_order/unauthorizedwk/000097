--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -173,63 +173,60 @@
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>174/JSSD</t>
   </si>
   <si>
     <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Neoranadi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Nipucchapur TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ORD/000025/2026-2027</t>
-[...11 lines deleted...]
-    <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P</t>
+    <t>ORD/000219/2026-2027</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>M/S. D.K. DEY &amp; CO..</t>
+  </si>
+  <si>
+    <t>Re-construction of Broken Boundary Wall, Repairing of existing Pump House and Earth filling in HW site of Dakshin Chak Moulani PWSS in connection with Jal Jeevan Mission at Block-Kranti under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1062,90 +1059,90 @@
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="E12" s="3">
+        <v>3104</v>
+      </c>
+      <c r="F12" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="F12" s="10" t="s">
+      <c r="G12" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="4">
-        <v>0.8</v>
+        <v>21.45</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="8">
-        <v>34.14</v>
+        <v>54.79</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A13:G13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>