--- v6 (2026-06-23)
+++ v7 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -171,62 +171,50 @@
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>174/JSSD</t>
   </si>
   <si>
     <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Neoranadi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Nipucchapur TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Re-construction of Broken Boundary Wall, Repairing of existing Pump House and Earth filling in HW site of Dakshin Chak Moulani PWSS in connection with Jal Jeevan Mission at Block-Kranti under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1047,124 +1035,83 @@
         <v>51</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="4">
         <v>7.59</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...5 lines deleted...]
-      <c r="C12" s="3" t="s">
+      <c r="A12" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...12 lines deleted...]
-        <v>21.45</v>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="8">
+        <v>33.34</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>