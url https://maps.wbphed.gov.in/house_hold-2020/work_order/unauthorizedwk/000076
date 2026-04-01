--- v1 (2025-12-14)
+++ v2 (2026-04-01)
@@ -12,110 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>1015/BSD</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of 300cum. OHR (Concreting,Plastering,Primer and Painting) for Abujhati PWSS under Jamalpur Block under Burdwan Division PHE Dte.</t>
   </si>
   <si>
-    <t>ORD/000688/2024-2025</t>
-[...11 lines deleted...]
-    <t>Laying Parallel Pipeline to improve drinking water supply, Construction of Boundary wall, Path Way, Drain at 3rd TW Site and providing leftout FHTC, Road Restoration with allied work for PALASON Piped Water Supply Scheme, Block- Raina-I, within Burdwan Su</t>
+    <t>ORD/001035/2025-2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>375/BWD</t>
+  </si>
+  <si>
+    <t>ALAKA GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of laboratory personnels i.e. Chemist (One Person), Additional Chemist (One person), Bacteriologist (One Person), Laboratory Assistant (One Person), Sampling Assistant (One Person) and Computer Operator/Data Entry Operato</t>
+  </si>
+  <si>
+    <t>ORD/000969/2025-2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>450/BWD</t>
+  </si>
+  <si>
+    <t>M/S B.N. GUPTA</t>
+  </si>
+  <si>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including TW, LDS, FHTC etc. within command area of KASHIPUR W/S. Scheme, Bhatar Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,51 +510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -630,102 +645,143 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4">
-        <v>42.74</v>
+        <v>1.28</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="7"/>
-[...6 lines deleted...]
-        <v>44.75</v>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="4">
+        <v>152.79</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="8">
+        <v>156.08</v>
+      </c>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>