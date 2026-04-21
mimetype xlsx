--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -12,110 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>1015/BSD</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of 300cum. OHR (Concreting,Plastering,Primer and Painting) for Abujhati PWSS under Jamalpur Block under Burdwan Division PHE Dte.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Continuation work for Engagement of laboratory personnels i.e. Chemist (One Person), Additional Chemist (One person), Bacteriologist (One Person), Laboratory Assistant (One Person), Sampling Assistant (One Person) and Computer Operator/Data Entry Operato</t>
   </si>
   <si>
     <t>ORD/000969/2025-2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>450/BWD</t>
   </si>
   <si>
     <t>M/S B.N. GUPTA</t>
   </si>
   <si>
     <t>Arrangement of drinking water supply by installation of solar submersible pump including TW, LDS, FHTC etc. within command area of KASHIPUR W/S. Scheme, Bhatar Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -510,51 +495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -645,143 +630,102 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4">
-        <v>1.28</v>
+        <v>152.79</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...5 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="A5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...12 lines deleted...]
-        <v>152.79</v>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="8">
+        <v>154.8</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>