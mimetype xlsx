--- v3 (2026-04-21)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -72,50 +72,83 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>1015/BSD</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of 300cum. OHR (Concreting,Plastering,Primer and Painting) for Abujhati PWSS under Jamalpur Block under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000969/2025-2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>450/BWD</t>
   </si>
   <si>
     <t>M/S B.N. GUPTA</t>
   </si>
   <si>
     <t>Arrangement of drinking water supply by installation of solar submersible pump including TW, LDS, FHTC etc. within command area of KASHIPUR W/S. Scheme, Bhatar Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001142/2025-2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>56/AE/HQ</t>
+  </si>
+  <si>
+    <t>BANFUL ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply of different dia. CIDF pipe for construction of OHR of ORGRAM Piped W/S. Scheme, Block : Bhatar, Dist. Purba Bardhaman under Burdwan Division, PHE. Dte. [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/001140/2025-2026</t>
+  </si>
+  <si>
+    <t>67/AE/HQ</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery various dia. C.I. Fittings &amp; CIDF Pipe for construction of OHR of ORGRAM Piped W/S. Scheme, Block : Bhatar, Dist. Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001141/2025-2026</t>
+  </si>
+  <si>
+    <t>61/AE/HQ</t>
+  </si>
+  <si>
+    <t>Supply of different dia. CIDF pipe for construction of OHR of ORGRAM Piped W/S. Scheme, Block : Bhatar, Dist. Purba Bardhaman under Burdwan Division, PHE. Dte. [PART-A]</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,51 +528,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -649,83 +682,206 @@
         <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4">
         <v>152.79</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="7"/>
-[...6 lines deleted...]
-        <v>154.8</v>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="4">
+        <v>0.93</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="8">
+        <v>157.6</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A8:G8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>