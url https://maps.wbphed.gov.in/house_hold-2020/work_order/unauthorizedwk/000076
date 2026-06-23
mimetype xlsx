--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -12,143 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>1015/BSD</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of 300cum. OHR (Concreting,Plastering,Primer and Painting) for Abujhati PWSS under Jamalpur Block under Burdwan Division PHE Dte.</t>
   </si>
   <si>
-    <t>ORD/000969/2025-2026</t>
-[...44 lines deleted...]
-    <t>Supply of different dia. CIDF pipe for construction of OHR of ORGRAM Piped W/S. Scheme, Block : Bhatar, Dist. Purba Bardhaman under Burdwan Division, PHE. Dte. [PART-A]</t>
+    <t>ORD/001288/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>2306/BWD</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Construction of approach road &amp; temporary road restoration of HALDI Piped W/S. Scheme under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001289/2025-2026</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>1819/BWD</t>
+  </si>
+  <si>
+    <t>Additional work of HALDI Piped W/S. Scheme for successful completion of scheme, within Burdwan Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -528,51 +507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -663,225 +642,143 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4">
-        <v>152.79</v>
+        <v>10.12</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="4">
-        <v>0.93</v>
+        <v>9.96</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...21 lines deleted...]
-        <v>0.91</v>
+      <c r="A6" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="8">
+        <v>22.1</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...68 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A6:G6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>