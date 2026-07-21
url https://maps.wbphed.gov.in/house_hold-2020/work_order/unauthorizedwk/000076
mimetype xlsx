--- v5 (2026-06-23)
+++ v6 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -84,50 +84,65 @@
     <t>ORD/001288/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>2306/BWD</t>
   </si>
   <si>
     <t>ANIRUDDHA FARUQUE</t>
   </si>
   <si>
     <t>Construction of approach road &amp; temporary road restoration of HALDI Piped W/S. Scheme under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/001289/2025-2026</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>1819/BWD</t>
   </si>
   <si>
     <t>Additional work of HALDI Piped W/S. Scheme for successful completion of scheme, within Burdwan Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001316/2025-2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>22/AE/HQ</t>
+  </si>
+  <si>
+    <t>COMPUTER MEDIA</t>
+  </si>
+  <si>
+    <t>Continuation work for Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1no.), Sub-Dist. Lab (11Nos.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -507,51 +522,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -702,83 +717,124 @@
         <v>18</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="4">
         <v>9.96</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="7"/>
-[...6 lines deleted...]
-        <v>22.1</v>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.85</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="8">
+        <v>22.94</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A7:G7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>