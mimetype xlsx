--- v6 (2026-07-21)
+++ v7 (2026-08-28)
@@ -12,137 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>1015/BSD</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of 300cum. OHR (Concreting,Plastering,Primer and Painting) for Abujhati PWSS under Jamalpur Block under Burdwan Division PHE Dte.</t>
-  </si>
-[...40 lines deleted...]
-    <t>Continuation work for Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1no.), Sub-Dist. Lab (11Nos.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -522,51 +480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -635,206 +593,83 @@
         <v>13</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="4">
         <v>2.01</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...5 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="A4" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...12 lines deleted...]
-        <v>10.12</v>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="8">
+        <v>2.01</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...109 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>