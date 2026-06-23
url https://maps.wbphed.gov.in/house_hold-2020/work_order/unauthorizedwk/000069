--- v0 (2025-12-07)
+++ v1 (2026-06-23)
@@ -12,206 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
-    <t>ORD/000527/2022-2023</t>
-[...25 lines deleted...]
-  <si>
     <t>ORD/000512/2022-2023</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>329/DWSD</t>
   </si>
   <si>
     <t>MAA KHEPIMAYER CHARANE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Construction of 5.40 X3.60 mtr switch room with plinth height (600X 2000 mm) with sanitary and water supply arrangemnt at PH No-3 TW No-3 site of Augmentation of Roopganj piped W/S Scheme under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2023-2024</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>1237/DWSD</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of KRISHNAPUR (PART - B) under DURGAPUR-FARIDPUR Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -07)</t>
   </si>
   <si>
-    <t>ORD/000189/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>ORD/000178/2023-2024</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>916/DWSD</t>
   </si>
   <si>
     <t>CARTO</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of KANCHANPUR PWSS under KANKSA Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No - 03)</t>
   </si>
   <si>
     <t>ORD/000179/2023-2024</t>
   </si>
   <si>
     <t>917/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of TILAKCHANDRAPUR PWSS under KANKSA Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No-04)</t>
   </si>
   <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>924/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of SARPI PWSS under DURGAPUR-FARIDPUR Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -06)</t>
   </si>
   <si>
     <t>ORD/000180/2023-2024</t>
   </si>
   <si>
     <t>918/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of KRISHNAPUR PWSS under KANKSA Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No - 05)</t>
-  </si>
-[...13 lines deleted...]
-    <t>Bullah Piling (7.5m) toward the right side of boundary wall at Tiorpara (Zone-10) of surface based water supply scheme of Shyampur I &amp; II , Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>915/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of BASUDHA PWSS under KANKSA Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No - 02)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +549,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -694,512 +643,348 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="4">
-        <v>4.96</v>
+        <v>6.9</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" s="4">
-        <v>4.83</v>
+        <v>0.78</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" s="4">
-        <v>6.9</v>
+        <v>0.78</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="10" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H6" s="4">
         <v>0.78</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="4">
         <v>0.78</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="F8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="10" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H8" s="4">
         <v>0.78</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H9" s="4">
-        <v>0.78</v>
+        <v>217.43</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...21 lines deleted...]
-        <v>0.78</v>
+      <c r="A10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="8">
+        <v>228.21</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...150 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A10:G10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>