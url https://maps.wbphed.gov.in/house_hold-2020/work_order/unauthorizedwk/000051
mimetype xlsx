--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -12,95 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Midnapore Division</t>
-  </si>
-[...13 lines deleted...]
-    <t>Conducting Training Programme in connection with skilling of Man power to Generate Employment Oppurtunities and to support implimentation of Jal Jeevan Mission Programme at different Places within Midnapore Division P.H.E Dte. (Part-A) (Pingla Block)</t>
   </si>
   <si>
     <t>ORD/000640/2023-2024</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>5568/MD</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Laying of Rising Main including interconnection for Augmentation of Mohanpur and its adjoining mouzas Water Supply Scheme within Mohanpur Block under Kharagpur Sub Division of Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -495,51 +480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -589,143 +574,102 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="4">
-        <v>0.7</v>
+        <v>6.55</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...5 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="A4" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="8">
         <v>6.55</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>