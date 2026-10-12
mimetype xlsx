--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -12,233 +12,323 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
-    <t>BILL/00841/2024-2025</t>
+    <t>BILL/00195/2026-2027</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>PRAPTI DUTTA</t>
+  </si>
+  <si>
+    <t>ORD/000065/2025-2026</t>
+  </si>
+  <si>
+    <t>817/ALD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Gap joint and restoration of HDPE line and repairing of FHTC and allied works at Radharani and Chuapara village under Radharani under Bhutri Forest PWSS within Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>09/26-27/817</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/000106/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00076/2026-2027</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>VCH/000105/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00017/2025-2026</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>CAPITAL ENGINEERS</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>Constructions of 300 Cum OHR as per Departmental Design &amp; drawing, including laying distribution system with new HDPE pipeline , Rising Main, Soil Investigation work and others allied works for MALANGI TEA GARDEN AREA PWSS Under Alipurduar Division PHE</t>
+  </si>
+  <si>
+    <t>10/26-27/817</t>
+  </si>
+  <si>
+    <t>VCH/000793/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00839/2024-2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>ORD/000520/2023-2024</t>
+  </si>
+  <si>
+    <t>839/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>Supply of DIDF pipes and specials and Sluice Valve for Rangamati TG Water Supply Scheme (SM/14213) of Kalchini Block under Alipurduar Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>09/26-27/839</t>
+  </si>
+  <si>
+    <t>VCH/000926/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00842/2024-2025</t>
+  </si>
+  <si>
     <t>K S ENTERPRISE</t>
   </si>
   <si>
-    <t>ORD/000336/2023-2024</t>
-[...2 lines deleted...]
-    <t>391/ALD</t>
+    <t>ORD/000335/2023-2024</t>
+  </si>
+  <si>
+    <t>390/ALD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
-    <t>Laying of Rising Main line with HDPE PN 10, bridge and culvert crossing, cons. Of pathway, surface drain and chatal, Installation of Paver block, land development along with the other allied works at Newlands TG H/W Site under Alipurduar Division, PHE Dte</t>
-[...14 lines deleted...]
-    <t>20/02/2025</t>
+    <t>Laying of Rising Main line with HDPE PN 10, bridge and culvert crossing, cons. Of pathway, surface drain and chatal, Installation of Paver block, land development along with the other allied works at Sankosh TG H/W Site under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>08/26-27/390</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/000924/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00145/2025-2026</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>HILL GROUND CONSULTANCY</t>
+  </si>
+  <si>
+    <t>ORD/000458/2023-2024</t>
+  </si>
+  <si>
+    <t>496/ALD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>Arrangement for online application in Paribesh Portal for getting Forest permission at 7nos BOPs under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>13/26-27/496</t>
+  </si>
+  <si>
+    <t>VCH/000795/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00031/2025-2026</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
+    <t>ORD/000414/2024-2025</t>
+  </si>
+  <si>
+    <t>4592/ALD</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 1nos Big dia Tubewell (250 x 200 x 150 mm dia) by modified DTH-ODEX of drilling for Rangamati Zone-II PWSS site within Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>009/26-27/4592</t>
+  </si>
+  <si>
+    <t>VCH/000796/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00190/2025-2026</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>RAMESH SHARMA</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>236/ALD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>Tube well Boring by ODEX-165 Method of drilling at HW, 2nd TUBE WELL site including two nos. pump house and boundary wall, providing FHTC and others allied works for MALANGI TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>11/26-27/236</t>
+  </si>
+  <si>
+    <t>VCH/000794/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00642/2024-2025</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
   </si>
   <si>
     <t>SOUVIK ROY PALADHI</t>
   </si>
   <si>
-    <t>ORD/000398/2023-2024</t>
-[...83 lines deleted...]
-    <t>1593/ALD</t>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>1592/ALD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
-    <t>Supply of CIDF &amp; CISS Pipes and specials for New Land TG WSS Under Alipurduar Division P.H.E Dte.</t>
-[...5 lines deleted...]
-    <t>VCH/000727/2025-2026</t>
+    <t>Supply of CIDF &amp; CISS Pipes and specials for Sankos TG WSS Under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>07/26-27/1592</t>
+  </si>
+  <si>
+    <t>VCH/000925/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,63 +708,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
@@ -738,311 +828,515 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>10.08</v>
+        <v>11.45</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J4" s="4">
-        <v>13.8</v>
+        <v>10.39</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="J5" s="4">
+        <v>77.05</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="L5" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>36</v>
-      </c>
-[...22 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="4">
+        <v>7.84</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
-      </c>
-[...22 lines deleted...]
-        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
-      </c>
-[...22 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...12 lines deleted...]
-      <c r="M8" s="8"/>
+      <c r="J8" s="4">
+        <v>1.83</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" s="4">
+        <v>14.76</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" s="4">
+        <v>17.1</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="J11" s="4">
+        <v>6.76</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="8">
+        <v>155.54</v>
+      </c>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A8:I8"/>
-    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="K12:M12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>