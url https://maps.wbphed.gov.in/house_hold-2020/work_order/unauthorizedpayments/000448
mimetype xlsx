--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -12,161 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
-    <t>BILL/00036/2025-2026</t>
-[...20 lines deleted...]
-    <t>157/25-26</t>
+    <t>BILL/00841/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>K S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000336/2023-2024</t>
+  </si>
+  <si>
+    <t>391/ALD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main line with HDPE PN 10, bridge and culvert crossing, cons. Of pathway, surface drain and chatal, Installation of Paver block, land development along with the other allied works at Newlands TG H/W Site under Alipurduar Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>05/26-27/391</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>VCH/000921/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00588/2024-2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK ROY PALADHI</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>209/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of HDPE/DI Pipeline for filling up the gap &amp; bridge / culvert crossing, specials repair with trial run of pipeline and allied works at Sankosh TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>03/26-27/209</t>
+  </si>
+  <si>
+    <t>VCH/000923/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00391/2025-2026</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
-    <t>VCH/000270/2025-2026</t>
-[...35 lines deleted...]
-    <t>VCH/000269/2025-2026</t>
+    <t>TAPASH KUMAR BHOWMICK</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>975/ALD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>Construction of 250cum. OHR for Newlands TG Water Supply Scheme under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>01/26-27/975</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>VCH/000726/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00643/2024-2025</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>1790/ALD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC for SANKOSH TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>06/26-27/1790</t>
+  </si>
+  <si>
+    <t>VCH/000922/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00120/2025-2026</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>Supply of CIDF &amp; CISS Pipes and specials for New Land TG WSS Under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>04/26-27/1593</t>
+  </si>
+  <si>
+    <t>VCH/000727/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -546,63 +618,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
@@ -666,413 +738,311 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>0.29</v>
+        <v>10.08</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="J4" s="4">
-        <v>0.23</v>
+        <v>13.8</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="J5" s="4">
-        <v>0.17</v>
+        <v>9.77</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="I6" s="10" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="J6" s="4">
-        <v>0.33</v>
+        <v>8.05</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="I7" s="10" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="J7" s="4">
-        <v>0.21</v>
+        <v>6.72</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...37 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="8">
+        <v>48.43</v>
+      </c>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...78 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A10:I10"/>
-    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="K8:M8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>