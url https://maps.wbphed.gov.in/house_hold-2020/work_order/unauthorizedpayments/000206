--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -12,92 +12,491 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
+  </si>
+  <si>
+    <t>Berhampur Division I</t>
+  </si>
+  <si>
+    <t>BILL/00141/2025-2026</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>RAWSHAN FOUNDATION</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>145/BD-I</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme for Char Sujapur Zone-I under Berhampore block of Murshidabad district under Berhampore division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>01000233105</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/000760/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00143/2025-2026</t>
+  </si>
+  <si>
+    <t>MAHATO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>165/BD-I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme for Char Sujapur (Part-A) under Berhampore block of Murshidabad district under Berhampore division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>01000233103</t>
+  </si>
+  <si>
+    <t>VCH/000761/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00228/2025-2026</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>NOVELTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>612/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>SHUKUR PUKUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>01000233095</t>
+  </si>
+  <si>
+    <t>VCH/000754/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00058/2025-2026</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>313/BD-I</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>Augmentation of Bansgara Zone-II Piped water supply scheme to accommodate construction of Arsenic cum Iron Removal Plant(AIRP), pump house, boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection</t>
+  </si>
+  <si>
+    <t>01000250267</t>
+  </si>
+  <si>
+    <t>VCH/000752/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00511/2025-2026</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>M/S. DAS ENTERPRISE MAHULA, DASPARA, VILL +P.O-GOPINATHPUR, MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>146/BD-I</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme for Alighata under lalgola block of Murshidabad district under Berhampore division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>01000250361</t>
+  </si>
+  <si>
+    <t>VCH/000755/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00536/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>AJAY MONDAL</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>622/BD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramnachandpur zone_IV Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in NAWDA Block of Murshidabad District under</t>
+  </si>
+  <si>
+    <t>01000235472</t>
+  </si>
+  <si>
+    <t>VCH/000749/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00112/2025-2026</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>A.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>18/BD-I</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (700 Cum) for Andulberia Zone-I water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>01000233102</t>
+  </si>
+  <si>
+    <t>VCH/000759/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00441/2025-2026</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>12/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ANDULBERIA ZONE-I Water Supply Scheme(TW-II) within Beldanga-II Block under JJM in connection with Augmentati</t>
+  </si>
+  <si>
+    <t>01000233100</t>
+  </si>
+  <si>
+    <t>VCH/000757/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00345/2025-2026</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>ABIDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>207/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>SHUKUR PUKUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Beldanga-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>01000233107</t>
+  </si>
+  <si>
+    <t>VCH/000756/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00376/2024-2025</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>916/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 139 Cum/hr.) with allied work at Andulberia Zone-I Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>01000233090</t>
+  </si>
+  <si>
+    <t>VCH/000760/2024-2025</t>
+  </si>
+  <si>
+    <t>BILL/00320/2025-2026</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>PRAVAT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>ORD/000448/2023-2024</t>
+  </si>
+  <si>
+    <t>451/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>RAMNACHANDRAPUR ZONE-IV to accommodate construction of Boundary Wall under Jal Jivan Mission of NAWDA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>01000235327</t>
+  </si>
+  <si>
+    <t>VCH/000750/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00591/2025-2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>SINGHA AND CO.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>262/BD-I</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SUKURPUKUR Water Supply Scheme(2nd TW Site) within Beldanga-II Block under JJM in connection with Augmentation</t>
+  </si>
+  <si>
+    <t>01000233101</t>
+  </si>
+  <si>
+    <t>VCH/000758/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00090/2025-2026</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE VILL-KALIKAHARA, P.O.-FARIDPUR</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>214/BD-I</t>
+  </si>
+  <si>
+    <t>BELIA SYAMPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>01000235344</t>
+  </si>
+  <si>
+    <t>VCH/000753/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00344/2025-2026</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>763/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>Balance work for Improvement of Existing AIRP of (Capacity 139 Cum/hr,with allied work at Andulberia Zone-IWater Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I,P.H.Engineering Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>01000216208</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>VCH/000748/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00377/2025-2026</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>AMAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>593/BD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>Construction Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of BHAGWANGOLA PWSS under Jal Jeevan Mission within Bhagwangola-I Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>01000235339</t>
+  </si>
+  <si>
+    <t>VCH/000751/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,73 +532,82 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -468,176 +876,941 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="85.979004" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="M3" s="6"/>
+      <c r="C3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4">
+        <v>18.84</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="4">
+        <v>15.08</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="4">
+        <v>12.03</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="4">
+        <v>42.49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" s="4">
+        <v>90.55</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="J9" s="4">
+        <v>10.01</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="4">
+        <v>6.88</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="J11" s="4">
+        <v>19.54</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="J12" s="4">
+        <v>47.43</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="I13" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="J13" s="4">
+        <v>17.74</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="I14" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="J14" s="4">
+        <v>7.74</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="J15" s="4">
+        <v>12.12</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="J16" s="4">
+        <v>11.84</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="I17" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="J17" s="4">
+        <v>7.64</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="8">
+        <v>326.44</v>
+      </c>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:I3"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="K18:M18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>