--- v1 (2026-08-28)
+++ v2 (2026-09-18)
@@ -12,1031 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Resources Division</t>
   </si>
   <si>
-    <t>BILL/00012/2026-2027</t>
-[...344 lines deleted...]
-    <t>SURAJIT GANGULY</t>
+    <t>BILL/00370/2026-2027</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>ALOKE SAHA</t>
   </si>
   <si>
     <t>null</t>
   </si>
   <si>
-    <t>9521/GEN/Conveyance Charges/000009/2023</t>
-[...412 lines deleted...]
-  <si>
     <t>NIL</t>
   </si>
   <si>
-    <t>REIMBURSEMENT OF TRAVEL EXPENSES INCURRED BY WASH SPECIALIST ,SPMU-JJM.</t>
-[...164 lines deleted...]
-    <t>VCH/001132/2025-2026</t>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>Expenditure incurred for design, printing, framing, and supply of photographs of the Hon'ble President of India, Hon'ble Prime Minister of India, Hon'ble Governor of West Bengal, and Hon'ble Chief Minister of West Bengal for display in the office chambers</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>VCH/000381/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00410/2026-2027</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>LAYANA TOURS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>EXPENDITURE INCURRED OF AIR FARES FOR JOURNEY TO NEW DELHI TO KOLKATA ON 04/08/2026 TO ATTEND A MEETING, ISSUES RELATED TO THE IMPLEMENTATION OF THE JJM.</t>
+  </si>
+  <si>
+    <t>VCH/000379/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00344/2026-2027</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>BISWA BHROMON</t>
+  </si>
+  <si>
+    <t>PHE/EIC/935/2026</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>Expenditure incurred in connection with the official tour of Hon¿ble Minister of State, Department of Labour &amp; Department of PHE, from Kolkata Airport to New Delhi Airport and back flight tickets were booked for the Hon¿ble Minister of State along with an</t>
+  </si>
+  <si>
+    <t>VCH/000380/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1416,65 +546,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W77"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="87.121582" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="47.131348" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
@@ -1536,3830 +666,209 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>9.44</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="4">
-        <v>2215376</v>
+        <v>221557</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J4" s="4">
-        <v>8.74</v>
+        <v>0.63</v>
       </c>
       <c r="K4" s="4">
-        <v>2215375</v>
+        <v>221557</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="F5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J5" s="4">
-        <v>42.07</v>
+        <v>0.47</v>
       </c>
       <c r="K5" s="4">
-        <v>2215377</v>
+        <v>221557</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...37 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="8">
+        <v>1.34</v>
+      </c>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...3597 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A77:I77"/>
-    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="K6:M6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>