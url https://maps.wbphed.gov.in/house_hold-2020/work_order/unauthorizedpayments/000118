--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -12,92 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
+  </si>
+  <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>BILL/00020/2025-2026</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000468/2024-2025</t>
+  </si>
+  <si>
+    <t>4823/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm. Dia. all through Big dia Tube well at 3rd Tube Well site (160.00 Mtr. deep) by D.R Rig. Method using P.V.C. pipe including supply of Materials at KHATIL Water Supply Scheme of Bamongola Dev. Block under Malda Division, P.H.E Dte in the D</t>
+  </si>
+  <si>
+    <t>01000212881</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>VCH/002120/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00555/2025-2026</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>414/MD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for KHATIL Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>01000212882</t>
+  </si>
+  <si>
+    <t>VCH/002121/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00630/2025-2026</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>PACIFIC ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>ORD/000834/2022-2023</t>
+  </si>
+  <si>
+    <t>1500/MD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Implementation of AIHORANI Piped Water Supply Scheme at Old Malda Dev. Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>01000212270</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>VCH/002118/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00550/2025-2026</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1691/MD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm ( all through) Big dia. Tube Well of 160 m Deep by D.R Rig. Method using P.V.C. pipe &amp; Filter including Supply of materials at head work site under JIBJALSAR Water Supply Scheme of Gazole Block under Malda Division, P.H.E Dte in the D</t>
+  </si>
+  <si>
+    <t>01000212515</t>
+  </si>
+  <si>
+    <t>VCH/002119/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,73 +247,82 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -468,176 +591,380 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="M3" s="6"/>
+      <c r="C3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="4">
+        <v>71.78</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="4">
+        <v>15.31</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="4">
+        <v>9.12</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="8">
+        <v>106.11</v>
+      </c>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:I3"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="K7:M7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>