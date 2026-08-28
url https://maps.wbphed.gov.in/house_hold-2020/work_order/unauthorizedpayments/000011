--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -12,92 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>BILL/00208/2025-2026</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY</t>
+  </si>
+  <si>
+    <t>ORD/000499/2024-2025</t>
+  </si>
+  <si>
+    <t>661/MURD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zon</t>
+  </si>
+  <si>
+    <t>01-MSD/2026-202</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>VCH/000705/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00913/2025-2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>S.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>3035/MURD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>Ground Water based piped water supply scheme for Kharsa Part- D village, Block:- Khargram, Kandi Sub-Division in Murshidabad district under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>08-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000710/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00239/2025-2026</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000206/2023-2024</t>
+  </si>
+  <si>
+    <t>2290/MURD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>UMARPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission, Block- Suti-II of Jangipur Sub-Division, Murshidabad District under Murshidabad Di</t>
+  </si>
+  <si>
+    <t>06-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000709/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00273/2025-2026</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
+    <t>ORD/000624/2023-2024</t>
+  </si>
+  <si>
+    <t>3409/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at UJUNIA SISUA AND GUNDIRIA Water Supply Scheme at Head Work Site, 2nd Site site</t>
+  </si>
+  <si>
+    <t>03-MSD/ 2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000707/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00135/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>3179/MURD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>SANTOSHPUR PWSS under Jal Jeevan Mission of BHARATPUR - I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>04-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000708/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00109/2025-2026</t>
+  </si>
+  <si>
+    <t>MAA MANSAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>1898/MURD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>GUNDIRIA PWSS under Jal Jeevan Mission of BHARATPUR - I Block, Kandi Subdivision , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>05-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>VCH/000711/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00419/2025-2026</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>SUKUMAR ROY</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>2417/MURD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>Ground Water based piped water supply scheme for Rosora (P) Part- B village, Block:- Kandi, Kandi Sub- Division in Murshidabad district under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>02-MSD/2026-202</t>
+  </si>
+  <si>
+    <t>VCH/000706/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,73 +328,82 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -468,176 +672,533 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="M3" s="6"/>
+      <c r="C3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4">
+        <v>10.05</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="4">
+        <v>8.8</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="4">
+        <v>82.36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="4">
+        <v>14.21</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="4">
+        <v>57.51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" s="4">
+        <v>27.39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="J9" s="4">
+        <v>17.55</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="8">
+        <v>217.88</v>
+      </c>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:I3"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="K10:M10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>