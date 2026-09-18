--- v1 (2026-08-28)
+++ v2 (2026-09-18)
@@ -12,97 +12,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
+    <t>BILL/00069/2025-2026</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>2632/MURD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at UTTAR MAHAMMADPUR Water Supply Scheme at Head Work Site, 2nd Site site at Samse</t>
+  </si>
+  <si>
+    <t>10-MSD/26-27</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/000763/2025-2026</t>
+  </si>
+  <si>
     <t>BILL/00208/2025-2026</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>M/S GUHA AND ROY</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>661/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zon</t>
   </si>
   <si>
     <t>01-MSD/2026-202</t>
   </si>
   <si>
     <t>26/06/2026</t>
@@ -116,50 +146,77 @@
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>S.N. ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>3035/MURD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>Ground Water based piped water supply scheme for Kharsa Part- D village, Block:- Khargram, Kandi Sub-Division in Murshidabad district under Murshidabad Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>08-MSD/2026-27</t>
   </si>
   <si>
     <t>VCH/000710/2025-2026</t>
   </si>
   <si>
+    <t>BILL/00431/2025-2026</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000841/2022-2023</t>
+  </si>
+  <si>
+    <t>742/MURD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>Formal work order for UTTAR MAHAMMADPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jivan Mission of SAMSERGANJ Block, Murshidabad District under Jang</t>
+  </si>
+  <si>
+    <t>11-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000764/2025-2026</t>
+  </si>
+  <si>
     <t>BILL/00239/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000206/2023-2024</t>
   </si>
   <si>
     <t>2290/MURD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>UMARPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission, Block- Suti-II of Jangipur Sub-Division, Murshidabad District under Murshidabad Di</t>
   </si>
   <si>
     <t>06-MSD/2026-27</t>
   </si>
   <si>
     <t>VCH/000709/2025-2026</t>
@@ -197,81 +254,156 @@
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>ORD/000546/2023-2024</t>
   </si>
   <si>
     <t>3179/MURD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>SANTOSHPUR PWSS under Jal Jeevan Mission of BHARATPUR - I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>04-MSD/2026-27</t>
   </si>
   <si>
     <t>VCH/000708/2025-2026</t>
   </si>
   <si>
+    <t>BILL/00204/2025-2026</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I A &amp; Uttar Mahammadpur Water Supply Scheme at Head Work</t>
+  </si>
+  <si>
+    <t>09-MSD/26-2027</t>
+  </si>
+  <si>
+    <t>VCH/000762/2025-2026</t>
+  </si>
+  <si>
     <t>BILL/00109/2025-2026</t>
   </si>
   <si>
     <t>MAA MANSAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>1898/MURD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>GUNDIRIA PWSS under Jal Jeevan Mission of BHARATPUR - I Block, Kandi Subdivision , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>05-MSD/2026-27</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>VCH/000711/2025-2026</t>
   </si>
   <si>
+    <t>BILL/00924/2025-2026</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000744/2023-2024</t>
+  </si>
+  <si>
+    <t>60/MURD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution system, Rising Main Connection, FHTC(834 Nos) Construction of Boundary Wall , Pump House,Sinking of 300 x 200 mm dia Rig Bore Tubewell of Sikarpur PWSS in Farakka Block , Jangipur Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>12-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>VCH/000765/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00269/2026-2027</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GOLAM KIBRIA</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>2968/MURD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>CHANDNI DAHA PWSS to accommodate FHTC, Laying Distribution System, Laying Rising Main ,Construction of OHR of 300 cum capacity, Construction Pump House cum Chlorine Room (5.90m x 4.1m) &amp; Pump House (4.10m x 3.5m) with sanitary and Water Supply Arrangement</t>
+  </si>
+  <si>
+    <t>13-MSD/2026-27</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/000152/2026-2027</t>
+  </si>
+  <si>
     <t>BILL/00419/2025-2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>21/08/2025</t>
   </si>
   <si>
     <t>SUKUMAR ROY</t>
   </si>
   <si>
     <t>ORD/000239/2023-2024</t>
   </si>
   <si>
     <t>2417/MURD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Ground Water based piped water supply scheme for Rosora (P) Part- B village, Block:- Kandi, Kandi Sub- Division in Murshidabad district under Murshidabad Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>02-MSD/2026-202</t>
   </si>
   <si>
     <t>VCH/000706/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -672,63 +804,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
@@ -792,413 +924,668 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>10.05</v>
+        <v>16.28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="4">
-        <v>8.8</v>
+        <v>10.05</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="4">
-        <v>82.36</v>
+        <v>8.8</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" s="4">
-        <v>14.21</v>
+        <v>31.98</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I7" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J7" s="4">
-        <v>57.51</v>
+        <v>82.36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I8" s="10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J8" s="4">
-        <v>27.39</v>
+        <v>14.21</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I9" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J9" s="4">
-        <v>17.55</v>
+        <v>57.51</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...15 lines deleted...]
-      <c r="M10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" s="4">
+        <v>9.2</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>87</v>
+      </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="J11" s="4">
+        <v>27.39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="J12" s="4">
+        <v>16.78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="I13" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="J13" s="4">
+        <v>19.14</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="I14" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="J14" s="4">
+        <v>17.55</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="8">
+        <v>311.26</v>
+      </c>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A10:I10"/>
-    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="K15:M15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>