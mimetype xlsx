--- v2 (2026-09-18)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
@@ -278,50 +278,65 @@
   <si>
     <t>BILL/00204/2025-2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>ORD/000123/2023-2024</t>
   </si>
   <si>
     <t>1773/MURD</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I A &amp; Uttar Mahammadpur Water Supply Scheme at Head Work</t>
   </si>
   <si>
     <t>09-MSD/26-2027</t>
   </si>
   <si>
     <t>VCH/000762/2025-2026</t>
   </si>
   <si>
+    <t>BILL/00410/2026-2027</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>14-MSD/2026-202</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>VCH/000155/2026-2027</t>
+  </si>
+  <si>
     <t>BILL/00109/2025-2026</t>
   </si>
   <si>
     <t>MAA MANSAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>1898/MURD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>GUNDIRIA PWSS under Jal Jeevan Mission of BHARATPUR - I Block, Kandi Subdivision , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>05-MSD/2026-27</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>VCH/000711/2025-2026</t>
@@ -357,50 +372,59 @@
     <t>30/06/2026</t>
   </si>
   <si>
     <t>M/S GOLAM KIBRIA</t>
   </si>
   <si>
     <t>ORD/000447/2023-2024</t>
   </si>
   <si>
     <t>2968/MURD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>CHANDNI DAHA PWSS to accommodate FHTC, Laying Distribution System, Laying Rising Main ,Construction of OHR of 300 cum capacity, Construction Pump House cum Chlorine Room (5.90m x 4.1m) &amp; Pump House (4.10m x 3.5m) with sanitary and Water Supply Arrangement</t>
   </si>
   <si>
     <t>13-MSD/2026-27</t>
   </si>
   <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>VCH/000152/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00411/2026-2027</t>
+  </si>
+  <si>
+    <t>15-MSD/2026-202</t>
+  </si>
+  <si>
+    <t>VCH/000156/2026-2027</t>
   </si>
   <si>
     <t>BILL/00419/2025-2026</t>
   </si>
   <si>
     <t>SUKUMAR ROY</t>
   </si>
   <si>
     <t>ORD/000239/2023-2024</t>
   </si>
   <si>
     <t>2417/MURD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Ground Water based piped water supply scheme for Rosora (P) Part- B village, Block:- Kandi, Kandi Sub- Division in Murshidabad district under Murshidabad Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>02-MSD/2026-202</t>
   </si>
   <si>
     <t>VCH/000706/2025-2026</t>
   </si>
@@ -804,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -1314,278 +1338,380 @@
       <c r="M10" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J11" s="4">
+        <v>82.88</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="L11" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="H11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H12" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="I12" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="J12" s="4">
+        <v>27.39</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="L12" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="H13" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="I13" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="F13" s="3" t="s">
+      <c r="J13" s="4">
+        <v>16.78</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="G13" s="3" t="s">
+      <c r="L13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="H14" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="3" t="s">
+      <c r="I14" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="3" t="s">
+      <c r="J14" s="4">
+        <v>19.14</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="G14" s="3" t="s">
+      <c r="L14" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="H14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...15 lines deleted...]
-      <c r="M15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="J15" s="4">
+        <v>23.85</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>122</v>
+      </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="I16" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="J16" s="4">
+        <v>17.55</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="8">
+        <v>417.99</v>
+      </c>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A15:I15"/>
-    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="K17:M17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>