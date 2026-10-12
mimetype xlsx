--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -12,146 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>BILL/02208/2024-2025</t>
-[...47 lines deleted...]
-    <t>VCH/003534/2024-2025</t>
+    <t>BILL/00874/2025-2026</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>ORD/000569/2024-2025</t>
+  </si>
+  <si>
+    <t>3979/AD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>Construction of 350 m³ capacity R.C.C OHR (based on Departmental Design &amp;. Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Augmentation of Narayangarh pipe</t>
+  </si>
+  <si>
+    <t>16/SNA/AD</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/003042/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/01696/2025-2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>S.MISRA INFRADEV PVT. LTD.</t>
+  </si>
+  <si>
+    <t>ORD/001019/2024-2025</t>
+  </si>
+  <si>
+    <t>4930/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 11 to 13) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Wa</t>
+  </si>
+  <si>
+    <t>31/SNA/AD</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/003035/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/01703/2025-2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>SELECTION</t>
+  </si>
+  <si>
+    <t>ORD/001020/2024-2025</t>
+  </si>
+  <si>
+    <t>4931/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 197 to 206) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Wat</t>
+  </si>
+  <si>
+    <t>33/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003037/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00361/2025-2026</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>ORD/003142/2023-2024</t>
+  </si>
+  <si>
+    <t>381/KSD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Purba Surendranagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>26/SNA/AD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/003034/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00298/2026-2027</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>R. ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>ORD/003645/2024-2025</t>
+  </si>
+  <si>
+    <t>1016/RSD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of approach road for Over Head Reservoir site at Zone IX of Mathurapur - I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub</t>
+  </si>
+  <si>
+    <t>30/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/000501/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/00598/2025-2026</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>GOLDEN GROUPS</t>
+  </si>
+  <si>
+    <t>ORD/001834/2022-2023</t>
+  </si>
+  <si>
+    <t>12184/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Site of Manmathanagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division o</t>
+  </si>
+  <si>
+    <t>14/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003040/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/01001/2025-2026</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>ORD/001124/2022-2023</t>
+  </si>
+  <si>
+    <t>8768/AD</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>Sinking of 150 X100 mm dia. X 360 Mtr. Depth Rig bored Tube wells, Ground Water Recharge Structure of Tubewell, construction of Switch Room (3750 x 2550), Construction of soak pit, pavement, boundary fencing, MS gate, land development, approach road, Layi</t>
+  </si>
+  <si>
+    <t>40/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003039/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/01697/2025-2026</t>
+  </si>
+  <si>
+    <t>ORD/001021/2024-2025</t>
+  </si>
+  <si>
+    <t>4932/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 192 to 196) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Wat</t>
+  </si>
+  <si>
+    <t>32/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003036/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00961/2026-2027</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>ORD/001370/2024-2025</t>
+  </si>
+  <si>
+    <t>5499/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at porposed OHR site at Mouza - Laxmipur under Zone- VIIIB of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Divis</t>
+  </si>
+  <si>
+    <t>41/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/000503/2026-2027</t>
+  </si>
+  <si>
+    <t>BILL/01609/2025-2026</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>17/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003043/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00221/2025-2026</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>M/S NAIYA &amp; MAITY</t>
+  </si>
+  <si>
+    <t>ORD/001046/2024-2025</t>
+  </si>
+  <si>
+    <t>4967/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>inking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Durga Gobindapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakd</t>
+  </si>
+  <si>
+    <t>15/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003041/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/01613/2025-2026</t>
+  </si>
+  <si>
+    <t>B.K. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>ORD/001807/2022-2023</t>
+  </si>
+  <si>
+    <t>12131/AD</t>
+  </si>
+  <si>
+    <t>Sinking of 150 X 100 mm dia. 360Mtr. Depth Rig bored Tube wells for the Khagra Mini Piped Water Supply Scheme, Block - Canning -II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>21/SNA/AD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>VCH/003044/2025-2026</t>
+  </si>
+  <si>
+    <t>BILL/00808/2025-2026</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>3670/AD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>Construction of 900 M3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir, Providing FHTC including distribution system, boundary wall and other allied works at Zone- II of Mathurapur -II Block for ¿Mega Surface water based water supply schem</t>
+  </si>
+  <si>
+    <t>35/SNA/AD</t>
+  </si>
+  <si>
+    <t>VCH/003038/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -531,63 +807,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
@@ -651,158 +927,719 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>59.2</v>
+        <v>50.3</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J4" s="4">
-        <v>8.24</v>
+        <v>30.65</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
-[...15 lines deleted...]
-      <c r="M5" s="8"/>
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="4">
+        <v>41.11</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="4">
+        <v>0.49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" s="4">
+        <v>2.82</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="J8" s="4">
+        <v>36.12</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" s="4">
+        <v>10.76</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="4">
+        <v>20.31</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="J11" s="4">
+        <v>8.69</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="4">
+        <v>24.68</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" s="4">
+        <v>36.34</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="I14" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14" s="4">
+        <v>13.07</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="I15" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="J15" s="4">
+        <v>204.94</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="8">
+        <v>480.29</v>
+      </c>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A5:I5"/>
-    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="K16:M16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>