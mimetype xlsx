--- v0 (2025-12-14)
+++ v1 (2026-07-20)
@@ -12,92 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>BILL/02894/2024-2025</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>PAUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>2582/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>Construction of Platform and other allied works of pipe line protection at Madhusudanpur W/S Scheme for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18126)</t>
+  </si>
+  <si>
+    <t>262/AD</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>VCH/003532/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,73 +166,82 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -468,176 +510,227 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="M3" s="6"/>
+      <c r="C3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="8">
+        <v>8.24</v>
+      </c>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:I3"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="K4:M4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>