--- v1 (2026-07-20)
+++ v2 (2026-08-28)
@@ -12,125 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized payments (R" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>No. of unauthorized payments (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Bill Number</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>System Order Number</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>work_name</t>
   </si>
   <si>
     <t>Bill Gross Amount</t>
   </si>
   <si>
     <t>Voucher Number</t>
   </si>
   <si>
     <t>Voucher Date</t>
   </si>
   <si>
     <t>System Voucher Number</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>BILL/02208/2024-2025</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>PAUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>756/AD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil i</t>
+  </si>
+  <si>
+    <t>262/AD</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>VCH/003535/2024-2025</t>
+  </si>
+  <si>
     <t>BILL/02894/2024-2025</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
-    <t>PAUL CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>2582/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>Construction of Platform and other allied works of pipe line protection at Madhusudanpur W/S Scheme for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18126)</t>
   </si>
   <si>
-    <t>262/AD</t>
-[...5 lines deleted...]
-    <t>VCH/003532/2024-2025</t>
+    <t>VCH/003534/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -510,51 +531,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -630,107 +651,158 @@
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4">
-        <v>8.24</v>
+        <v>59.2</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="7"/>
-[...7 lines deleted...]
-      <c r="J4" s="8">
+      <c r="D4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="4">
         <v>8.24</v>
       </c>
-      <c r="K4" s="8"/>
-[...1 lines deleted...]
-      <c r="M4" s="8"/>
+      <c r="K4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="8">
+        <v>67.44</v>
+      </c>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:I4"/>
-    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="K5:M5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>