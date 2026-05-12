--- v1 (2026-02-07)
+++ v2 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1492">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -4350,62 +4350,50 @@
     <t>2912/NMD-II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Purba Dhuliabaldihati Water Supply Scheme TWNo- IV under NMD-II,PHE.Dte,APD</t>
   </si>
   <si>
     <t>ORD/001134/2023-2024</t>
   </si>
   <si>
     <t>2881/NMD-II</t>
   </si>
   <si>
     <t>M/S. SAMRIDDHI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for GROUND WATER BASED PRAN MAJUMDER PIPED WATER SUPPLY AUGMENTATION SCHEME TW No.-I under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/001140/2023-2024</t>
   </si>
   <si>
     <t>2875/NMD-II</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Rejuvenation of Uttar Fulkardabri water supply scheme, TW no III under Northern Mechanical Division-II, PHE Dte.Ali</t>
-  </si>
-[...10 lines deleted...]
-    <t>Providing Power Supply Arrangement at WTP to feed safe drinking water at Zone I &amp; II of Jaigaon Development Area (JDA) water supply scheme under Northern Mechanical Division II,PHE Dte in the district of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/001181/2023-2024</t>
   </si>
   <si>
     <t>2913/NMD-II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Jayanti Water Supply Scheme TW No.-I under NMD-II,PHE.Dte,,Apd.</t>
   </si>
   <si>
     <t>ORD/000148/2021-2022</t>
   </si>
   <si>
     <t>431/NMD-II</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under DAKSHIN BAJEJAMA W/S Scheme, in the dist. Of Cooch Behar.</t>
   </si>
   <si>
     <t>ORD/000403/2021-2022</t>
   </si>
   <si>
     <t>747/NMD-II</t>
   </si>
@@ -4920,51 +4908,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W429"/>
+  <dimension ref="A1:W428"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -21812,729 +21800,688 @@
       <c r="K412" s="1"/>
       <c r="L412" s="1"/>
       <c r="M412" s="1"/>
       <c r="N412" s="1"/>
       <c r="O412" s="1"/>
       <c r="P412" s="1"/>
       <c r="Q412" s="1"/>
       <c r="R412" s="1"/>
       <c r="S412" s="1"/>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C413" s="3" t="s">
         <v>1446</v>
       </c>
       <c r="D413" s="3" t="s">
-        <v>1416</v>
+        <v>1436</v>
       </c>
       <c r="E413" s="3" t="s">
         <v>1447</v>
       </c>
       <c r="F413" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G413" s="10" t="s">
         <v>1448</v>
       </c>
-      <c r="G413" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H413" s="4">
-        <v>203.22</v>
+        <v>12.17</v>
       </c>
       <c r="I413" s="1"/>
       <c r="J413" s="1"/>
       <c r="K413" s="1"/>
       <c r="L413" s="1"/>
       <c r="M413" s="1"/>
       <c r="N413" s="1"/>
       <c r="O413" s="1"/>
       <c r="P413" s="1"/>
       <c r="Q413" s="1"/>
       <c r="R413" s="1"/>
       <c r="S413" s="1"/>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C414" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E414" s="3" t="s">
         <v>1450</v>
       </c>
-      <c r="D414" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E414" s="3" t="s">
+      <c r="F414" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G414" s="10" t="s">
         <v>1451</v>
       </c>
-      <c r="F414" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H414" s="4">
-        <v>12.17</v>
+        <v>2.97</v>
       </c>
       <c r="I414" s="1"/>
       <c r="J414" s="1"/>
       <c r="K414" s="1"/>
       <c r="L414" s="1"/>
       <c r="M414" s="1"/>
       <c r="N414" s="1"/>
       <c r="O414" s="1"/>
       <c r="P414" s="1"/>
       <c r="Q414" s="1"/>
       <c r="R414" s="1"/>
       <c r="S414" s="1"/>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C415" s="3" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E415" s="3" t="s">
         <v>1453</v>
       </c>
-      <c r="D415" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E415" s="3" t="s">
+      <c r="F415" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="G415" s="10" t="s">
         <v>1454</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455</v>
       </c>
       <c r="H415" s="4">
         <v>2.97</v>
       </c>
       <c r="I415" s="1"/>
       <c r="J415" s="1"/>
       <c r="K415" s="1"/>
       <c r="L415" s="1"/>
       <c r="M415" s="1"/>
       <c r="N415" s="1"/>
       <c r="O415" s="1"/>
       <c r="P415" s="1"/>
       <c r="Q415" s="1"/>
       <c r="R415" s="1"/>
       <c r="S415" s="1"/>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C416" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E416" s="3" t="s">
         <v>1456</v>
       </c>
-      <c r="D416" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E416" s="3" t="s">
+      <c r="F416" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="G416" s="10" t="s">
         <v>1457</v>
       </c>
-      <c r="F416" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H416" s="4">
-        <v>2.97</v>
+        <v>2.92</v>
       </c>
       <c r="I416" s="1"/>
       <c r="J416" s="1"/>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1"/>
       <c r="N416" s="1"/>
       <c r="O416" s="1"/>
       <c r="P416" s="1"/>
       <c r="Q416" s="1"/>
       <c r="R416" s="1"/>
       <c r="S416" s="1"/>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C417" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E417" s="3" t="s">
         <v>1459</v>
       </c>
-      <c r="D417" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E417" s="3" t="s">
+      <c r="F417" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G417" s="10" t="s">
         <v>1460</v>
       </c>
-      <c r="F417" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H417" s="4">
-        <v>2.92</v>
+        <v>2</v>
       </c>
       <c r="I417" s="1"/>
       <c r="J417" s="1"/>
       <c r="K417" s="1"/>
       <c r="L417" s="1"/>
       <c r="M417" s="1"/>
       <c r="N417" s="1"/>
       <c r="O417" s="1"/>
       <c r="P417" s="1"/>
       <c r="Q417" s="1"/>
       <c r="R417" s="1"/>
       <c r="S417" s="1"/>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C418" s="3" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="E418" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="D418" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E418" s="3" t="s">
+      <c r="F418" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="G418" s="10" t="s">
         <v>1463</v>
       </c>
-      <c r="F418" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H418" s="4">
-        <v>2</v>
+        <v>10.93</v>
       </c>
       <c r="I418" s="1"/>
       <c r="J418" s="1"/>
       <c r="K418" s="1"/>
       <c r="L418" s="1"/>
       <c r="M418" s="1"/>
       <c r="N418" s="1"/>
       <c r="O418" s="1"/>
       <c r="P418" s="1"/>
       <c r="Q418" s="1"/>
       <c r="R418" s="1"/>
       <c r="S418" s="1"/>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C419" s="3" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E419" s="3" t="s">
         <v>1465</v>
       </c>
-      <c r="D419" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E419" s="3" t="s">
+      <c r="F419" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="G419" s="10" t="s">
         <v>1466</v>
       </c>
-      <c r="F419" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H419" s="4">
-        <v>10.93</v>
+        <v>0.96</v>
       </c>
       <c r="I419" s="1"/>
       <c r="J419" s="1"/>
       <c r="K419" s="1"/>
       <c r="L419" s="1"/>
       <c r="M419" s="1"/>
       <c r="N419" s="1"/>
       <c r="O419" s="1"/>
       <c r="P419" s="1"/>
       <c r="Q419" s="1"/>
       <c r="R419" s="1"/>
       <c r="S419" s="1"/>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C420" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E420" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="D420" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E420" s="3" t="s">
+      <c r="F420" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G420" s="10" t="s">
         <v>1469</v>
       </c>
-      <c r="F420" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H420" s="4">
-        <v>0.96</v>
+        <v>0.17</v>
       </c>
       <c r="I420" s="1"/>
       <c r="J420" s="1"/>
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C421" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D421" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E421" s="3" t="s">
         <v>1471</v>
       </c>
-      <c r="D421" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E421" s="3" t="s">
+      <c r="F421" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="G421" s="10" t="s">
         <v>1472</v>
       </c>
-      <c r="F421" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H421" s="4">
-        <v>0.17</v>
+        <v>2.38</v>
       </c>
       <c r="I421" s="1"/>
       <c r="J421" s="1"/>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C422" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E422" s="3" t="s">
         <v>1474</v>
       </c>
-      <c r="D422" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E422" s="3" t="s">
+      <c r="F422" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G422" s="10" t="s">
         <v>1475</v>
       </c>
-      <c r="F422" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H422" s="4">
-        <v>2.38</v>
+        <v>2.97</v>
       </c>
       <c r="I422" s="1"/>
       <c r="J422" s="1"/>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C423" s="3" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="D423" s="3" t="s">
         <v>242</v>
       </c>
       <c r="E423" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F423" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G423" s="10" t="s">
         <v>1478</v>
-      </c>
-[...4 lines deleted...]
-        <v>1479</v>
       </c>
       <c r="H423" s="4">
         <v>2.97</v>
       </c>
       <c r="I423" s="1"/>
       <c r="J423" s="1"/>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C424" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E424" s="3" t="s">
         <v>1480</v>
       </c>
-      <c r="D424" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E424" s="3" t="s">
+      <c r="F424" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="G424" s="10" t="s">
         <v>1481</v>
-      </c>
-[...4 lines deleted...]
-        <v>1482</v>
       </c>
       <c r="H424" s="4">
         <v>2.97</v>
       </c>
       <c r="I424" s="1"/>
       <c r="J424" s="1"/>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C425" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D425" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E425" s="3" t="s">
         <v>1483</v>
       </c>
-      <c r="D425" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E425" s="3" t="s">
+      <c r="F425" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G425" s="10" t="s">
         <v>1484</v>
       </c>
-      <c r="F425" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H425" s="4">
-        <v>2.97</v>
+        <v>10.22</v>
       </c>
       <c r="I425" s="1"/>
       <c r="J425" s="1"/>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C426" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E426" s="3" t="s">
         <v>1486</v>
       </c>
-      <c r="D426" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E426" s="3" t="s">
+      <c r="F426" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G426" s="10" t="s">
         <v>1487</v>
       </c>
-      <c r="F426" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H426" s="4">
-        <v>10.22</v>
+        <v>3.76</v>
       </c>
       <c r="I426" s="1"/>
       <c r="J426" s="1"/>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C427" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E427" s="3" t="s">
         <v>1489</v>
       </c>
-      <c r="D427" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E427" s="3" t="s">
+      <c r="F427" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="G427" s="10" t="s">
         <v>1490</v>
       </c>
-      <c r="F427" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H427" s="4">
-        <v>3.76</v>
+        <v>2.97</v>
       </c>
       <c r="I427" s="1"/>
       <c r="J427" s="1"/>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
-      <c r="A428" s="3">
-[...21 lines deleted...]
-        <v>2.97</v>
+      <c r="A428" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B428" s="7"/>
+      <c r="C428" s="7"/>
+      <c r="D428" s="7"/>
+      <c r="E428" s="7"/>
+      <c r="F428" s="11"/>
+      <c r="G428" s="11"/>
+      <c r="H428" s="8">
+        <v>2108.53</v>
       </c>
       <c r="I428" s="1"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
-    <row r="429" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A429:G429"/>
+    <mergeCell ref="A428:G428"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>