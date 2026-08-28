--- v2 (2026-05-12)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1485">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -4061,117 +4061,96 @@
   <si>
     <t>ORD/000903/2023-2024</t>
   </si>
   <si>
     <t>2489/NMD-II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Bhurkush Water Supply Scheme TW No.- I &amp; II under NMD-II,PHE.Dte,Apd</t>
   </si>
   <si>
     <t>ORD/000974/2023-2024</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>2584/NMD-II</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Rejuvenation of RAJPUR water supply scheme, TW no III under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
   </si>
   <si>
-    <t>ORD/001026/2023-2024</t>
-[...10 lines deleted...]
-  <si>
     <t>ORD/001070/2023-2024</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>2738/NMD-II</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Konachatra Water Supply Scheme TW No.-I and II of Zone-II under NMD-II,PHE.Dte,Apd.</t>
   </si>
   <si>
     <t>ORD/000850/2021-2022</t>
   </si>
   <si>
     <t>0629/AMSD</t>
   </si>
   <si>
     <t>Supply and delivery of Standby Submersible flat cable for JDA piped water supply scheme under NMD-II , Alipurduar.</t>
   </si>
   <si>
     <t>ORD/001073/2023-2024</t>
   </si>
   <si>
     <t>2736/NMD-II</t>
   </si>
   <si>
     <t>P K ENGINEERING</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation Of Kholta Water Supply Scheme TWNo- I,of Zone-I and T/W No.I &amp;II of Zone-II under NMD-II,PHE.Dte,APD.</t>
   </si>
   <si>
     <t>ORD/001074/2023-2024</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>2764/NMD-II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for AGUMENTATION OF KHATTIMARI T.W No.-I and II of Zone-I under NMD-II,PHE.Dte,Alipurduar.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for NANDINA Water Supply Scheme TW No.- I AND II under NMDII, PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/001079/2023-2024</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>2776/NMD-II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Maranadirkuthi Water Supply Scheme TW No.-I under NMD-II,PHE.Dte,,Apd.</t>
   </si>
   <si>
     <t>ORD/001075/2023-2024</t>
   </si>
   <si>
     <t>2765/NMD-II</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial run of electro-mechanical components along with copper wound line voltage corrector for Tupamari Dewanbas water supply scheme, TW no I and II under NMD-II, PHE Dte.APD.</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
@@ -4908,51 +4887,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W428"/>
+  <dimension ref="A1:W426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -20699,1789 +20678,1707 @@
       <c r="Q385" s="1"/>
       <c r="R385" s="1"/>
       <c r="S385" s="1"/>
       <c r="T385" s="1"/>
       <c r="U385" s="1"/>
       <c r="V385" s="1"/>
       <c r="W385" s="1"/>
     </row>
     <row r="386" spans="1:23">
       <c r="A386" s="3">
         <v>384</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>1349</v>
       </c>
       <c r="D386" s="3" t="s">
         <v>1350</v>
       </c>
       <c r="E386" s="3" t="s">
         <v>1351</v>
       </c>
       <c r="F386" s="10" t="s">
-        <v>257</v>
+        <v>1352</v>
       </c>
       <c r="G386" s="10" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="H386" s="4">
-        <v>19.62</v>
+        <v>21.07</v>
       </c>
       <c r="I386" s="1"/>
       <c r="J386" s="1"/>
       <c r="K386" s="1"/>
       <c r="L386" s="1"/>
       <c r="M386" s="1"/>
       <c r="N386" s="1"/>
       <c r="O386" s="1"/>
       <c r="P386" s="1"/>
       <c r="Q386" s="1"/>
       <c r="R386" s="1"/>
       <c r="S386" s="1"/>
       <c r="T386" s="1"/>
       <c r="U386" s="1"/>
       <c r="V386" s="1"/>
       <c r="W386" s="1"/>
     </row>
     <row r="387" spans="1:23">
       <c r="A387" s="3">
         <v>385</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C387" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D387" s="3" t="s">
-        <v>1354</v>
+        <v>1060</v>
       </c>
       <c r="E387" s="3" t="s">
         <v>1355</v>
       </c>
       <c r="F387" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G387" s="10" t="s">
         <v>1356</v>
       </c>
-      <c r="G387" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H387" s="4">
-        <v>21.07</v>
+        <v>2.02</v>
       </c>
       <c r="I387" s="1"/>
       <c r="J387" s="1"/>
       <c r="K387" s="1"/>
       <c r="L387" s="1"/>
       <c r="M387" s="1"/>
       <c r="N387" s="1"/>
       <c r="O387" s="1"/>
       <c r="P387" s="1"/>
       <c r="Q387" s="1"/>
       <c r="R387" s="1"/>
       <c r="S387" s="1"/>
       <c r="T387" s="1"/>
       <c r="U387" s="1"/>
       <c r="V387" s="1"/>
       <c r="W387" s="1"/>
     </row>
     <row r="388" spans="1:23">
       <c r="A388" s="3">
         <v>386</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C388" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E388" s="3" t="s">
         <v>1358</v>
       </c>
-      <c r="D388" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E388" s="3" t="s">
+      <c r="F388" s="10" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G388" s="10" t="s">
         <v>1360</v>
       </c>
       <c r="H388" s="4">
-        <v>2.02</v>
+        <v>32.01</v>
       </c>
       <c r="I388" s="1"/>
       <c r="J388" s="1"/>
       <c r="K388" s="1"/>
       <c r="L388" s="1"/>
       <c r="M388" s="1"/>
       <c r="N388" s="1"/>
       <c r="O388" s="1"/>
       <c r="P388" s="1"/>
       <c r="Q388" s="1"/>
       <c r="R388" s="1"/>
       <c r="S388" s="1"/>
       <c r="T388" s="1"/>
       <c r="U388" s="1"/>
       <c r="V388" s="1"/>
       <c r="W388" s="1"/>
     </row>
     <row r="389" spans="1:23">
       <c r="A389" s="3">
         <v>387</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>1361</v>
       </c>
       <c r="D389" s="3" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="E389" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="F389" s="10" t="s">
-        <v>1363</v>
+        <v>1352</v>
       </c>
       <c r="G389" s="10" t="s">
         <v>1364</v>
       </c>
       <c r="H389" s="4">
-        <v>32.01</v>
+        <v>20.76</v>
       </c>
       <c r="I389" s="1"/>
       <c r="J389" s="1"/>
       <c r="K389" s="1"/>
       <c r="L389" s="1"/>
       <c r="M389" s="1"/>
       <c r="N389" s="1"/>
       <c r="O389" s="1"/>
       <c r="P389" s="1"/>
       <c r="Q389" s="1"/>
       <c r="R389" s="1"/>
       <c r="S389" s="1"/>
       <c r="T389" s="1"/>
       <c r="U389" s="1"/>
       <c r="V389" s="1"/>
       <c r="W389" s="1"/>
     </row>
     <row r="390" spans="1:23">
       <c r="A390" s="3">
         <v>388</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>1365</v>
       </c>
       <c r="D390" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="E390" s="3" t="s">
         <v>1367</v>
       </c>
       <c r="F390" s="10" t="s">
-        <v>1356</v>
+        <v>110</v>
       </c>
       <c r="G390" s="10" t="s">
         <v>1368</v>
       </c>
       <c r="H390" s="4">
-        <v>20.76</v>
+        <v>10.54</v>
       </c>
       <c r="I390" s="1"/>
       <c r="J390" s="1"/>
       <c r="K390" s="1"/>
       <c r="L390" s="1"/>
       <c r="M390" s="1"/>
       <c r="N390" s="1"/>
       <c r="O390" s="1"/>
       <c r="P390" s="1"/>
       <c r="Q390" s="1"/>
       <c r="R390" s="1"/>
       <c r="S390" s="1"/>
       <c r="T390" s="1"/>
       <c r="U390" s="1"/>
       <c r="V390" s="1"/>
       <c r="W390" s="1"/>
     </row>
     <row r="391" spans="1:23">
       <c r="A391" s="3">
         <v>389</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>1369</v>
       </c>
       <c r="D391" s="3" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="E391" s="3" t="s">
         <v>1370</v>
       </c>
       <c r="F391" s="10" t="s">
-        <v>32</v>
+        <v>776</v>
       </c>
       <c r="G391" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="H391" s="4">
-        <v>21.35</v>
+        <v>20.1</v>
       </c>
       <c r="I391" s="1"/>
       <c r="J391" s="1"/>
       <c r="K391" s="1"/>
       <c r="L391" s="1"/>
       <c r="M391" s="1"/>
       <c r="N391" s="1"/>
       <c r="O391" s="1"/>
       <c r="P391" s="1"/>
       <c r="Q391" s="1"/>
       <c r="R391" s="1"/>
       <c r="S391" s="1"/>
       <c r="T391" s="1"/>
       <c r="U391" s="1"/>
       <c r="V391" s="1"/>
       <c r="W391" s="1"/>
     </row>
     <row r="392" spans="1:23">
       <c r="A392" s="3">
         <v>390</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>1372</v>
       </c>
       <c r="D392" s="3" t="s">
         <v>1373</v>
       </c>
       <c r="E392" s="3" t="s">
         <v>1374</v>
       </c>
       <c r="F392" s="10" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="G392" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="H392" s="4">
-        <v>10.54</v>
+        <v>22.05</v>
       </c>
       <c r="I392" s="1"/>
       <c r="J392" s="1"/>
       <c r="K392" s="1"/>
       <c r="L392" s="1"/>
       <c r="M392" s="1"/>
       <c r="N392" s="1"/>
       <c r="O392" s="1"/>
       <c r="P392" s="1"/>
       <c r="Q392" s="1"/>
       <c r="R392" s="1"/>
       <c r="S392" s="1"/>
       <c r="T392" s="1"/>
       <c r="U392" s="1"/>
       <c r="V392" s="1"/>
       <c r="W392" s="1"/>
     </row>
     <row r="393" spans="1:23">
       <c r="A393" s="3">
         <v>391</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="D393" s="3" t="s">
-        <v>1366</v>
+        <v>40</v>
       </c>
       <c r="E393" s="3" t="s">
         <v>1377</v>
       </c>
       <c r="F393" s="10" t="s">
-        <v>776</v>
+        <v>684</v>
       </c>
       <c r="G393" s="10" t="s">
         <v>1378</v>
       </c>
       <c r="H393" s="4">
-        <v>20.1</v>
+        <v>8.5</v>
       </c>
       <c r="I393" s="1"/>
       <c r="J393" s="1"/>
       <c r="K393" s="1"/>
       <c r="L393" s="1"/>
       <c r="M393" s="1"/>
       <c r="N393" s="1"/>
       <c r="O393" s="1"/>
       <c r="P393" s="1"/>
       <c r="Q393" s="1"/>
       <c r="R393" s="1"/>
       <c r="S393" s="1"/>
       <c r="T393" s="1"/>
       <c r="U393" s="1"/>
       <c r="V393" s="1"/>
       <c r="W393" s="1"/>
     </row>
     <row r="394" spans="1:23">
       <c r="A394" s="3">
         <v>392</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>1379</v>
       </c>
       <c r="D394" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E394" s="3" t="s">
         <v>1380</v>
       </c>
-      <c r="E394" s="3" t="s">
+      <c r="F394" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="G394" s="10" t="s">
         <v>1381</v>
       </c>
-      <c r="F394" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H394" s="4">
-        <v>22.05</v>
+        <v>2.97</v>
       </c>
       <c r="I394" s="1"/>
       <c r="J394" s="1"/>
       <c r="K394" s="1"/>
       <c r="L394" s="1"/>
       <c r="M394" s="1"/>
       <c r="N394" s="1"/>
       <c r="O394" s="1"/>
       <c r="P394" s="1"/>
       <c r="Q394" s="1"/>
       <c r="R394" s="1"/>
       <c r="S394" s="1"/>
       <c r="T394" s="1"/>
       <c r="U394" s="1"/>
       <c r="V394" s="1"/>
       <c r="W394" s="1"/>
     </row>
     <row r="395" spans="1:23">
       <c r="A395" s="3">
         <v>393</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C395" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D395" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E395" s="3" t="s">
         <v>1383</v>
       </c>
-      <c r="D395" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E395" s="3" t="s">
+      <c r="F395" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="G395" s="10" t="s">
         <v>1384</v>
       </c>
-      <c r="F395" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H395" s="4">
-        <v>8.5</v>
+        <v>2.97</v>
       </c>
       <c r="I395" s="1"/>
       <c r="J395" s="1"/>
       <c r="K395" s="1"/>
       <c r="L395" s="1"/>
       <c r="M395" s="1"/>
       <c r="N395" s="1"/>
       <c r="O395" s="1"/>
       <c r="P395" s="1"/>
       <c r="Q395" s="1"/>
       <c r="R395" s="1"/>
       <c r="S395" s="1"/>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C396" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D396" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E396" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="D396" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E396" s="3" t="s">
+      <c r="F396" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="G396" s="10" t="s">
         <v>1387</v>
       </c>
-      <c r="F396" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H396" s="4">
-        <v>2.97</v>
+        <v>6.52</v>
       </c>
       <c r="I396" s="1"/>
       <c r="J396" s="1"/>
       <c r="K396" s="1"/>
       <c r="L396" s="1"/>
       <c r="M396" s="1"/>
       <c r="N396" s="1"/>
       <c r="O396" s="1"/>
       <c r="P396" s="1"/>
       <c r="Q396" s="1"/>
       <c r="R396" s="1"/>
       <c r="S396" s="1"/>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C397" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D397" s="3" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E397" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="F397" s="10" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="G397" s="10" t="s">
         <v>1391</v>
       </c>
       <c r="H397" s="4">
-        <v>2.97</v>
+        <v>7.99</v>
       </c>
       <c r="I397" s="1"/>
       <c r="J397" s="1"/>
       <c r="K397" s="1"/>
       <c r="L397" s="1"/>
       <c r="M397" s="1"/>
       <c r="N397" s="1"/>
       <c r="O397" s="1"/>
       <c r="P397" s="1"/>
       <c r="Q397" s="1"/>
       <c r="R397" s="1"/>
       <c r="S397" s="1"/>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="D398" s="3" t="s">
-        <v>1067</v>
+        <v>1078</v>
       </c>
       <c r="E398" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="F398" s="10" t="s">
-        <v>78</v>
+        <v>309</v>
       </c>
       <c r="G398" s="10" t="s">
         <v>1394</v>
       </c>
       <c r="H398" s="4">
-        <v>6.52</v>
+        <v>12.6</v>
       </c>
       <c r="I398" s="1"/>
       <c r="J398" s="1"/>
       <c r="K398" s="1"/>
       <c r="L398" s="1"/>
       <c r="M398" s="1"/>
       <c r="N398" s="1"/>
       <c r="O398" s="1"/>
       <c r="P398" s="1"/>
       <c r="Q398" s="1"/>
       <c r="R398" s="1"/>
       <c r="S398" s="1"/>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>1395</v>
       </c>
       <c r="D399" s="3" t="s">
         <v>1396</v>
       </c>
       <c r="E399" s="3" t="s">
         <v>1397</v>
       </c>
       <c r="F399" s="10" t="s">
-        <v>18</v>
+        <v>480</v>
       </c>
       <c r="G399" s="10" t="s">
         <v>1398</v>
       </c>
       <c r="H399" s="4">
-        <v>7.99</v>
+        <v>19.86</v>
       </c>
       <c r="I399" s="1"/>
       <c r="J399" s="1"/>
       <c r="K399" s="1"/>
       <c r="L399" s="1"/>
       <c r="M399" s="1"/>
       <c r="N399" s="1"/>
       <c r="O399" s="1"/>
       <c r="P399" s="1"/>
       <c r="Q399" s="1"/>
       <c r="R399" s="1"/>
       <c r="S399" s="1"/>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C400" s="3" t="s">
         <v>1399</v>
       </c>
       <c r="D400" s="3" t="s">
-        <v>1078</v>
+        <v>1400</v>
       </c>
       <c r="E400" s="3" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="F400" s="10" t="s">
-        <v>309</v>
+        <v>140</v>
       </c>
       <c r="G400" s="10" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H400" s="4">
-        <v>12.6</v>
+        <v>12.65</v>
       </c>
       <c r="I400" s="1"/>
       <c r="J400" s="1"/>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1"/>
       <c r="N400" s="1"/>
       <c r="O400" s="1"/>
       <c r="P400" s="1"/>
       <c r="Q400" s="1"/>
       <c r="R400" s="1"/>
       <c r="S400" s="1"/>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C401" s="3" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D401" s="3" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E401" s="3" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="F401" s="10" t="s">
-        <v>480</v>
+        <v>1406</v>
       </c>
       <c r="G401" s="10" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="H401" s="4">
-        <v>19.86</v>
+        <v>240.42</v>
       </c>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
       <c r="L401" s="1"/>
       <c r="M401" s="1"/>
       <c r="N401" s="1"/>
       <c r="O401" s="1"/>
       <c r="P401" s="1"/>
       <c r="Q401" s="1"/>
       <c r="R401" s="1"/>
       <c r="S401" s="1"/>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C402" s="3" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D402" s="3" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="F402" s="10" t="s">
-        <v>140</v>
+        <v>1347</v>
       </c>
       <c r="G402" s="10" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="H402" s="4">
-        <v>12.65</v>
+        <v>11.03</v>
       </c>
       <c r="I402" s="1"/>
       <c r="J402" s="1"/>
       <c r="K402" s="1"/>
       <c r="L402" s="1"/>
       <c r="M402" s="1"/>
       <c r="N402" s="1"/>
       <c r="O402" s="1"/>
       <c r="P402" s="1"/>
       <c r="Q402" s="1"/>
       <c r="R402" s="1"/>
       <c r="S402" s="1"/>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C403" s="3" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D403" s="3" t="s">
-        <v>1411</v>
+        <v>521</v>
       </c>
       <c r="E403" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F403" s="10" t="s">
-        <v>1413</v>
+        <v>49</v>
       </c>
       <c r="G403" s="10" t="s">
         <v>1414</v>
       </c>
       <c r="H403" s="4">
-        <v>240.42</v>
+        <v>2.97</v>
       </c>
       <c r="I403" s="1"/>
       <c r="J403" s="1"/>
       <c r="K403" s="1"/>
       <c r="L403" s="1"/>
       <c r="M403" s="1"/>
       <c r="N403" s="1"/>
       <c r="O403" s="1"/>
       <c r="P403" s="1"/>
       <c r="Q403" s="1"/>
       <c r="R403" s="1"/>
       <c r="S403" s="1"/>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C404" s="3" t="s">
         <v>1415</v>
       </c>
       <c r="D404" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E404" s="3" t="s">
         <v>1416</v>
       </c>
-      <c r="E404" s="3" t="s">
+      <c r="F404" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G404" s="10" t="s">
         <v>1417</v>
       </c>
-      <c r="F404" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H404" s="4">
-        <v>11.03</v>
+        <v>2.97</v>
       </c>
       <c r="I404" s="1"/>
       <c r="J404" s="1"/>
       <c r="K404" s="1"/>
       <c r="L404" s="1"/>
       <c r="M404" s="1"/>
       <c r="N404" s="1"/>
       <c r="O404" s="1"/>
       <c r="P404" s="1"/>
       <c r="Q404" s="1"/>
       <c r="R404" s="1"/>
       <c r="S404" s="1"/>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C405" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E405" s="3" t="s">
         <v>1419</v>
       </c>
-      <c r="D405" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E405" s="3" t="s">
+      <c r="F405" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="G405" s="10" t="s">
         <v>1420</v>
       </c>
-      <c r="F405" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H405" s="4">
-        <v>2.97</v>
+        <v>3.01</v>
       </c>
       <c r="I405" s="1"/>
       <c r="J405" s="1"/>
       <c r="K405" s="1"/>
       <c r="L405" s="1"/>
       <c r="M405" s="1"/>
       <c r="N405" s="1"/>
       <c r="O405" s="1"/>
       <c r="P405" s="1"/>
       <c r="Q405" s="1"/>
       <c r="R405" s="1"/>
       <c r="S405" s="1"/>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C406" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D406" s="3" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E406" s="3" t="s">
         <v>1423</v>
       </c>
       <c r="F406" s="10" t="s">
-        <v>149</v>
+        <v>244</v>
       </c>
       <c r="G406" s="10" t="s">
         <v>1424</v>
       </c>
       <c r="H406" s="4">
-        <v>2.97</v>
+        <v>0.09</v>
       </c>
       <c r="I406" s="1"/>
       <c r="J406" s="1"/>
       <c r="K406" s="1"/>
       <c r="L406" s="1"/>
       <c r="M406" s="1"/>
       <c r="N406" s="1"/>
       <c r="O406" s="1"/>
       <c r="P406" s="1"/>
       <c r="Q406" s="1"/>
       <c r="R406" s="1"/>
       <c r="S406" s="1"/>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
     </row>
     <row r="407" spans="1:23">
       <c r="A407" s="3">
         <v>405</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C407" s="3" t="s">
         <v>1425</v>
       </c>
       <c r="D407" s="3" t="s">
-        <v>670</v>
+        <v>521</v>
       </c>
       <c r="E407" s="3" t="s">
         <v>1426</v>
       </c>
       <c r="F407" s="10" t="s">
-        <v>502</v>
+        <v>153</v>
       </c>
       <c r="G407" s="10" t="s">
         <v>1427</v>
       </c>
       <c r="H407" s="4">
-        <v>3.01</v>
+        <v>2.97</v>
       </c>
       <c r="I407" s="1"/>
       <c r="J407" s="1"/>
       <c r="K407" s="1"/>
       <c r="L407" s="1"/>
       <c r="M407" s="1"/>
       <c r="N407" s="1"/>
       <c r="O407" s="1"/>
       <c r="P407" s="1"/>
       <c r="Q407" s="1"/>
       <c r="R407" s="1"/>
       <c r="S407" s="1"/>
       <c r="T407" s="1"/>
       <c r="U407" s="1"/>
       <c r="V407" s="1"/>
       <c r="W407" s="1"/>
     </row>
     <row r="408" spans="1:23">
       <c r="A408" s="3">
         <v>406</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C408" s="3" t="s">
         <v>1428</v>
       </c>
       <c r="D408" s="3" t="s">
         <v>1429</v>
       </c>
       <c r="E408" s="3" t="s">
         <v>1430</v>
       </c>
       <c r="F408" s="10" t="s">
-        <v>244</v>
+        <v>153</v>
       </c>
       <c r="G408" s="10" t="s">
         <v>1431</v>
       </c>
       <c r="H408" s="4">
-        <v>0.09</v>
+        <v>10.86</v>
       </c>
       <c r="I408" s="1"/>
       <c r="J408" s="1"/>
       <c r="K408" s="1"/>
       <c r="L408" s="1"/>
       <c r="M408" s="1"/>
       <c r="N408" s="1"/>
       <c r="O408" s="1"/>
       <c r="P408" s="1"/>
       <c r="Q408" s="1"/>
       <c r="R408" s="1"/>
       <c r="S408" s="1"/>
       <c r="T408" s="1"/>
       <c r="U408" s="1"/>
       <c r="V408" s="1"/>
       <c r="W408" s="1"/>
     </row>
     <row r="409" spans="1:23">
       <c r="A409" s="3">
         <v>407</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C409" s="3" t="s">
         <v>1432</v>
       </c>
       <c r="D409" s="3" t="s">
-        <v>521</v>
+        <v>1409</v>
       </c>
       <c r="E409" s="3" t="s">
         <v>1433</v>
       </c>
       <c r="F409" s="10" t="s">
-        <v>153</v>
+        <v>1434</v>
       </c>
       <c r="G409" s="10" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="H409" s="4">
-        <v>2.97</v>
+        <v>11.69</v>
       </c>
       <c r="I409" s="1"/>
       <c r="J409" s="1"/>
       <c r="K409" s="1"/>
       <c r="L409" s="1"/>
       <c r="M409" s="1"/>
       <c r="N409" s="1"/>
       <c r="O409" s="1"/>
       <c r="P409" s="1"/>
       <c r="Q409" s="1"/>
       <c r="R409" s="1"/>
       <c r="S409" s="1"/>
       <c r="T409" s="1"/>
       <c r="U409" s="1"/>
       <c r="V409" s="1"/>
       <c r="W409" s="1"/>
     </row>
     <row r="410" spans="1:23">
       <c r="A410" s="3">
         <v>408</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C410" s="3" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="D410" s="3" t="s">
-        <v>1436</v>
+        <v>1409</v>
       </c>
       <c r="E410" s="3" t="s">
         <v>1437</v>
       </c>
       <c r="F410" s="10" t="s">
-        <v>153</v>
+        <v>695</v>
       </c>
       <c r="G410" s="10" t="s">
         <v>1438</v>
       </c>
       <c r="H410" s="4">
-        <v>10.86</v>
+        <v>11.08</v>
       </c>
       <c r="I410" s="1"/>
       <c r="J410" s="1"/>
       <c r="K410" s="1"/>
       <c r="L410" s="1"/>
       <c r="M410" s="1"/>
       <c r="N410" s="1"/>
       <c r="O410" s="1"/>
       <c r="P410" s="1"/>
       <c r="Q410" s="1"/>
       <c r="R410" s="1"/>
       <c r="S410" s="1"/>
       <c r="T410" s="1"/>
       <c r="U410" s="1"/>
       <c r="V410" s="1"/>
       <c r="W410" s="1"/>
     </row>
     <row r="411" spans="1:23">
       <c r="A411" s="3">
         <v>409</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C411" s="3" t="s">
         <v>1439</v>
       </c>
       <c r="D411" s="3" t="s">
-        <v>1416</v>
+        <v>1429</v>
       </c>
       <c r="E411" s="3" t="s">
         <v>1440</v>
       </c>
       <c r="F411" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G411" s="10" t="s">
         <v>1441</v>
       </c>
-      <c r="G411" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H411" s="4">
-        <v>11.69</v>
+        <v>12.17</v>
       </c>
       <c r="I411" s="1"/>
       <c r="J411" s="1"/>
       <c r="K411" s="1"/>
       <c r="L411" s="1"/>
       <c r="M411" s="1"/>
       <c r="N411" s="1"/>
       <c r="O411" s="1"/>
       <c r="P411" s="1"/>
       <c r="Q411" s="1"/>
       <c r="R411" s="1"/>
       <c r="S411" s="1"/>
       <c r="T411" s="1"/>
       <c r="U411" s="1"/>
       <c r="V411" s="1"/>
       <c r="W411" s="1"/>
     </row>
     <row r="412" spans="1:23">
       <c r="A412" s="3">
         <v>410</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C412" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E412" s="3" t="s">
         <v>1443</v>
       </c>
-      <c r="D412" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E412" s="3" t="s">
+      <c r="F412" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G412" s="10" t="s">
         <v>1444</v>
       </c>
-      <c r="F412" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H412" s="4">
-        <v>11.08</v>
+        <v>2.97</v>
       </c>
       <c r="I412" s="1"/>
       <c r="J412" s="1"/>
       <c r="K412" s="1"/>
       <c r="L412" s="1"/>
       <c r="M412" s="1"/>
       <c r="N412" s="1"/>
       <c r="O412" s="1"/>
       <c r="P412" s="1"/>
       <c r="Q412" s="1"/>
       <c r="R412" s="1"/>
       <c r="S412" s="1"/>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C413" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E413" s="3" t="s">
         <v>1446</v>
       </c>
-      <c r="D413" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E413" s="3" t="s">
+      <c r="F413" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="G413" s="10" t="s">
         <v>1447</v>
       </c>
-      <c r="F413" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H413" s="4">
-        <v>12.17</v>
+        <v>2.97</v>
       </c>
       <c r="I413" s="1"/>
       <c r="J413" s="1"/>
       <c r="K413" s="1"/>
       <c r="L413" s="1"/>
       <c r="M413" s="1"/>
       <c r="N413" s="1"/>
       <c r="O413" s="1"/>
       <c r="P413" s="1"/>
       <c r="Q413" s="1"/>
       <c r="R413" s="1"/>
       <c r="S413" s="1"/>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C414" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E414" s="3" t="s">
         <v>1449</v>
       </c>
-      <c r="D414" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E414" s="3" t="s">
+      <c r="F414" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="G414" s="10" t="s">
         <v>1450</v>
       </c>
-      <c r="F414" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H414" s="4">
-        <v>2.97</v>
+        <v>2.92</v>
       </c>
       <c r="I414" s="1"/>
       <c r="J414" s="1"/>
       <c r="K414" s="1"/>
       <c r="L414" s="1"/>
       <c r="M414" s="1"/>
       <c r="N414" s="1"/>
       <c r="O414" s="1"/>
       <c r="P414" s="1"/>
       <c r="Q414" s="1"/>
       <c r="R414" s="1"/>
       <c r="S414" s="1"/>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C415" s="3" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E415" s="3" t="s">
         <v>1452</v>
       </c>
-      <c r="D415" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E415" s="3" t="s">
+      <c r="F415" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G415" s="10" t="s">
         <v>1453</v>
       </c>
-      <c r="F415" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H415" s="4">
-        <v>2.97</v>
+        <v>2</v>
       </c>
       <c r="I415" s="1"/>
       <c r="J415" s="1"/>
       <c r="K415" s="1"/>
       <c r="L415" s="1"/>
       <c r="M415" s="1"/>
       <c r="N415" s="1"/>
       <c r="O415" s="1"/>
       <c r="P415" s="1"/>
       <c r="Q415" s="1"/>
       <c r="R415" s="1"/>
       <c r="S415" s="1"/>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C416" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="E416" s="3" t="s">
         <v>1455</v>
       </c>
-      <c r="D416" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E416" s="3" t="s">
+      <c r="F416" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="G416" s="10" t="s">
         <v>1456</v>
       </c>
-      <c r="F416" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H416" s="4">
-        <v>2.92</v>
+        <v>10.93</v>
       </c>
       <c r="I416" s="1"/>
       <c r="J416" s="1"/>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1"/>
       <c r="N416" s="1"/>
       <c r="O416" s="1"/>
       <c r="P416" s="1"/>
       <c r="Q416" s="1"/>
       <c r="R416" s="1"/>
       <c r="S416" s="1"/>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C417" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E417" s="3" t="s">
         <v>1458</v>
       </c>
-      <c r="D417" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E417" s="3" t="s">
+      <c r="F417" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="G417" s="10" t="s">
         <v>1459</v>
       </c>
-      <c r="F417" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H417" s="4">
-        <v>2</v>
+        <v>0.96</v>
       </c>
       <c r="I417" s="1"/>
       <c r="J417" s="1"/>
       <c r="K417" s="1"/>
       <c r="L417" s="1"/>
       <c r="M417" s="1"/>
       <c r="N417" s="1"/>
       <c r="O417" s="1"/>
       <c r="P417" s="1"/>
       <c r="Q417" s="1"/>
       <c r="R417" s="1"/>
       <c r="S417" s="1"/>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C418" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E418" s="3" t="s">
         <v>1461</v>
       </c>
-      <c r="D418" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E418" s="3" t="s">
+      <c r="F418" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G418" s="10" t="s">
         <v>1462</v>
       </c>
-      <c r="F418" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H418" s="4">
-        <v>10.93</v>
+        <v>0.17</v>
       </c>
       <c r="I418" s="1"/>
       <c r="J418" s="1"/>
       <c r="K418" s="1"/>
       <c r="L418" s="1"/>
       <c r="M418" s="1"/>
       <c r="N418" s="1"/>
       <c r="O418" s="1"/>
       <c r="P418" s="1"/>
       <c r="Q418" s="1"/>
       <c r="R418" s="1"/>
       <c r="S418" s="1"/>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C419" s="3" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E419" s="3" t="s">
         <v>1464</v>
       </c>
-      <c r="D419" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E419" s="3" t="s">
+      <c r="F419" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="G419" s="10" t="s">
         <v>1465</v>
       </c>
-      <c r="F419" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H419" s="4">
-        <v>0.96</v>
+        <v>2.38</v>
       </c>
       <c r="I419" s="1"/>
       <c r="J419" s="1"/>
       <c r="K419" s="1"/>
       <c r="L419" s="1"/>
       <c r="M419" s="1"/>
       <c r="N419" s="1"/>
       <c r="O419" s="1"/>
       <c r="P419" s="1"/>
       <c r="Q419" s="1"/>
       <c r="R419" s="1"/>
       <c r="S419" s="1"/>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C420" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E420" s="3" t="s">
         <v>1467</v>
       </c>
-      <c r="D420" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E420" s="3" t="s">
+      <c r="F420" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G420" s="10" t="s">
         <v>1468</v>
       </c>
-      <c r="F420" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H420" s="4">
-        <v>0.17</v>
+        <v>2.97</v>
       </c>
       <c r="I420" s="1"/>
       <c r="J420" s="1"/>
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C421" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D421" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E421" s="3" t="s">
         <v>1470</v>
       </c>
-      <c r="D421" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E421" s="3" t="s">
+      <c r="F421" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G421" s="10" t="s">
         <v>1471</v>
       </c>
-      <c r="F421" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H421" s="4">
-        <v>2.38</v>
+        <v>2.97</v>
       </c>
       <c r="I421" s="1"/>
       <c r="J421" s="1"/>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C422" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E422" s="3" t="s">
         <v>1473</v>
       </c>
-      <c r="D422" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E422" s="3" t="s">
+      <c r="F422" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="G422" s="10" t="s">
         <v>1474</v>
-      </c>
-[...4 lines deleted...]
-        <v>1475</v>
       </c>
       <c r="H422" s="4">
         <v>2.97</v>
       </c>
       <c r="I422" s="1"/>
       <c r="J422" s="1"/>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C423" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E423" s="3" t="s">
         <v>1476</v>
       </c>
-      <c r="D423" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E423" s="3" t="s">
+      <c r="F423" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G423" s="10" t="s">
         <v>1477</v>
       </c>
-      <c r="F423" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H423" s="4">
-        <v>2.97</v>
+        <v>10.22</v>
       </c>
       <c r="I423" s="1"/>
       <c r="J423" s="1"/>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C424" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E424" s="3" t="s">
         <v>1479</v>
       </c>
-      <c r="D424" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E424" s="3" t="s">
+      <c r="F424" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G424" s="10" t="s">
         <v>1480</v>
       </c>
-      <c r="F424" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H424" s="4">
-        <v>2.97</v>
+        <v>3.76</v>
       </c>
       <c r="I424" s="1"/>
       <c r="J424" s="1"/>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C425" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D425" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E425" s="3" t="s">
         <v>1482</v>
       </c>
-      <c r="D425" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E425" s="3" t="s">
+      <c r="F425" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="G425" s="10" t="s">
         <v>1483</v>
       </c>
-      <c r="F425" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H425" s="4">
-        <v>10.22</v>
+        <v>2.97</v>
       </c>
       <c r="I425" s="1"/>
       <c r="J425" s="1"/>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
-      <c r="A426" s="3">
-[...21 lines deleted...]
-        <v>3.76</v>
+      <c r="A426" s="7" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B426" s="7"/>
+      <c r="C426" s="7"/>
+      <c r="D426" s="7"/>
+      <c r="E426" s="7"/>
+      <c r="F426" s="11"/>
+      <c r="G426" s="11"/>
+      <c r="H426" s="8">
+        <v>2067.57</v>
       </c>
       <c r="I426" s="1"/>
       <c r="J426" s="1"/>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
-    <row r="427" spans="1:23">
-[...68 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A428:G428"/>
+    <mergeCell ref="A426:G426"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>