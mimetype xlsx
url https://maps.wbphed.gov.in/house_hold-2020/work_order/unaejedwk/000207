--- v0 (2025-12-07)
+++ v1 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -479,66 +479,54 @@
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>3778/MEDB</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under CHARKAMNAGAR ground water based water supply sc</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>1199/MEDB</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
   </si>
   <si>
     <t>Providing, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement along with Other Allied Works at Buzrak Fatepur OHR (Zone-XI) of Balia Surface Based Water Supply Scheme under Berhampore Mechanical/Electrical Division PHE Dte. i</t>
   </si>
   <si>
-    <t>ORD/000671/2023-2024</t>
+    <t>ORD/000674/2023-2024</t>
   </si>
   <si>
     <t>29/12/2023</t>
-  </si>
-[...10 lines deleted...]
-    <t>ORD/000674/2023-2024</t>
   </si>
   <si>
     <t>4344/MEDB</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II , ZONE-III under RAMNACHANDPUR_ ground water based water s</t>
   </si>
   <si>
     <t>ORD/000859/2023-2024</t>
   </si>
   <si>
     <t>4348/MEDB</t>
   </si>
   <si>
     <t>ELECTRO ENTERPRISES</t>
   </si>
   <si>
     <t>Name of Work: Providing Solarization of WBSEDCL Energised Pumping installation with net metering at Jorgacha Part-I, Ground water Based PWSS, Block-Domkal , Dist- Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000860/2023-2024</t>
   </si>
@@ -1011,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -2499,92 +2487,92 @@
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>157</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>158</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>159</v>
       </c>
       <c r="H37" s="4">
-        <v>33.55</v>
+        <v>19.44</v>
       </c>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>161</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>163</v>
       </c>
       <c r="H38" s="4">
-        <v>19.44</v>
+        <v>6.44</v>
       </c>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="3" t="s">
@@ -2663,266 +2651,225 @@
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>173</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>174</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>175</v>
       </c>
       <c r="H41" s="4">
-        <v>6.44</v>
+        <v>6.43</v>
       </c>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>177</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>178</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>179</v>
       </c>
       <c r="H42" s="4">
-        <v>6.43</v>
+        <v>8.96</v>
       </c>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>181</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>182</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>183</v>
       </c>
       <c r="H43" s="4">
-        <v>8.96</v>
+        <v>3.83</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>186</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>187</v>
       </c>
       <c r="H44" s="4">
-        <v>3.83</v>
+        <v>5.4</v>
       </c>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" s="3">
-[...5 lines deleted...]
-      <c r="C45" s="3" t="s">
+      <c r="A45" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="D45" s="3" t="s">
-[...12 lines deleted...]
-        <v>5.4</v>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="8">
+        <v>983.48</v>
       </c>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
-    <row r="46" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A45:G45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>