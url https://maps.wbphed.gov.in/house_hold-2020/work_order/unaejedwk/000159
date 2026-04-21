--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1153">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -3182,111 +3182,102 @@
   <si>
     <t>6352/EMD</t>
   </si>
   <si>
     <t>BALAJI UDDYOG</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Tehatta-I &amp; Tehatta-II Blocks in Nadia District under E.M.D. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001778/2023-2024</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>6458/EMD</t>
   </si>
   <si>
     <t>SWITCHING AVO ELECTRO POWER LTD.</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Gaighata and Swarupnagar Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ORD/001793/2023-2024</t>
-[...2 lines deleted...]
-    <t>6357/EMD</t>
+    <t>ORD/001761/2023-2024</t>
+  </si>
+  <si>
+    <t>6372/EMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Paschim Bhatjungla Zone-I (Phase-II) Piped Water Supply Scheme Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001792/2023-2024</t>
+  </si>
+  <si>
+    <t>6356/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Barasat-I &amp; II and Habra-II Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001748/2023-2024</t>
+  </si>
+  <si>
+    <t>6359/EMD</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at UTTAR TAJPUR (PHASE-II) Piped Water Supply Scheme, Block:KARIMPUR-II, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001751/2023-2024</t>
+  </si>
+  <si>
+    <t>6362/EMD</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Senpur (Phase-II) Piped Water Supply Scheme, Block: Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001782/2023-2024</t>
+  </si>
+  <si>
+    <t>6408/EMD</t>
   </si>
   <si>
     <t>BINGAS ELECTRICAL ELECTRONICS &amp; SOLAR SYSTEM</t>
-  </si>
-[...52 lines deleted...]
-    <t>6408/EMD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Hasnabad Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001759/2023-2024</t>
   </si>
   <si>
     <t>6370/EMD</t>
   </si>
   <si>
     <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Fazilnagar (Phase-II) Piped Water Supply Scheme Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001769/2023-2024</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II Zone-II(Phase-II) under Ber Ramchandrapur ground</t>
   </si>
   <si>
     <t>ORD/001770/2023-2024</t>
   </si>
@@ -3900,51 +3891,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W313"/>
+  <dimension ref="A1:W312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -15462,1303 +15453,1262 @@
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="E283" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F283" s="10" t="s">
         <v>1058</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>1059</v>
       </c>
       <c r="H283" s="4">
-        <v>287.12</v>
+        <v>53.53</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="F284" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G284" s="10" t="s">
         <v>1062</v>
       </c>
-      <c r="G284" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H284" s="4">
-        <v>53.53</v>
+        <v>406.04</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E285" s="3" t="s">
         <v>1064</v>
       </c>
-      <c r="D285" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E285" s="3" t="s">
+      <c r="F285" s="10" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="G285" s="10" t="s">
         <v>1066</v>
       </c>
       <c r="H285" s="4">
-        <v>406.04</v>
+        <v>41.45</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="E286" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="F286" s="10" t="s">
         <v>1069</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>1070</v>
       </c>
       <c r="H286" s="4">
-        <v>41.45</v>
+        <v>53.52</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="E287" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="F287" s="10" t="s">
         <v>1073</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>1074</v>
       </c>
       <c r="H287" s="4">
-        <v>53.52</v>
+        <v>258.41</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="E288" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="F288" s="10" t="s">
-        <v>1058</v>
+        <v>219</v>
       </c>
       <c r="G288" s="10" t="s">
         <v>1077</v>
       </c>
       <c r="H288" s="4">
-        <v>258.41</v>
+        <v>53.72</v>
       </c>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>1037</v>
+        <v>1079</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>1079</v>
+        <v>367</v>
       </c>
       <c r="F289" s="10" t="s">
-        <v>219</v>
+        <v>139</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>1080</v>
       </c>
       <c r="H289" s="4">
-        <v>53.72</v>
+        <v>16.27</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="D290" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F290" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G290" s="10" t="s">
         <v>1082</v>
       </c>
-      <c r="E290" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H290" s="4">
-        <v>16.27</v>
+        <v>8.45</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F291" s="10" t="s">
         <v>1084</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>1085</v>
       </c>
       <c r="H291" s="4">
-        <v>8.45</v>
+        <v>16.32</v>
       </c>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>1082</v>
+        <v>1028</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>380</v>
+        <v>1087</v>
       </c>
       <c r="F292" s="10" t="s">
-        <v>1087</v>
+        <v>1049</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="H292" s="4">
-        <v>16.32</v>
+        <v>619.68</v>
       </c>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>1028</v>
+        <v>1052</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="F293" s="10" t="s">
-        <v>1049</v>
+        <v>1091</v>
       </c>
       <c r="G293" s="10" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H293" s="4">
-        <v>619.68</v>
+        <v>408.07</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>1052</v>
+        <v>930</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="F294" s="10" t="s">
-        <v>1094</v>
+        <v>293</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="H294" s="4">
-        <v>408.07</v>
+        <v>3.02</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>1096</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>930</v>
+        <v>422</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="F295" s="10" t="s">
-        <v>293</v>
+        <v>628</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>1098</v>
       </c>
       <c r="H295" s="4">
-        <v>3.02</v>
+        <v>0.99</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>422</v>
+        <v>1100</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="F296" s="10" t="s">
-        <v>628</v>
+        <v>381</v>
       </c>
       <c r="G296" s="10" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H296" s="4">
-        <v>0.99</v>
+        <v>26.67</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="F297" s="10" t="s">
-        <v>381</v>
+        <v>118</v>
       </c>
       <c r="G297" s="10" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H297" s="4">
-        <v>26.67</v>
+        <v>15.5</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>1107</v>
+        <v>422</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>1108</v>
       </c>
       <c r="F298" s="10" t="s">
-        <v>118</v>
+        <v>1109</v>
       </c>
       <c r="G298" s="10" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H298" s="4">
-        <v>15.5</v>
+        <v>3</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>422</v>
+        <v>1100</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="F299" s="10" t="s">
-        <v>1112</v>
+        <v>731</v>
       </c>
       <c r="G299" s="10" t="s">
         <v>1113</v>
       </c>
       <c r="H299" s="4">
-        <v>3</v>
+        <v>13.15</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="E300" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="F300" s="10" t="s">
-        <v>731</v>
+        <v>877</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>1116</v>
       </c>
       <c r="H300" s="4">
-        <v>13.15</v>
+        <v>10.69</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>1117</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="F301" s="10" t="s">
-        <v>877</v>
+        <v>364</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>1119</v>
       </c>
       <c r="H301" s="4">
-        <v>10.69</v>
+        <v>13.13</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="E302" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="F302" s="10" t="s">
-        <v>364</v>
+        <v>1122</v>
       </c>
       <c r="G302" s="10" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H302" s="4">
-        <v>13.13</v>
+        <v>13.23</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F303" s="10" t="s">
-        <v>1125</v>
+        <v>114</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="H303" s="4">
-        <v>13.23</v>
+        <v>9.82</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="F304" s="10" t="s">
-        <v>114</v>
+        <v>570</v>
       </c>
       <c r="G304" s="10" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H304" s="4">
-        <v>9.82</v>
+        <v>26.08</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>1132</v>
       </c>
       <c r="F305" s="10" t="s">
-        <v>570</v>
+        <v>1133</v>
       </c>
       <c r="G305" s="10" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H305" s="4">
-        <v>26.08</v>
+        <v>42.1</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>1131</v>
+        <v>1100</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F306" s="10" t="s">
-        <v>1136</v>
+        <v>901</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>1137</v>
       </c>
       <c r="H306" s="4">
-        <v>42.1</v>
+        <v>22.29</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>1138</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>1103</v>
+        <v>422</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="F307" s="10" t="s">
-        <v>901</v>
+        <v>161</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>1140</v>
       </c>
       <c r="H307" s="4">
-        <v>22.29</v>
+        <v>4.03</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>422</v>
+        <v>16</v>
       </c>
       <c r="E308" s="3" t="s">
         <v>1142</v>
       </c>
       <c r="F308" s="10" t="s">
-        <v>161</v>
+        <v>696</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>1143</v>
       </c>
       <c r="H308" s="4">
-        <v>4.03</v>
+        <v>1.59</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E309" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="F309" s="10" t="s">
-        <v>696</v>
+        <v>229</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>1146</v>
       </c>
       <c r="H309" s="4">
-        <v>1.59</v>
+        <v>9.59</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>1147</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E310" s="3" t="s">
         <v>1148</v>
       </c>
       <c r="F310" s="10" t="s">
-        <v>229</v>
+        <v>696</v>
       </c>
       <c r="G310" s="10" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="H310" s="4">
-        <v>9.59</v>
+        <v>1.42</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C311" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E311" s="3" t="s">
         <v>1150</v>
       </c>
-      <c r="D311" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E311" s="3" t="s">
+      <c r="F311" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G311" s="10" t="s">
         <v>1151</v>
       </c>
-      <c r="F311" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H311" s="4">
-        <v>1.42</v>
+        <v>26.47</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
-      <c r="A312" s="3">
-[...5 lines deleted...]
-      <c r="C312" s="3" t="s">
+      <c r="A312" s="7" t="s">
         <v>1152</v>
       </c>
-      <c r="D312" s="3" t="s">
-[...12 lines deleted...]
-        <v>26.47</v>
+      <c r="B312" s="7"/>
+      <c r="C312" s="7"/>
+      <c r="D312" s="7"/>
+      <c r="E312" s="7"/>
+      <c r="F312" s="11"/>
+      <c r="G312" s="11"/>
+      <c r="H312" s="8">
+        <v>9925.85</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
-    <row r="313" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A313:G313"/>
+    <mergeCell ref="A312:G312"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>