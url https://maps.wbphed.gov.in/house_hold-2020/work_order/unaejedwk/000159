--- v2 (2026-04-21)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1149">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -3279,62 +3279,50 @@
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II Zone-II(Phase-II) under Ber Ramchandrapur ground</t>
   </si>
   <si>
     <t>ORD/001770/2023-2024</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, Zone-II(Phase-II) under Teinpur ground water based w</t>
   </si>
   <si>
     <t>ORD/001772/2023-2024</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, (Phase-II) under Madhugari ground water based water</t>
   </si>
   <si>
     <t>ORD/001786/2023-2024</t>
   </si>
   <si>
     <t>6350/EMD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Habra-I and Sandeshkhali-I &amp; II Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Minkhan, Hingalganj &amp; Amdanga Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002862/2022-2023</t>
   </si>
   <si>
     <t>748/EMSD-I</t>
   </si>
   <si>
     <t>Yard lighting arrangement at the premises of P.H No.-I (Head works site) under Bagband Saiberia W/S Scheme, Dist-24Pgs (N).</t>
   </si>
   <si>
     <t>ORD/002945/2022-2023</t>
   </si>
   <si>
     <t>687/EMSD-IIDt.13/09/2023</t>
   </si>
   <si>
     <t>Supplementary works to completion of ongoing FHTC-related work at PH-I of Sonda (Zone - II) W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/001877/2023-2024</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
@@ -3891,51 +3879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W312"/>
+  <dimension ref="A1:W311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -15863,852 +15851,811 @@
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>1052</v>
+        <v>930</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="F293" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="G293" s="10" t="s">
         <v>1091</v>
       </c>
-      <c r="G293" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H293" s="4">
-        <v>408.07</v>
+        <v>3.02</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E294" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="D294" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E294" s="3" t="s">
+      <c r="F294" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="G294" s="10" t="s">
         <v>1094</v>
       </c>
-      <c r="F294" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H294" s="4">
-        <v>3.02</v>
+        <v>0.99</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D295" s="3" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="F295" s="10" t="s">
-        <v>628</v>
+        <v>381</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>1098</v>
       </c>
       <c r="H295" s="4">
-        <v>0.99</v>
+        <v>26.67</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>1101</v>
       </c>
       <c r="F296" s="10" t="s">
-        <v>381</v>
+        <v>118</v>
       </c>
       <c r="G296" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="H296" s="4">
-        <v>26.67</v>
+        <v>15.5</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="D297" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E297" s="3" t="s">
         <v>1104</v>
       </c>
-      <c r="E297" s="3" t="s">
+      <c r="F297" s="10" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="H297" s="4">
-        <v>15.5</v>
+        <v>3</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>1107</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>422</v>
+        <v>1096</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>1108</v>
       </c>
       <c r="F298" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="G298" s="10" t="s">
         <v>1109</v>
       </c>
-      <c r="G298" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H298" s="4">
-        <v>3</v>
+        <v>13.15</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E299" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="D299" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E299" s="3" t="s">
+      <c r="F299" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="G299" s="10" t="s">
         <v>1112</v>
       </c>
-      <c r="F299" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H299" s="4">
-        <v>13.15</v>
+        <v>10.69</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E300" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="D300" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E300" s="3" t="s">
+      <c r="F300" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="G300" s="10" t="s">
         <v>1115</v>
       </c>
-      <c r="F300" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H300" s="4">
-        <v>10.69</v>
+        <v>13.13</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E301" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="D301" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E301" s="3" t="s">
+      <c r="F301" s="10" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>1119</v>
       </c>
       <c r="H301" s="4">
-        <v>13.13</v>
+        <v>13.23</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="E302" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="F302" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G302" s="10" t="s">
         <v>1122</v>
       </c>
-      <c r="G302" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H302" s="4">
-        <v>13.23</v>
+        <v>9.82</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D303" s="3" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="F303" s="10" t="s">
-        <v>114</v>
+        <v>570</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="H303" s="4">
-        <v>9.82</v>
+        <v>26.08</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="D304" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E304" s="3" t="s">
         <v>1128</v>
       </c>
-      <c r="E304" s="3" t="s">
+      <c r="F304" s="10" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>1130</v>
       </c>
       <c r="H304" s="4">
-        <v>26.08</v>
+        <v>42.1</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>1131</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1128</v>
+        <v>1096</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>1132</v>
       </c>
       <c r="F305" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="G305" s="10" t="s">
         <v>1133</v>
       </c>
-      <c r="G305" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H305" s="4">
-        <v>42.1</v>
+        <v>22.29</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E306" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="D306" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E306" s="3" t="s">
+      <c r="F306" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="G306" s="10" t="s">
         <v>1136</v>
       </c>
-      <c r="F306" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H306" s="4">
-        <v>22.29</v>
+        <v>4.03</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E307" s="3" t="s">
         <v>1138</v>
       </c>
-      <c r="D307" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E307" s="3" t="s">
+      <c r="F307" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="G307" s="10" t="s">
         <v>1139</v>
       </c>
-      <c r="F307" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H307" s="4">
-        <v>4.03</v>
+        <v>1.59</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E308" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="D308" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E308" s="3" t="s">
+      <c r="F308" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="G308" s="10" t="s">
         <v>1142</v>
       </c>
-      <c r="F308" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H308" s="4">
-        <v>1.59</v>
+        <v>9.59</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E309" s="3" t="s">
         <v>1144</v>
       </c>
-      <c r="D309" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F309" s="10" t="s">
-        <v>229</v>
+        <v>696</v>
       </c>
       <c r="G309" s="10" t="s">
-        <v>1146</v>
+        <v>1139</v>
       </c>
       <c r="H309" s="4">
-        <v>9.59</v>
+        <v>1.42</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F310" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G310" s="10" t="s">
         <v>1147</v>
       </c>
-      <c r="D310" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H310" s="4">
-        <v>1.42</v>
+        <v>26.47</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
-      <c r="A311" s="3">
-[...21 lines deleted...]
-        <v>26.47</v>
+      <c r="A311" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B311" s="7"/>
+      <c r="C311" s="7"/>
+      <c r="D311" s="7"/>
+      <c r="E311" s="7"/>
+      <c r="F311" s="11"/>
+      <c r="G311" s="11"/>
+      <c r="H311" s="8">
+        <v>9517.78</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
-    <row r="312" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A312:G312"/>
+    <mergeCell ref="A311:G311"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>