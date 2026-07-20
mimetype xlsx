--- v3 (2026-06-02)
+++ v4 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -764,2667 +764,2439 @@
   <si>
     <t>hiring charges of mobile DG set on emergency basis at PH-H/L Z-II under Hingalganj W/S scheme on YAAS, T.No.617/EMSD-I, W.O-1304/EMSD-I</t>
   </si>
   <si>
     <t>ORD/000065/2022-2023</t>
   </si>
   <si>
     <t>31/05/2022</t>
   </si>
   <si>
     <t>1342/ SD I</t>
   </si>
   <si>
     <t>hiring charges of mobile DG set on emergency basis at PH-H/L Z-II under Hingalganj Aug W/S scheme on YAAS, T.No.641/EMSD-I, W.O-1342/EMSD-I</t>
   </si>
   <si>
     <t>ORD/000187/2021-2022</t>
   </si>
   <si>
     <t>1308/ SD I</t>
   </si>
   <si>
     <t>hiring charges of mobile DG set on emergency basis at PH- under Hingalganj Aug W/S scheme on YAAS, T.No.952/EMSD-I, W.O-1308/EMSD-I</t>
   </si>
   <si>
-    <t>ORD/000582/2022-2023</t>
+    <t>ORD/000190/2021-2022</t>
+  </si>
+  <si>
+    <t>13/05/2021</t>
+  </si>
+  <si>
+    <t>1129/SD-I</t>
+  </si>
+  <si>
+    <t>SCHEDULE OF MAKING SUITABLE BRICK WALL AT PRECAST TRENCH INSIDE THE MAIN INCOMMING VCB ROOM OTHER WORKS OF INTAKE PUMPING STATION AT ARSENIC BASED AREA HABRA GAIGHATA, T/NO- 113/SD-I, W/O NO- 1129/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>3802/EMD</t>
+  </si>
+  <si>
+    <t>AMIT DAS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.II (Zone-II) under Muktadaha W/S Scheme in Karimpur-I Block of Nad</t>
+  </si>
+  <si>
+    <t>ORD/000189/2021-2022</t>
+  </si>
+  <si>
+    <t>1264/ SD I</t>
+  </si>
+  <si>
+    <t>hiring charges of mobile DG set on emergency basis at PH- under Atapur W/S scheme on yaas, T.No.833/EMSD-I, W.O-1264/EMSD-I</t>
+  </si>
+  <si>
+    <t>ORD/000321/2021-2022</t>
+  </si>
+  <si>
+    <t>04/05/2021</t>
+  </si>
+  <si>
+    <t>1037/EMSD-I</t>
+  </si>
+  <si>
+    <t>Making Suitable Foundation at out side of the PUmp House of 1000ltr at PH-I Z-II under Kurulia W/S Scheme, W/O-1037/SD-I, T.No.1131/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>6182/EMD</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No.I &amp; II under Anandapur W/S Scheme, Block-Karimpur-</t>
+  </si>
+  <si>
+    <t>ORD/000066/2022-2023</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>1756/EMSD-1</t>
+  </si>
+  <si>
+    <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
+    <t>SUPPLY INSTALLATION OF LED BOARD AT P/H NO- I &amp; II OF SUKDHOANI W/S SCHEME , T.N NO- 358/AE/EMSD-I, W/O- 1756/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/000088/2022-2023</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>3916/EMD</t>
+  </si>
+  <si>
+    <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Electro-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.III under Karimpur W/S Scheme in Karimpur-I Block of Nadia District. NIET No.- 14 of EE/EMD of 2022-23 (Sl. No</t>
+  </si>
+  <si>
+    <t>ORD/000702/2022-2023</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>6490/EMD</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.II under Suruppur W/S Scheme (Block : Te</t>
+  </si>
+  <si>
+    <t>ORD/000486/2021-2022</t>
+  </si>
+  <si>
+    <t>14/09/2021</t>
+  </si>
+  <si>
+    <t>3042/EMD</t>
+  </si>
+  <si>
+    <t>TRIO CONCERN</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. II under Jeliakhali-Purbakhanda w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000487/2021-2022</t>
+  </si>
+  <si>
+    <t>3041/EMD</t>
+  </si>
+  <si>
+    <t>SANKAR PROSAD DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. I under Jeliakhali-Purbakhanda w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000106/2022-2023</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>5020/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Madhupur Piped Water Supply Scheme, Block: Dist. Nadia Under EMD, PHE Dte. NIET No.- 16 of EE/EMD of 2022-23 (Sl. No.-13)</t>
+  </si>
+  <si>
+    <t>ORD/000115/2022-2023</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>6142/EMD</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I(Z-I) under Kurulia W/S Scheme District of 24 Pgs. (N) (Block- Badu</t>
+  </si>
+  <si>
+    <t>ORD/000423/2021-2022</t>
+  </si>
+  <si>
+    <t>1129/EMSD-I</t>
+  </si>
+  <si>
+    <t>ORD/000424/2021-2022</t>
+  </si>
+  <si>
+    <t>2110/EMSD-I</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Main Switch Kitkat and other works at diffrnt. place of Habra gaighata under SWB W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>6151/EMD</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I(Z-II) under Paikpara W/S Scheme District of 24 Pgs. (N) (Block- Ba</t>
+  </si>
+  <si>
+    <t>ORD/000090/2022-2023</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>3943/EMD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.II (Zone-II) under Ber Ramchandrapur W/S Scheme, Block-Karimpur-I, Dis</t>
+  </si>
+  <si>
+    <t>ORD/000517/2022-2023</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>6273/EMD</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA NIRMAN</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No.- II under Fazilnagar W/S Scheme,, Block-Karimpur-II, Dist. - Nadia. N</t>
+  </si>
+  <si>
+    <t>ORD/000428/2021-2022</t>
+  </si>
+  <si>
+    <t>22/04/2021</t>
+  </si>
+  <si>
+    <t>927/EMSD-I</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Calcium Hypochlorine tablets at Diara &amp; Humaipur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2022-2023</t>
+  </si>
+  <si>
+    <t>6274/EMD</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer etc. rejuvenation to Accomodate FHTC at Pump House No.- III under Fazilnagar W/S Scheme, Block-Karimpur-II, Dist. - Nadia. N</t>
+  </si>
+  <si>
+    <t>ORD/000116/2022-2023</t>
+  </si>
+  <si>
+    <t>6143/EMD</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II(Z-I) under Kurulia W/S Scheme District of 24 Pgs. (N) (Block- Bad</t>
+  </si>
+  <si>
+    <t>ORD/000495/2021-2022</t>
+  </si>
+  <si>
+    <t>1035/EMSD I</t>
+  </si>
+  <si>
+    <t>TALUKDER &amp; CO.</t>
+  </si>
+  <si>
+    <t>Making suitable foundation at the out side of the pump house for installation of 1000Lt PVC tank for feeding chlorine solution by automatic chlorinator &amp; other works at Ph I under Bagdah w/s scheme 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/000420/2022-2023</t>
+  </si>
+  <si>
+    <t>19/11/2022</t>
+  </si>
+  <si>
+    <t>6253/EMD</t>
+  </si>
+  <si>
+    <t>S.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Dhopahat Piped Water SupplyScheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte. NIET No. 21 of EE/EMD of 2022-23 (Sl. No.- 16)</t>
+  </si>
+  <si>
+    <t>ORD/000491/2021-2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>683/EMSD- I</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of automatic Controlled Plunger Type Chlorinator at P.H- H/L under Sadiknagar w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000492/2021-2022</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>3151/EMSD- I</t>
+  </si>
+  <si>
+    <t>FORTUNE ENGINEERING</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of automatic Chlorinator at P.H- V under Kalitala w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>3803/EMD</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I under Senpur W/S Scheme in Krishnagar-I</t>
+  </si>
+  <si>
+    <t>ORD/000081/2022-2023</t>
+  </si>
+  <si>
+    <t>3804/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.II under Senpur W/S Scheme in Krishnagar-I Block of Nadia District</t>
+  </si>
+  <si>
+    <t>ORD/000537/2021-2022</t>
+  </si>
+  <si>
+    <t>2523/EMD</t>
+  </si>
+  <si>
+    <t>ESENCE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of submersible PM along with other electro mechanical allied works at PH-I under sukhdoani W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000324/2021-2022</t>
+  </si>
+  <si>
+    <t>1036/SD I</t>
+  </si>
+  <si>
+    <t>Making Suitable Foundation at out side of the PUmp House of 1000ltr PV Tank at PH-I Z-II under Kurulia W/S Scheme, W/O-1036/SD-I, T.No.1132/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>6153/EMD</t>
+  </si>
+  <si>
+    <t>D.K. ELECTRIC</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 30HP Centrifugal pump motor set at High Lift of Padmapukuria W/S scheme under Eastern Mechanical Division, P.H.E, Dte. Dist. 24 Pgs. (N). NIET No.- 15 of EE/EMD of 2022-23 (Sl. No.- 16)</t>
+  </si>
+  <si>
+    <t>ORD/000810/2022-2023</t>
+  </si>
+  <si>
+    <t>753 /EMD</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. I under TUSHKHALI w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000552/2022-2023</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
-    <t>6395/EMD</t>
+    <t>6381/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Atapur W/S Sche</t>
+  </si>
+  <si>
+    <t>ORD/000549/2021-2022</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>109/EMSD I</t>
+  </si>
+  <si>
+    <t>Misc. mechanical &amp; electrical works at P.H. I under Rampur w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000442/2022-2023</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>6259/EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.II under Jitpur W/S Scheme (Block : Teh</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>6261/EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I (Headworks) under Khaspu W/S Scheme (</t>
+  </si>
+  <si>
+    <t>ORD/000322/2021-2022</t>
+  </si>
+  <si>
+    <t>02/07/2021</t>
+  </si>
+  <si>
+    <t>1695/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing of unmanned panel by supplying of different electrical spares at P.H I under Barberia W/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000323/2021-2022</t>
+  </si>
+  <si>
+    <t>1034/ SD-I</t>
+  </si>
+  <si>
+    <t>Making Suitable Foundation at out side of the PUmp House of 1000ltr PV Tank at PH-I Z-II under Kurulia W/S Scheme, W/O-1034/SD-I, T.No.1135/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/000083/2022-2023</t>
+  </si>
+  <si>
+    <t>3911/EMD</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No. I (Zone-II) under Sonda W/S Scheme, Block-Kris</t>
+  </si>
+  <si>
+    <t>ORD/000494/2021-2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>605/EMSD I</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of automatic programmable logic control system at P.h.IIat P.h no. II under Kachua-Swarupnagar w/s scheme. 24Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>3914/EMD</t>
+  </si>
+  <si>
+    <t>HINDUSTAN ENGINEERING CORPORATION(E &amp; M)</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I under Karimpur W/S Scheme in Karimpur-I Block of Nadia District. NIET No.- 14 of EE/E</t>
+  </si>
+  <si>
+    <t>ORD/000072/2022-2023</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>400/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation of LED board at p/h-I&amp;II at kalinagar</t>
+  </si>
+  <si>
+    <t>ORD/000191/2021-2022</t>
+  </si>
+  <si>
+    <t>1678/EMSD_I</t>
+  </si>
+  <si>
+    <t>Miscellaneous electrical and Mechanical works at P/H- I at Jhupkhali w/s scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2021-2022</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>132/EMSD_I</t>
+  </si>
+  <si>
+    <t>ARUN TRADERS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of p/h- I &amp; II zone-I at Kalinagar.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2022-2023</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>6040/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Paninala Piped Water Supply Scheme, Block: Dist. Nadia Under EMD, PHE Dte. NIET No.- 16 of EE/EMD of 2022-23 (Sl. No.-14)</t>
+  </si>
+  <si>
+    <t>ORD/000193/2021-2022</t>
+  </si>
+  <si>
+    <t>910/EMSD I</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Phase Reversal arrangement including all electrical connection complite at P.H No :- I,&amp; II under Kalinagar Aug. Zone :- I</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>659/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Habibpur PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000619/2021-2022</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>799/EMSD-II</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Karimpur Jalangi PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000620/2021-2022</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>845/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Gobindapur PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000624/2021-2022</t>
+  </si>
+  <si>
+    <t>967/EMSD Ii</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Narayanpur PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000809/2022-2023</t>
+  </si>
+  <si>
+    <t>712/EMD</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. II under TUSHKHALI w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000092/2022-2023</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>5089/EMD</t>
+  </si>
+  <si>
+    <t>INDIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Fakirtakia W/S Scheme Distric</t>
+  </si>
+  <si>
+    <t>ORD/000822/2022-2023</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>29/EMD</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) (Replacement) under</t>
+  </si>
+  <si>
+    <t>ORD/000825/2022-2023</t>
+  </si>
+  <si>
+    <t>1177/EMSD III</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Raharhati W/S S</t>
-[...245 lines deleted...]
-    <t>ORD/000581/2022-2023</t>
+    <t>Repairing of computer setup by supply delivery &amp; instt. computer spare parts EMSD III</t>
+  </si>
+  <si>
+    <t>ORD/000868/2022-2023</t>
+  </si>
+  <si>
+    <t>1371/EMSD-I</t>
+  </si>
+  <si>
+    <t>Yard Lighting arrangement at the PH-III Z-II under Humaipur W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000631/2021-2022</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>659/ EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000621/2021-2022</t>
+  </si>
+  <si>
+    <t>658/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Gobindapur Block Hanskhali PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000622/2021-2022</t>
+  </si>
+  <si>
+    <t>843/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000623/2021-2022</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>671/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000886/2022-2023</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>154/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I under Murutia W/S Scheme, Block Karimpur-II, Dist</t>
+  </si>
+  <si>
+    <t>ORD/000625/2021-2022</t>
+  </si>
+  <si>
+    <t>796/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Doradaha PWSS</t>
+  </si>
+  <si>
+    <t>ORD/001194/2020-2021</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>842/EMSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000628/2021-2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>808/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur Jalangi (Z-VII) PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000629/2021-2022</t>
+  </si>
+  <si>
+    <t>795/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Arabpur PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000892/2022-2023</t>
+  </si>
+  <si>
+    <t>160/EMD</t>
+  </si>
+  <si>
+    <t>KUNDU ELECTRICAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works etc. rejuvenation to Accomodate FHTC at Pump House No.I and II under Tungi WS Scheme, Block Krishnaganj, Dist. Nadia. NIET No.- 23 of EE/EMD of 2</t>
+  </si>
+  <si>
+    <t>ORD/001132/2022-2023</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>1244/EMSD I</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED ilumination sing Board at P.H. No. I&amp;II of Kurulia Z-I w/s scheme dist . 24Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/000888/2022-2023</t>
+  </si>
+  <si>
+    <t>156/EMD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No. III under Murutia WS Scheme, Block KarimpurII, Dist. Nadia. NIET No.-</t>
+  </si>
+  <si>
+    <t>ORD/000725/2021-2022</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>485/EMD</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing additional cable drawn between PDB at Substation at intake pumping station of intake point of surface water based W/S Scheme at Habra-Gaighata</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>407/EMD</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BARA ANDULIA W/S Scheme, Block- Chapra , Dist. - Nadia. NIE</t>
+  </si>
+  <si>
+    <t>ORD/001690/2022-2023</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>115/EMSD II</t>
+  </si>
+  <si>
+    <t>GANAPATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Withdrawing damaged submersible P/m set P/H I under Itaberia w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000884/2022-2023</t>
+  </si>
+  <si>
+    <t>152/EMD</t>
+  </si>
+  <si>
+    <t>M/S. G.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No.- I AND II under Iswarchandrapur W/S Scheme, Block</t>
+  </si>
+  <si>
+    <t>ORD/000898/2022-2023</t>
+  </si>
+  <si>
+    <t>408/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No.- I &amp; II under Baraia W/S Scheme, Block-Tehatta-II</t>
+  </si>
+  <si>
+    <t>ORD/001685/2022-2023</t>
+  </si>
+  <si>
+    <t>3634/ EMD</t>
+  </si>
+  <si>
+    <t>Repairing rewinding of difective pump motor set and prviding external illumination near admin. building at WTP under SWB w/s scheme southern sector Chakdaha nadia</t>
+  </si>
+  <si>
+    <t>ORD/001686/2022-2023</t>
+  </si>
+  <si>
+    <t>3633/ EMD</t>
+  </si>
+  <si>
+    <t>ORD/001676/2022-2023</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>1014/EMD</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. I and II (Rep.) under Rajbari W/S Sch</t>
+  </si>
+  <si>
+    <t>ORD/001668/2022-2023</t>
+  </si>
+  <si>
+    <t>3385 /EMD</t>
+  </si>
+  <si>
+    <t>PERFECT AIR CONDITIONER</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Boyermari Abad W</t>
+  </si>
+  <si>
+    <t>ORD/000626/2021-2022</t>
+  </si>
+  <si>
+    <t>797/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur jalangi Z-VI PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000627/2021-2022</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>814/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur Jalangi (Z-VIII) PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/001785/2022-2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>1124/EMD</t>
+  </si>
+  <si>
+    <t>NITESH MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I (Headworks) &amp; II under Maniknagar W/S</t>
+  </si>
+  <si>
+    <t>ORD/001730/2022-2023</t>
+  </si>
+  <si>
+    <t>6381 /EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Atapur W/S Scheme, District</t>
+  </si>
+  <si>
+    <t>ORD/001771/2022-2023</t>
+  </si>
+  <si>
+    <t>1121/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA</t>
+  </si>
+  <si>
+    <t>ORD/000933/2021-2022</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>2041/EMSD I</t>
+  </si>
+  <si>
+    <t>JECLAT ENGINEERING CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of hypochlorite tablets CaOCL2 at different W/S Scheme for disinfecting water Bongaon Municipality &amp; Chowberia W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000934/2021-2022</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>2438/EMSD I</t>
+  </si>
+  <si>
+    <t>supply &amp; delivery of Bleaching for pump house under B&amp;K Jnt. W/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/001987/2022-2023</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>1330/EMSD I</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (BARANAGAR)</t>
+  </si>
+  <si>
+    <t>Outdoor illumination supplying at Dakshin Bhebia P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001988/2022-2023</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>1867/EMSD- I</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; fitting fitting D G set at Baonia Abad</t>
+  </si>
+  <si>
+    <t>ORD/001940/2022-2023</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>1235/SD I</t>
+  </si>
+  <si>
+    <t>PAUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF STATIONERY ARTICLES FOR OFFICE OF THE ASSISTANT ENGINEER EASTERN MECHANICAL DIVISION.</t>
+  </si>
+  <si>
+    <t>ORD/001942/2022-2023</t>
+  </si>
+  <si>
+    <t>1236/SD I</t>
+  </si>
+  <si>
+    <t>ORD/001939/2022-2023</t>
+  </si>
+  <si>
+    <t>1234/SD I</t>
+  </si>
+  <si>
+    <t>ORD/001944/2022-2023</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>1747/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing of submersible P/M set at P/H No-II under Boyra w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000937/2021-2022</t>
+  </si>
+  <si>
+    <t>16/04/2021</t>
+  </si>
+  <si>
+    <t>840/EMD</t>
+  </si>
+  <si>
+    <t>M/S B.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>office computer annual maintenance under Barasat mech. Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001938/2022-2023</t>
+  </si>
+  <si>
+    <t>333/EMSD II</t>
+  </si>
+  <si>
+    <t>Repairing of computer setup by supply delivery spare parts at the AE/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000927/2021-2022</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>2185 EMSD-I</t>
+  </si>
+  <si>
+    <t>Making suitable HOLE FOR FIXING EXHUST FOR AND OTHER WORK AT INTAKE POINT OF RAMGHAT UNDER HABRA GAIGHATA W/S SCHEME</t>
+  </si>
+  <si>
+    <t>ORD/001943/2022-2023</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>1169/SD I</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of computer spare parts for the EMD</t>
+  </si>
+  <si>
+    <t>ORD/001907/2022-2023</t>
+  </si>
+  <si>
+    <t>6150 EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bayra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001945/2022-2023</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>1939/EMSD I</t>
+  </si>
+  <si>
+    <t>ORD/001937/2022-2023</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>1501/SD I</t>
+  </si>
+  <si>
+    <t>RENOVATION of e-office setup through supply of computer spare parts for the office of the EMD</t>
+  </si>
+  <si>
+    <t>ORD/001893/2022-2023</t>
+  </si>
+  <si>
+    <t>6141 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Ganrapota W/S Scheme District of 24 Pgs. (N) (Block- Baduri</t>
+  </si>
+  <si>
+    <t>ORD/001975/2022-2023</t>
+  </si>
+  <si>
+    <t>3386/ EMD</t>
+  </si>
+  <si>
+    <t>M.S.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Boyermari Abad</t>
+  </si>
+  <si>
+    <t>ORD/001998/2022-2023</t>
+  </si>
+  <si>
+    <t>1868/ EMSD I</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; fiting fixing of Exide battery and UPS for DG set of diff. P/m at Sandeshkhali</t>
+  </si>
+  <si>
+    <t>ORD/000940/2021-2022</t>
+  </si>
+  <si>
+    <t>2376/EMD</t>
+  </si>
+  <si>
+    <t>Comprehensive maintenance of all Electrical Installation at the office of the EE EMD Barasat Divin.</t>
+  </si>
+  <si>
+    <t>ORD/000942/2021-2022</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>2132/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001967/2022-2023</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>205/EMD</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR BOSE</t>
+  </si>
+  <si>
+    <t>Repairing works for different works site for different Scheme EMD</t>
+  </si>
+  <si>
+    <t>ORD/001897/2022-2023</t>
+  </si>
+  <si>
+    <t>6380 / EMD</t>
+  </si>
+  <si>
+    <t>A.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under AKIPUR W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001931/2022-2023</t>
+  </si>
+  <si>
+    <t>3035/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001890/2022-2023</t>
+  </si>
+  <si>
+    <t>6145 / EMD</t>
+  </si>
+  <si>
+    <t>P.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under panchita W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001898/2022-2023</t>
+  </si>
+  <si>
+    <t>6148 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>1552/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Bansghata</t>
+  </si>
+  <si>
+    <t>ORD/000941/2021-2022</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>3590/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001908/2022-2023</t>
+  </si>
+  <si>
+    <t>6140 / EMD</t>
+  </si>
+  <si>
+    <t>GHOSH AND GHOSH</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under gangrapota W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/002104/2022-2023</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>3387 / EMD</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Baunia Abad W/S</t>
+  </si>
+  <si>
+    <t>ORD/001901/2022-2023</t>
+  </si>
+  <si>
+    <t>3385 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Boyermari W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001902/2022-2023</t>
+  </si>
+  <si>
+    <t>6147 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I Z-I under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001904/2022-2023</t>
+  </si>
+  <si>
+    <t>6149 / EMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bayra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001905/2022-2023</t>
+  </si>
+  <si>
+    <t>6150 / EMD</t>
+  </si>
+  <si>
+    <t>ORD/001900/2022-2023</t>
+  </si>
+  <si>
+    <t>6383 / EMD</t>
+  </si>
+  <si>
+    <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Gobindapur dhokra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/002033/2022-2023</t>
+  </si>
+  <si>
+    <t>6438/ EMD</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Zone-II) (Replacement) under Sadikn</t>
+  </si>
+  <si>
+    <t>ORD/001990/2022-2023</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>2043/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing &amp; overhauling of 30KVA voltage stabilizar at PH No. I &amp; II under PALTADANGA w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000932/2021-2022</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>1718/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing of unmanned panel by supplying electrical spares at different W/S scheme, W/O-1718/SD-I, T.No.779/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/001894/2022-2023</t>
+  </si>
+  <si>
+    <t>6387 / EMD</t>
+  </si>
+  <si>
+    <t>RAJLAXMI ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Itindapanitor W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001895/2022-2023</t>
+  </si>
+  <si>
+    <t>6444 / EMD</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under dhobaberia W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001896/2022-2023</t>
+  </si>
+  <si>
+    <t>6447 / EMD</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under AKIPUR W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001924/2022-2023</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>1180/EMD</t>
+  </si>
+  <si>
+    <t>MA ANNAPURNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KARIMPUR JALANGI (Z-IX B) W/S Scheme, Block-Karimpur II , Dist</t>
+  </si>
+  <si>
+    <t>ORD/001991/2022-2023</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>1491/EMSD I</t>
+  </si>
+  <si>
+    <t>withdrawing and lowering of submersible Pump motor set at P/H no-II under Bansghata w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/002101/2022-2023</t>
+  </si>
+  <si>
+    <t>3388 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Baunia Abad W/S</t>
+  </si>
+  <si>
+    <t>ORD/002106/2022-2023</t>
+  </si>
+  <si>
+    <t>6382 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Zone-I) (Replacement) under Dhopabe</t>
+  </si>
+  <si>
+    <t>ORD/001996/2022-2023</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>1841/EMSD I</t>
+  </si>
+  <si>
+    <t>SHRESTHA</t>
+  </si>
+  <si>
+    <t>PROVIDING Outdoor illumination supplying at Dakshin Bhebia P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001997/2022-2023</t>
+  </si>
+  <si>
+    <t>1838/EMSD I</t>
+  </si>
+  <si>
+    <t>PROVIDING Outdoor illumination supplying at BOUTHAKURANI P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/002034/2022-2023</t>
+  </si>
+  <si>
+    <t>6139/ EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bagda W/S Scheme District of 24 Pgs. (N) (Block- Baduria).</t>
+  </si>
+  <si>
+    <t>ORD/002035/2022-2023</t>
+  </si>
+  <si>
+    <t>6386/ EMD</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Replacement) under Itinda-Panitor W</t>
+  </si>
+  <si>
+    <t>ORD/001912/2022-2023</t>
+  </si>
+  <si>
+    <t>6149/-EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bayra W/S Scheme District of 24 Pgs. (N),</t>
+  </si>
+  <si>
+    <t>ORD/000938/2021-2022</t>
+  </si>
+  <si>
+    <t>23/07/2021</t>
+  </si>
+  <si>
+    <t>1870/ EMSD I</t>
+  </si>
+  <si>
+    <t>Enggagement of one no. contructual person on contract basis in the Assistant Financial adv.</t>
+  </si>
+  <si>
+    <t>ORD/001999/2022-2023</t>
+  </si>
+  <si>
+    <t>107/EMD</t>
+  </si>
+  <si>
+    <t>SHRESTHA ASSOCIATES</t>
+  </si>
+  <si>
+    <t>bill pay for GST return for the month of march 2022-2023</t>
+  </si>
+  <si>
+    <t>ORD/000939/2021-2022</t>
+  </si>
+  <si>
+    <t>238/EMD</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation and maitenance of Computer Spare parts in EMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002485/2022-2023</t>
+  </si>
+  <si>
+    <t>6141-EMD</t>
+  </si>
+  <si>
+    <t>ORD/001941/2022-2023</t>
+  </si>
+  <si>
+    <t>3060/SD I</t>
+  </si>
+  <si>
+    <t>ORD/002526/2022-2023</t>
+  </si>
+  <si>
+    <t>108/EMSDIII18.01.23</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC pole, M.S materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection P.H No. II under Khaspur w/s scheme under EMSD III, PHE Dte. Dhubulia Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001004/2021-2022</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>3443 / EMD</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing Electrical equipments for substation WTP station at Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Areas of Bagda and Bongaon Blocks (Including Ranaghat-I, Ranaghat-II Blocks and Bongaon Muicipality.</t>
+  </si>
+  <si>
+    <t>ORD/002404/2022-2023</t>
+  </si>
+  <si>
+    <t>3383 /EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Durga-Mandap W/</t>
+  </si>
+  <si>
+    <t>ORD/002488/2022-2023</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>926/EMD</t>
+  </si>
+  <si>
+    <t>SUSANTA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Goalsalua (Z-i) PWSS regarding FHTC in Ranaghat II Block of Nadia Dist.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>1508/EMSD-I</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Change over Switch at different pump houses (Atapur P.H. No. II, Mathurapur P.H. No. I &amp; II, Pipha P.H. No. I, Rejendrapur P.H. No. I, Fakirtakia P.H. No. I and Paltadanga P.H. No. I) related to JJM Work, Dist. 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/002571/2022-2023</t>
+  </si>
+  <si>
+    <t>1137/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply, delivery of PCC Pole, M.s materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection at PH-II under Madhupur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002572/2022-2023</t>
+  </si>
+  <si>
+    <t>1365/EMSD-III</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (SILIGURI)</t>
+  </si>
+  <si>
+    <t>Supply, delivery of PCC Pole, M.s materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection at PH-II under Jitpur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002409/2022-2023</t>
+  </si>
+  <si>
+    <t>1366/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC pole, M.s and electrical accessories including stringing of LTOH line to wbsedcl for new service connection at PH-II under Suruppur W/S Scheme. under EMSD-III</t>
+  </si>
+  <si>
+    <t>ORD/002573/2022-2023</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>103/EMSD-I</t>
+  </si>
+  <si>
+    <t>PCC pole M.S materials and electrical accessories including stringing and sagging of HTOH line to WBSEDCL for new service connection at PH-I under Khaspu W/S scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002600/2022-2023</t>
+  </si>
+  <si>
+    <t>1395/SD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole MS materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new connectionat PH-II under Karuigachi W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002285/2022-2023</t>
+  </si>
+  <si>
+    <t>6445/ EMD</t>
+  </si>
+  <si>
+    <t>T.S.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of Submersible pumping machinery alongwith allied electro-Mechanical Works Voltage stabilezer and automatic chlorinator in coonection with Aug. related to FHTC at Pump House-II Z-I under Dhopaberia W/S Scheme under Dist 24 P</t>
+  </si>
+  <si>
+    <t>ORD/001059/2021-2022</t>
+  </si>
+  <si>
+    <t>97/MC-III</t>
+  </si>
+  <si>
+    <t>ORD/001119/2023-2024</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>4707/EMD</t>
+  </si>
+  <si>
+    <t>HARA PROSAD DAS</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at TARINIPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001122/2023-2024</t>
+  </si>
+  <si>
+    <t>4710/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro Mechanical Equipments and Allied Works for Arsenic Removal Plant at BARUIHUDA Piped Water Supply Scheme, Block Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002677/2022-2023</t>
+  </si>
+  <si>
+    <t>1491/EMSDI</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Rampur water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N) WBPHED/AE/EMSD-I/NIET-03/23-24 Dt. 21.06.2023</t>
+  </si>
+  <si>
+    <t>ORD/001123/2023-2024</t>
+  </si>
+  <si>
+    <t>4711/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at RAJAPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001124/2023-2024</t>
+  </si>
+  <si>
+    <t>4712/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under BADKULLA Z-II WS Scheme, Block- Hanskhali , Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000959/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/SD-I</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Sukhdoani water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/001140/2023-2024</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>4742/EMD</t>
+  </si>
+  <si>
+    <t>M.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Matigacha (Block:-Baras</t>
+  </si>
+  <si>
+    <t>ORD/001138/2023-2024</t>
+  </si>
+  <si>
+    <t>4740/EMD</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III and IV (Zone-I) (Rep) under Paik</t>
+  </si>
+  <si>
+    <t>ORD/002695/2022-2023</t>
+  </si>
+  <si>
+    <t>3912EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I(Zone-II) under Paschim Bhatjangla W/S Scheme,</t>
+  </si>
+  <si>
+    <t>ORD/001217/2023-2024</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>4873/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II under Bhandarkhali WS Scheme B</t>
+  </si>
+  <si>
+    <t>ORD/001144/2023-2024</t>
+  </si>
+  <si>
+    <t>4747/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (New) under Joypul W/S Scheme, D</t>
+  </si>
+  <si>
+    <t>ORD/001130/2023-2024</t>
+  </si>
+  <si>
+    <t>4722/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III (New) under Helencha W/S Scheme,</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>4796/EMD</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No-I/II (Rep.) under Dwarir Jangle W/S S</t>
+  </si>
+  <si>
+    <t>ORD/002687/2022-2023</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>1231/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Bhatgachi W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/002688/2022-2023</t>
+  </si>
+  <si>
+    <t>1227/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Karuigachi W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/001132/2023-2024</t>
+  </si>
+  <si>
+    <t>4724/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep) under Hasnabad W/S Sc</t>
+  </si>
+  <si>
+    <t>ORD/002685/2022-2023</t>
+  </si>
+  <si>
+    <t>1332/SDI</t>
+  </si>
+  <si>
+    <t>S.B.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of submersible pump motor set and installed the same of P/H No. I &amp; II under Chhota Sehara water supply scheme Dist- 24 Pgs(N). T.No. 110/SD I 23.24 Dt. 05.04.23 W.o. dt. 31.05.23</t>
+  </si>
+  <si>
+    <t>ORD/001157/2023-2024</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>1503EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under ELANGI(Zone-II) &amp; GHORALIA (Zone-II) W/S Scheme, Block- Chapra</t>
+  </si>
+  <si>
+    <t>ORD/001193/2023-2024</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>1785/EMSD-I</t>
+  </si>
+  <si>
+    <t>Additional work in connection with Supply &amp; delivery of submersible pump moter and installed the same at P H No. I &amp; II of Chhota Sehara water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/002710/2022-2023</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>746EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-II &amp; III Z-I under Kalinagar W/S scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002711/2022-2023</t>
+  </si>
+  <si>
+    <t>745EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-II &amp; III Z-I under Kalinagar W/S scheme. dist 24 Pgs</t>
+  </si>
+  <si>
+    <t>ORD/001213/2023-2024</t>
+  </si>
+  <si>
+    <t>4871/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro Mechanical Equipments and Allied Works for Arsenic Removal Plant at Zone I of Ichhlampore Piped Water Supply Scheme, Block Bongaon Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001215/2023-2024</t>
+  </si>
+  <si>
+    <t>4872/EMD</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II Rep. under Rajapur Block Badur</t>
+  </si>
+  <si>
+    <t>ORD/002708/2022-2023</t>
+  </si>
+  <si>
+    <t>3384EMD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE BROTHERS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Korakati W/S Sch</t>
+  </si>
+  <si>
+    <t>ORD/001218/2023-2024</t>
+  </si>
+  <si>
+    <t>4874/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No. III under Bhandarkhali WS Scheme Block</t>
+  </si>
+  <si>
+    <t>ORD/001128/2023-2024</t>
+  </si>
+  <si>
+    <t>4720/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II and III (Rep.) under Paikardanga W</t>
+  </si>
+  <si>
+    <t>ORD/001129/2023-2024</t>
+  </si>
+  <si>
+    <t>4721/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (New) under Jhikra W/S Schem</t>
+  </si>
+  <si>
+    <t>ORD/001220/2023-2024</t>
+  </si>
+  <si>
+    <t>4887/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No. I and II under Katakhali WS Scheme Bl</t>
+  </si>
+  <si>
+    <t>ORD/001286/2023-2024</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>4940/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. VI (New) under Sahebkhali W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/001078/2021-2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>405EMD</t>
+  </si>
+  <si>
+    <t>Providing electrical equipment for sub station of intake pumping station under SWB based PWSS for Arsenic affected areas of Bagda Bongaon Block Ranaghat I &amp; II Block Bongaon Municipality in dist-N 24 Pgs</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>4933/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (New) under Kola W/S Scheme, B</t>
+  </si>
+  <si>
+    <t>ORD/001273/2023-2024</t>
+  </si>
+  <si>
+    <t>4936/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Bardasia Piped Water SupplyScheme, Block: Barasat-II Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002736/2022-2023</t>
+  </si>
+  <si>
+    <t>745SDI</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arangement at PH - I kalinagar W/S</t>
+  </si>
+  <si>
+    <t>ORD/002729/2022-2023</t>
+  </si>
+  <si>
+    <t>6183/EMD</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of submersible P/m alongwith allaied electrical mechanical works voltage stabilizer and automatic chlorinator etc. rejuvenation to Accomodate FHTC at P.h no.I &amp; II under Bablari Dewanganj w/s scheme Block--Nabawdip Dist- Nad</t>
+  </si>
+  <si>
+    <t>ORD/002732/2022-2023</t>
+  </si>
+  <si>
+    <t>744EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-I &amp; II under chhota sehara W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002779/2022-2023</t>
+  </si>
+  <si>
+    <t>419EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under Karimpur jalangi (Zone-IX,A &amp; B) W/S Scheme, Block-Tehatta-II,</t>
+  </si>
+  <si>
+    <t>ORD/002775/2022-2023</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>416/EMDdt.20.01.23</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. Augmentation to Accomodate FHTC under MAHISNENGRA (Zone-I) W/S Scheme, Block- Krishnagar-1 , Dist.</t>
+  </si>
+  <si>
+    <t>ORD/002782/2022-2023</t>
+  </si>
+  <si>
+    <t>740/EMSD-I</t>
+  </si>
+  <si>
+    <t>Providing Outdoor illumination at PH No.-I&amp;II under Rampur w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/002730/2022-2023</t>
+  </si>
+  <si>
+    <t>1123EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Automatic Chlorinator etc Augmentation to Accomodate FHTC under Digri W/S Scheme, Block- Krishnagar I , Dist. - Nadia. NIET No. 31 of EE/EMD o</t>
+  </si>
+  <si>
+    <t>ORD/001266/2023-2024</t>
+  </si>
+  <si>
+    <t>4934/EMD</t>
+  </si>
+  <si>
+    <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant (Headworks Site) at Kola Piped Water SupplyScheme, Block: Barasat-II, Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001270/2023-2024</t>
+  </si>
+  <si>
+    <t>4935/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery along with allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Magurali and</t>
+  </si>
+  <si>
+    <t>ORD/001482/2023-2024</t>
+  </si>
+  <si>
+    <t>1505/EMD.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PAT</t>
+  </si>
+  <si>
+    <t>ORD/002821/2022-2023</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>262/EMSD-III</t>
+  </si>
+  <si>
+    <t>R.M.D. TRADING</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole materials and electrical accessories and installation DTR including sagging of HTOH line to WBSEDCL for new service connection at PH-I under Jitpur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/001636/2023-2024</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>6193/EMD</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Implementation of SCADA system at Intake, WTP and OHR sites of surface based water supply scheme for Chakdah (Part) in the district of Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001683/2023-2024</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Equipment for 11/0.433 KV Sub-station along with pumping station and disinfection arrangement at Baduria GLR under Integrated Surface Water Based PWSS for Arsenic Affected Blocks of Baduria, Basirhat- I &amp; II, Swarupnagar</t>
+  </si>
+  <si>
+    <t>ORD/001695/2023-2024</t>
+  </si>
+  <si>
+    <t>1780EMSD-I</t>
+  </si>
+  <si>
+    <t>Providing voltage correction arrangement with allied works at PH-I of Sonpur GRW W/S Scheme under EMSD-I.</t>
+  </si>
+  <si>
+    <t>ORD/001794/2023-2024</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>6358/EMD</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Bongaon Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001795/2023-2024</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>6421/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Ranaghat-I &amp; Ranaghat-II Blocks in Nadia District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001754/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>6365/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at DAKSHIN JHITKAPOTA ZONE-I (PHASE-II) Piped Water Supply Scheme, Block: Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001757/2023-2024</t>
+  </si>
+  <si>
+    <t>6367/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Ghoralia Zone-II (Phase-II) Piped Water Supply Scheme, Block: Santipur, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001788/2023-2024</t>
+  </si>
+  <si>
+    <t>6352/EMD</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Tehatta-I &amp; Tehatta-II Blocks in Nadia District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001778/2023-2024</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>6458/EMD</t>
+  </si>
+  <si>
+    <t>SWITCHING AVO ELECTRO POWER LTD.</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Gaighata and Swarupnagar Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001761/2023-2024</t>
+  </si>
+  <si>
+    <t>6372/EMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Paschim Bhatjungla Zone-I (Phase-II) Piped Water Supply Scheme Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001792/2023-2024</t>
+  </si>
+  <si>
+    <t>6356/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Barasat-I &amp; II and Habra-II Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001748/2023-2024</t>
+  </si>
+  <si>
+    <t>6359/EMD</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at UTTAR TAJPUR (PHASE-II) Piped Water Supply Scheme, Block:KARIMPUR-II, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001751/2023-2024</t>
+  </si>
+  <si>
+    <t>6362/EMD</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Senpur (Phase-II) Piped Water Supply Scheme, Block: Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001782/2023-2024</t>
+  </si>
+  <si>
+    <t>6408/EMD</t>
+  </si>
+  <si>
+    <t>BINGAS ELECTRICAL ELECTRONICS &amp; SOLAR SYSTEM</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Hasnabad Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001759/2023-2024</t>
+  </si>
+  <si>
+    <t>6370/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Fazilnagar (Phase-II) Piped Water Supply Scheme Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001769/2023-2024</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>6393/EMD</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II Zone-II(Phase-II) under Ber Ramchandrapur ground</t>
+  </si>
+  <si>
+    <t>ORD/001770/2023-2024</t>
   </si>
   <si>
     <t>6394/EMD</t>
   </si>
   <si>
-    <t>S.S. ENTERPRISE</t>
-[...122 lines deleted...]
-    <t>ORD/000583/2022-2023</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, Zone-II(Phase-II) under Teinpur ground water based w</t>
+  </si>
+  <si>
+    <t>ORD/001772/2023-2024</t>
   </si>
   <si>
     <t>6396/EMD</t>
   </si>
   <si>
-    <t>S.S.ENTERPRISES</t>
-[...2107 lines deleted...]
-  <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, (Phase-II) under Madhugari ground water based water</t>
   </si>
   <si>
     <t>ORD/001786/2023-2024</t>
   </si>
   <si>
     <t>6350/EMD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Habra-I and Sandeshkhali-I &amp; II Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002862/2022-2023</t>
   </si>
   <si>
     <t>748/EMSD-I</t>
   </si>
   <si>
     <t>Yard lighting arrangement at the premises of P.H No.-I (Head works site) under Bagband Saiberia W/S Scheme, Dist-24Pgs (N).</t>
   </si>
   <si>
     <t>ORD/002945/2022-2023</t>
   </si>
   <si>
     <t>687/EMSD-IIDt.13/09/2023</t>
   </si>
   <si>
     <t>Supplementary works to completion of ongoing FHTC-related work at PH-I of Sonda (Zone - II) W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
   </si>
   <si>
-    <t>ORD/001877/2023-2024</t>
+    <t>ORD/002969/2022-2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>158EMD,Dt.06.01.23</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I and II under Kulgachi WS Scheme, Block Krishnaga</t>
+  </si>
+  <si>
+    <t>ORD/002946/2022-2023</t>
+  </si>
+  <si>
+    <t>1495SD-IDt.21.06.23</t>
+  </si>
+  <si>
+    <t>N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Joygopalpur water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/001884/2023-2024</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
-    <t>6726/EMD</t>
-[...31 lines deleted...]
-  <si>
     <t>6728/EMD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Zone-II) (Rep.) under Bodai W/S</t>
   </si>
   <si>
     <t>ORD/001888/2023-2024</t>
   </si>
   <si>
     <t>6731/EMD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Matigacha (Block:-Barasat-</t>
   </si>
   <si>
     <t>ORD/001883/2023-2024</t>
   </si>
   <si>
     <t>6727/EMD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Zone-I) (Rep.) under Bodai W/S</t>
   </si>
   <si>
     <t>ORD/001885/2023-2024</t>
   </si>
   <si>
     <t>6729/EMD</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Rep.) under Chandrapur W/S Sch</t>
-  </si>
-[...7 lines deleted...]
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II (Rep.) under Krishnapara W/S Sch</t>
   </si>
   <si>
     <t>ORD/001911/2023-2024</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>6734/EMD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No II (Rep.) (Zone-I and II) under Daks</t>
   </si>
   <si>
     <t>ORD/001909/2023-2024</t>
   </si>
   <si>
     <t>6733/EMD</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Tenipur Zone-I Piped Water Supply Scheme, Block: Karimpur-II Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
@@ -3879,51 +3651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W311"/>
+  <dimension ref="A1:W287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -6468,10194 +6240,9210 @@
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="G64" s="10" t="s">
         <v>253</v>
       </c>
-      <c r="G64" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" s="4">
-        <v>13.02</v>
+        <v>0.56</v>
       </c>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="D65" s="3" t="s">
+      <c r="E65" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="E65" s="3" t="s">
+      <c r="F65" s="10" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>258</v>
       </c>
       <c r="H65" s="4">
-        <v>0.56</v>
+        <v>5.96</v>
       </c>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D66" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E66" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="E66" s="3" t="s">
+      <c r="F66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G66" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="F66" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H66" s="4">
-        <v>5.96</v>
+        <v>0.2</v>
       </c>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="D67" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="3" t="s">
+      <c r="F67" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G67" s="10" t="s">
         <v>265</v>
       </c>
-      <c r="F67" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" s="4">
-        <v>0.2</v>
+        <v>0.64</v>
       </c>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="D68" s="3" t="s">
+      <c r="E68" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="F68" s="10" t="s">
         <v>269</v>
       </c>
-      <c r="F68" s="10" t="s">
+      <c r="G68" s="10" t="s">
         <v>270</v>
       </c>
-      <c r="G68" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H68" s="4">
-        <v>13.04</v>
+        <v>14.64</v>
       </c>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="D69" s="3" t="s">
+      <c r="E69" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="E69" s="3" t="s">
+      <c r="F69" s="10" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>275</v>
       </c>
       <c r="H69" s="4">
-        <v>0.64</v>
+        <v>0.85</v>
       </c>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G70" s="10" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H70" s="4">
-        <v>13.04</v>
+        <v>7.36</v>
       </c>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G71" s="10" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H71" s="4">
-        <v>14.64</v>
+        <v>9.96</v>
       </c>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F72" s="10" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G72" s="10" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H72" s="4">
-        <v>0.85</v>
+        <v>9.58</v>
       </c>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>292</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>293</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>294</v>
       </c>
       <c r="H73" s="4">
-        <v>7.36</v>
+        <v>9.6</v>
       </c>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>296</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>297</v>
       </c>
       <c r="F74" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="G74" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="G74" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H74" s="4">
-        <v>9.96</v>
+        <v>41.25</v>
       </c>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D75" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="D75" s="3" t="s">
+      <c r="E75" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="E75" s="3" t="s">
+      <c r="F75" s="10" t="s">
         <v>302</v>
       </c>
-      <c r="F75" s="10" t="s">
+      <c r="G75" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="G75" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H75" s="4">
-        <v>9.58</v>
+        <v>12.83</v>
       </c>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="D76" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" s="10" t="s">
-        <v>307</v>
+        <v>187</v>
       </c>
       <c r="G76" s="10" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="H76" s="4">
-        <v>9.6</v>
+        <v>0.56</v>
       </c>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>310</v>
+        <v>185</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="H77" s="4">
-        <v>41.25</v>
+        <v>0.56</v>
       </c>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="G78" s="10" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="H78" s="4">
-        <v>12.83</v>
+        <v>13.21</v>
       </c>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>256</v>
+        <v>314</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F79" s="10" t="s">
-        <v>187</v>
+        <v>316</v>
       </c>
       <c r="G79" s="10" t="s">
-        <v>258</v>
+        <v>317</v>
       </c>
       <c r="H79" s="4">
-        <v>0.56</v>
+        <v>8.2</v>
       </c>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="D80" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="3" t="s">
+      <c r="F80" s="10" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>322</v>
       </c>
       <c r="H80" s="4">
-        <v>0.56</v>
+        <v>5.85</v>
       </c>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>323</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>325</v>
+        <v>37</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>326</v>
       </c>
       <c r="H81" s="4">
-        <v>13.21</v>
+        <v>0.89</v>
       </c>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>327</v>
       </c>
       <c r="D82" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="E82" s="3" t="s">
+      <c r="F82" s="10" t="s">
         <v>329</v>
       </c>
-      <c r="F82" s="10" t="s">
+      <c r="G82" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="G82" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H82" s="4">
-        <v>8.2</v>
+        <v>8.74</v>
       </c>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E83" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="D83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="3" t="s">
+      <c r="F83" s="10" t="s">
         <v>333</v>
       </c>
-      <c r="F83" s="10" t="s">
+      <c r="G83" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="G83" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H83" s="4">
-        <v>13.02</v>
+        <v>12.76</v>
       </c>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="D84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="3" t="s">
+      <c r="F84" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="F84" s="10" t="s">
+      <c r="G84" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="G84" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H84" s="4">
-        <v>13.02</v>
+        <v>0.92</v>
       </c>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D85" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="D85" s="3" t="s">
+      <c r="E85" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="E85" s="3" t="s">
+      <c r="F85" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="F85" s="10" t="s">
+      <c r="G85" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="G85" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H85" s="4">
-        <v>5.85</v>
+        <v>40.81</v>
       </c>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="D86" s="3" t="s">
+      <c r="E86" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="E86" s="3" t="s">
+      <c r="F86" s="10" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>348</v>
       </c>
       <c r="H86" s="4">
-        <v>0.89</v>
+        <v>0.76</v>
       </c>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>349</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F87" s="10" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H87" s="4">
-        <v>8.74</v>
+        <v>0.84</v>
       </c>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>314</v>
+        <v>255</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F88" s="10" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G88" s="10" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H88" s="4">
-        <v>12.76</v>
+        <v>10.65</v>
       </c>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>359</v>
+        <v>64</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>360</v>
       </c>
       <c r="H89" s="4">
-        <v>0.92</v>
+        <v>6.12</v>
       </c>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="E90" s="3" t="s">
+      <c r="F90" s="10" t="s">
         <v>363</v>
       </c>
-      <c r="F90" s="10" t="s">
+      <c r="G90" s="10" t="s">
         <v>364</v>
       </c>
-      <c r="G90" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H90" s="4">
-        <v>40.81</v>
+        <v>9.22</v>
       </c>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E91" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="D91" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="3" t="s">
+      <c r="F91" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G91" s="10" t="s">
         <v>367</v>
       </c>
-      <c r="F91" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H91" s="4">
-        <v>13</v>
+        <v>0.63</v>
       </c>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="D92" s="3" t="s">
+      <c r="F92" s="10" t="s">
         <v>370</v>
       </c>
-      <c r="E92" s="3" t="s">
+      <c r="G92" s="10" t="s">
         <v>371</v>
       </c>
-      <c r="F92" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H92" s="4">
-        <v>0.76</v>
+        <v>7.88</v>
       </c>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F93" s="10" t="s">
         <v>374</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="G93" s="10" t="s">
         <v>375</v>
       </c>
-      <c r="E93" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H93" s="4">
-        <v>0.84</v>
+        <v>0.71</v>
       </c>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F94" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="G94" s="10" t="s">
         <v>379</v>
       </c>
-      <c r="D94" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H94" s="4">
-        <v>13.04</v>
+        <v>10.12</v>
       </c>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F95" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G95" s="10" t="s">
         <v>383</v>
       </c>
-      <c r="D95" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H95" s="4">
-        <v>13.08</v>
+        <v>0.62</v>
       </c>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C96" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F96" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="G96" s="10" t="s">
         <v>387</v>
       </c>
-      <c r="D96" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H96" s="4">
-        <v>10.65</v>
+        <v>9.86</v>
       </c>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="F97" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="G97" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="D97" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H97" s="4">
-        <v>6.12</v>
+        <v>9.98</v>
       </c>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="E98" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="D98" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E98" s="3" t="s">
+      <c r="F98" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G98" s="10" t="s">
         <v>394</v>
       </c>
-      <c r="F98" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" s="4">
-        <v>9.22</v>
+        <v>0.16</v>
       </c>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E99" s="3" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>156</v>
       </c>
       <c r="G99" s="10" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="H99" s="4">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="I99" s="1"/>
       <c r="J99" s="1"/>
       <c r="K99" s="1"/>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
       <c r="S99" s="1"/>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E100" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="D100" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="3" t="s">
+      <c r="F100" s="10" t="s">
         <v>400</v>
       </c>
-      <c r="F100" s="10" t="s">
+      <c r="G100" s="10" t="s">
         <v>401</v>
       </c>
-      <c r="G100" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" s="4">
-        <v>7.88</v>
+        <v>9.39</v>
       </c>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
       <c r="Q100" s="1"/>
       <c r="R100" s="1"/>
       <c r="S100" s="1"/>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>404</v>
       </c>
       <c r="F101" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="G101" s="10" t="s">
         <v>405</v>
       </c>
-      <c r="G101" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H101" s="4">
-        <v>12.99</v>
+        <v>2.76</v>
       </c>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="D102" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="3" t="s">
+      <c r="F102" s="10" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>409</v>
       </c>
       <c r="H102" s="4">
-        <v>13.04</v>
+        <v>11.39</v>
       </c>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>410</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>125</v>
+        <v>411</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>412</v>
+        <v>352</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>413</v>
       </c>
       <c r="H103" s="4">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
       <c r="N103" s="1"/>
       <c r="O103" s="1"/>
       <c r="P103" s="1"/>
       <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
       <c r="S103" s="1"/>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>414</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>251</v>
+        <v>170</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>415</v>
       </c>
       <c r="F104" s="10" t="s">
-        <v>401</v>
+        <v>46</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>416</v>
       </c>
       <c r="H104" s="4">
-        <v>10.12</v>
+        <v>0.44</v>
       </c>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
       <c r="S104" s="1"/>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>417</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>418</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>419</v>
       </c>
       <c r="F105" s="10" t="s">
-        <v>114</v>
+        <v>420</v>
       </c>
       <c r="G105" s="10" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H105" s="4">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F106" s="10" t="s">
-        <v>412</v>
+        <v>37</v>
       </c>
       <c r="G106" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H106" s="4">
-        <v>9.86</v>
+        <v>41.38</v>
       </c>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>362</v>
+        <v>210</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F107" s="10" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="G107" s="10" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H107" s="4">
-        <v>9.98</v>
+        <v>0.77</v>
       </c>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F108" s="10" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="G108" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H108" s="4">
-        <v>0.16</v>
+        <v>0.96</v>
       </c>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>273</v>
+        <v>434</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F109" s="10" t="s">
-        <v>156</v>
+        <v>436</v>
       </c>
       <c r="G109" s="10" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H109" s="4">
-        <v>0.69</v>
+        <v>0.96</v>
       </c>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>291</v>
+        <v>439</v>
       </c>
       <c r="E110" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F110" s="10" t="s">
         <v>436</v>
       </c>
-      <c r="F110" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G110" s="10" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="H110" s="4">
-        <v>9.39</v>
+        <v>1.6</v>
       </c>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="F111" s="10" t="s">
-        <v>303</v>
+        <v>436</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="H111" s="4">
-        <v>13.02</v>
+        <v>1.6</v>
       </c>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>268</v>
+        <v>125</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F112" s="10" t="s">
-        <v>443</v>
+        <v>127</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="H112" s="4">
-        <v>13.04</v>
+        <v>0.7</v>
       </c>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
       <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="F113" s="10" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="G113" s="10" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="H113" s="4">
-        <v>2.76</v>
+        <v>11.29</v>
       </c>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>291</v>
+        <v>454</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="F114" s="10" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="H114" s="4">
-        <v>11.39</v>
+        <v>67.59</v>
       </c>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>454</v>
+        <v>385</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="F115" s="10" t="s">
-        <v>377</v>
+        <v>460</v>
       </c>
       <c r="G115" s="10" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="H115" s="4">
-        <v>0.85</v>
+        <v>0.93</v>
       </c>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>170</v>
+        <v>244</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>46</v>
+        <v>337</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H116" s="4">
-        <v>0.44</v>
+        <v>3.04</v>
       </c>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="F117" s="10" t="s">
-        <v>463</v>
+        <v>436</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>464</v>
+        <v>432</v>
       </c>
       <c r="H117" s="4">
-        <v>0.81</v>
+        <v>0.96</v>
       </c>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>466</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>37</v>
+        <v>436</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H118" s="4">
-        <v>41.38</v>
+        <v>0.96</v>
       </c>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>210</v>
+        <v>439</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F119" s="10" t="s">
-        <v>114</v>
+        <v>436</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>471</v>
+        <v>432</v>
       </c>
       <c r="H119" s="4">
-        <v>0.77</v>
+        <v>1.6</v>
       </c>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F120" s="10" t="s">
-        <v>172</v>
+        <v>436</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="H120" s="4">
         <v>0.96</v>
       </c>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>476</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>477</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>478</v>
       </c>
       <c r="F121" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G121" s="10" t="s">
         <v>479</v>
       </c>
-      <c r="G121" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H121" s="4">
-        <v>0.96</v>
+        <v>13.64</v>
       </c>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="F122" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G122" s="10" t="s">
         <v>482</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H122" s="4">
-        <v>1.6</v>
+        <v>1.92</v>
       </c>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="D123" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F123" s="10" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="G123" s="10" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="H123" s="4">
-        <v>1.6</v>
+        <v>1.92</v>
       </c>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E124" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="3" t="s">
+      <c r="F124" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G124" s="10" t="s">
         <v>489</v>
       </c>
-      <c r="F124" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H124" s="4">
-        <v>0.7</v>
+        <v>1.92</v>
       </c>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C125" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E125" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="D125" s="3" t="s">
+      <c r="F125" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G125" s="10" t="s">
         <v>492</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H125" s="4">
-        <v>11.29</v>
+        <v>1.28</v>
       </c>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F126" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="G126" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="D126" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H126" s="4">
-        <v>12.98</v>
+        <v>21.11</v>
       </c>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="D127" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E127" s="3" t="s">
+      <c r="F127" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G127" s="10" t="s">
         <v>500</v>
       </c>
-      <c r="F127" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H127" s="4">
-        <v>13.05</v>
+        <v>0.81</v>
       </c>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="E128" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="D128" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="3" t="s">
+      <c r="F128" s="10" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>504</v>
       </c>
       <c r="H128" s="4">
-        <v>13.04</v>
+        <v>8.75</v>
       </c>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>505</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>506</v>
       </c>
       <c r="E129" s="3" t="s">
         <v>507</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>508</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>509</v>
       </c>
       <c r="H129" s="4">
-        <v>67.59</v>
+        <v>42.45</v>
       </c>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>510</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>251</v>
+        <v>511</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F130" s="10" t="s">
-        <v>18</v>
+        <v>513</v>
       </c>
       <c r="G130" s="10" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="H130" s="4">
-        <v>13.05</v>
+        <v>26.28</v>
       </c>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>251</v>
+        <v>516</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="F131" s="10" t="s">
-        <v>307</v>
+        <v>518</v>
       </c>
       <c r="G131" s="10" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="H131" s="4">
-        <v>13.02</v>
+        <v>0.24</v>
       </c>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>422</v>
+        <v>477</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="F132" s="10" t="s">
-        <v>253</v>
+        <v>522</v>
       </c>
       <c r="G132" s="10" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="H132" s="4">
-        <v>0.93</v>
+        <v>21.36</v>
       </c>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>244</v>
+        <v>511</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="F133" s="10" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
       <c r="G133" s="10" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="H133" s="4">
-        <v>3.04</v>
+        <v>22.18</v>
       </c>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>523</v>
+        <v>385</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="F134" s="10" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="G134" s="10" t="s">
-        <v>475</v>
+        <v>529</v>
       </c>
       <c r="H134" s="4">
-        <v>0.96</v>
+        <v>6.78</v>
       </c>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>523</v>
+        <v>385</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="F135" s="10" t="s">
-        <v>479</v>
+        <v>522</v>
       </c>
       <c r="G135" s="10" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H135" s="4">
-        <v>0.96</v>
+        <v>6.88</v>
       </c>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>482</v>
+        <v>533</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="F136" s="10" t="s">
-        <v>479</v>
+        <v>535</v>
       </c>
       <c r="G136" s="10" t="s">
-        <v>475</v>
+        <v>536</v>
       </c>
       <c r="H136" s="4">
-        <v>1.6</v>
+        <v>21.23</v>
       </c>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>531</v>
+        <v>385</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F137" s="10" t="s">
-        <v>479</v>
+        <v>539</v>
       </c>
       <c r="G137" s="10" t="s">
-        <v>487</v>
+        <v>540</v>
       </c>
       <c r="H137" s="4">
-        <v>0.96</v>
+        <v>10.82</v>
       </c>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="F138" s="10" t="s">
-        <v>359</v>
+        <v>436</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="H138" s="4">
-        <v>13.64</v>
+        <v>1.92</v>
       </c>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>477</v>
+        <v>545</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="F139" s="10" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="G139" s="10" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="H139" s="4">
         <v>1.92</v>
       </c>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="F140" s="10" t="s">
-        <v>479</v>
+        <v>551</v>
       </c>
       <c r="G140" s="10" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="H140" s="4">
-        <v>1.92</v>
+        <v>18.84</v>
       </c>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>544</v>
+        <v>377</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="F141" s="10" t="s">
-        <v>479</v>
+        <v>370</v>
       </c>
       <c r="G141" s="10" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="H141" s="4">
-        <v>1.92</v>
+        <v>10.12</v>
       </c>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>477</v>
+        <v>549</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="F142" s="10" t="s">
-        <v>479</v>
+        <v>215</v>
       </c>
       <c r="G142" s="10" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="H142" s="4">
-        <v>1.28</v>
+        <v>65.68</v>
       </c>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="F143" s="10" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="G143" s="10" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="H143" s="4">
-        <v>21.11</v>
+        <v>0.89</v>
       </c>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="F144" s="10" t="s">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="G144" s="10" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="H144" s="4">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="F145" s="10" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="G145" s="10" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="H145" s="4">
-        <v>8.75</v>
+        <v>0.98</v>
       </c>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="F146" s="10" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="G146" s="10" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="H146" s="4">
-        <v>42.45</v>
+        <v>0.97</v>
       </c>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="F147" s="10" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="H147" s="4">
-        <v>26.28</v>
+        <v>0.79</v>
       </c>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="F148" s="10" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="H148" s="4">
-        <v>0.24</v>
+        <v>0.66</v>
       </c>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>534</v>
+        <v>578</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="F149" s="10" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G149" s="10" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H149" s="4">
-        <v>21.36</v>
+        <v>0.9</v>
       </c>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="F150" s="10" t="s">
-        <v>355</v>
+        <v>518</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="H150" s="4">
-        <v>22.18</v>
+        <v>0.61</v>
       </c>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>422</v>
+        <v>591</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="F151" s="10" t="s">
-        <v>552</v>
+        <v>593</v>
       </c>
       <c r="G151" s="10" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="H151" s="4">
-        <v>6.78</v>
+        <v>0.89</v>
       </c>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="F152" s="10" t="s">
-        <v>579</v>
+        <v>460</v>
       </c>
       <c r="G152" s="10" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="H152" s="4">
-        <v>6.88</v>
+        <v>0.98</v>
       </c>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="F153" s="10" t="s">
-        <v>592</v>
+        <v>187</v>
       </c>
       <c r="G153" s="10" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="H153" s="4">
-        <v>21.23</v>
+        <v>3.82</v>
       </c>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>422</v>
+        <v>603</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="F154" s="10" t="s">
-        <v>596</v>
+        <v>460</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="H154" s="4">
-        <v>10.82</v>
+        <v>0.95</v>
       </c>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>477</v>
+        <v>385</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="F155" s="10" t="s">
-        <v>479</v>
+        <v>156</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="H155" s="4">
-        <v>1.92</v>
+        <v>13.22</v>
       </c>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="F156" s="10" t="s">
-        <v>479</v>
+        <v>518</v>
       </c>
       <c r="G156" s="10" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="H156" s="4">
-        <v>1.92</v>
+        <v>0.16</v>
       </c>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="F157" s="10" t="s">
-        <v>608</v>
+        <v>460</v>
       </c>
       <c r="G157" s="10" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="H157" s="4">
-        <v>18.84</v>
+        <v>0.89</v>
       </c>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>251</v>
+        <v>385</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="F158" s="10" t="s">
-        <v>401</v>
+        <v>182</v>
       </c>
       <c r="G158" s="10" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="H158" s="4">
-        <v>10.12</v>
+        <v>9.29</v>
       </c>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>606</v>
+        <v>385</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="F159" s="10" t="s">
-        <v>215</v>
+        <v>621</v>
       </c>
       <c r="G159" s="10" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="H159" s="4">
-        <v>65.68</v>
+        <v>10.81</v>
       </c>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>617</v>
+        <v>574</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="F160" s="10" t="s">
-        <v>619</v>
+        <v>571</v>
       </c>
       <c r="G160" s="10" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="H160" s="4">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>622</v>
+        <v>170</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="F161" s="10" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="G161" s="10" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="H161" s="4">
-        <v>0.68</v>
+        <v>2.77</v>
       </c>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F162" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="G162" s="10" t="s">
         <v>628</v>
       </c>
-      <c r="G162" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H162" s="4">
-        <v>0.98</v>
+        <v>2.77</v>
       </c>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="G163" s="10" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="H163" s="4">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>635</v>
+        <v>385</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="F164" s="10" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="G164" s="10" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H164" s="4">
-        <v>0.79</v>
+        <v>13.05</v>
       </c>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>635</v>
+        <v>76</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F165" s="10" t="s">
-        <v>637</v>
+        <v>293</v>
       </c>
       <c r="G165" s="10" t="s">
-        <v>638</v>
+        <v>79</v>
       </c>
       <c r="H165" s="4">
-        <v>0.66</v>
+        <v>9.33</v>
       </c>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>635</v>
+        <v>385</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="G166" s="10" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="H166" s="4">
-        <v>0.9</v>
+        <v>12.82</v>
       </c>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>644</v>
+        <v>385</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="F167" s="10" t="s">
-        <v>575</v>
+        <v>69</v>
       </c>
       <c r="G167" s="10" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="H167" s="4">
-        <v>0.61</v>
+        <v>12.81</v>
       </c>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="F168" s="10" t="s">
-        <v>650</v>
+        <v>337</v>
       </c>
       <c r="G168" s="10" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H168" s="4">
-        <v>0.89</v>
+        <v>21.41</v>
       </c>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>422</v>
+        <v>655</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="F169" s="10" t="s">
-        <v>253</v>
+        <v>293</v>
       </c>
       <c r="G169" s="10" t="s">
-        <v>654</v>
+        <v>628</v>
       </c>
       <c r="H169" s="4">
-        <v>0.98</v>
+        <v>2.77</v>
       </c>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>656</v>
+        <v>385</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F170" s="10" t="s">
-        <v>187</v>
+        <v>659</v>
       </c>
       <c r="G170" s="10" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H170" s="4">
-        <v>3.82</v>
+        <v>12.82</v>
       </c>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F171" s="10" t="s">
-        <v>253</v>
+        <v>664</v>
       </c>
       <c r="G171" s="10" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="H171" s="4">
-        <v>0.95</v>
+        <v>11.36</v>
       </c>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="F172" s="10" t="s">
-        <v>156</v>
+        <v>539</v>
       </c>
       <c r="G172" s="10" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H172" s="4">
-        <v>13.22</v>
+        <v>10.82</v>
       </c>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>667</v>
+        <v>385</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="F173" s="10" t="s">
-        <v>575</v>
+        <v>46</v>
       </c>
       <c r="G173" s="10" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="H173" s="4">
-        <v>0.16</v>
+        <v>12.85</v>
       </c>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>670</v>
+        <v>385</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="F174" s="10" t="s">
-        <v>253</v>
+        <v>674</v>
       </c>
       <c r="G174" s="10" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="H174" s="4">
-        <v>0.89</v>
+        <v>13.22</v>
       </c>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>675</v>
+        <v>608</v>
       </c>
       <c r="H175" s="4">
-        <v>9.29</v>
+        <v>13.22</v>
       </c>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="F176" s="10" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="G176" s="10" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="H176" s="4">
-        <v>10.81</v>
+        <v>13.02</v>
       </c>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>631</v>
+        <v>385</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="F177" s="10" t="s">
-        <v>628</v>
+        <v>684</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="H177" s="4">
-        <v>0.49</v>
+        <v>13.05</v>
       </c>
       <c r="I177" s="1"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>170</v>
+        <v>687</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="F178" s="10" t="s">
-        <v>307</v>
+        <v>156</v>
       </c>
       <c r="G178" s="10" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="H178" s="4">
-        <v>2.77</v>
+        <v>0.35</v>
       </c>
       <c r="I178" s="1"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="F179" s="10" t="s">
-        <v>307</v>
+        <v>156</v>
       </c>
       <c r="G179" s="10" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="H179" s="4">
-        <v>2.77</v>
+        <v>0.3</v>
       </c>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>690</v>
+        <v>385</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="F180" s="10" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="G180" s="10" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="H180" s="4">
-        <v>0.95</v>
+        <v>13.04</v>
       </c>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="F181" s="10" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="G181" s="10" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="H181" s="4">
-        <v>13.05</v>
+        <v>13.04</v>
       </c>
       <c r="I181" s="1"/>
       <c r="J181" s="1"/>
       <c r="K181" s="1"/>
       <c r="L181" s="1"/>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>76</v>
+        <v>385</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="F182" s="10" t="s">
-        <v>307</v>
+        <v>704</v>
       </c>
       <c r="G182" s="10" t="s">
-        <v>79</v>
+        <v>705</v>
       </c>
       <c r="H182" s="4">
-        <v>9.33</v>
+        <v>13.04</v>
       </c>
       <c r="I182" s="1"/>
       <c r="J182" s="1"/>
       <c r="K182" s="1"/>
       <c r="L182" s="1"/>
       <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1"/>
       <c r="P182" s="1"/>
       <c r="Q182" s="1"/>
       <c r="R182" s="1"/>
       <c r="S182" s="1"/>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>422</v>
+        <v>707</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="F183" s="10" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="G183" s="10" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="H183" s="4">
-        <v>12.82</v>
+        <v>12.87</v>
       </c>
       <c r="I183" s="1"/>
       <c r="J183" s="1"/>
       <c r="K183" s="1"/>
       <c r="L183" s="1"/>
       <c r="M183" s="1"/>
       <c r="N183" s="1"/>
       <c r="O183" s="1"/>
       <c r="P183" s="1"/>
       <c r="Q183" s="1"/>
       <c r="R183" s="1"/>
       <c r="S183" s="1"/>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>422</v>
+        <v>712</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="F184" s="10" t="s">
-        <v>69</v>
+        <v>156</v>
       </c>
       <c r="G184" s="10" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="H184" s="4">
-        <v>12.81</v>
+        <v>0.1</v>
       </c>
       <c r="I184" s="1"/>
       <c r="J184" s="1"/>
       <c r="K184" s="1"/>
       <c r="L184" s="1"/>
       <c r="M184" s="1"/>
       <c r="N184" s="1"/>
       <c r="O184" s="1"/>
       <c r="P184" s="1"/>
       <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
       <c r="S184" s="1"/>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>708</v>
+        <v>662</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="F185" s="10" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="G185" s="10" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="H185" s="4">
-        <v>21.41</v>
+        <v>11.36</v>
       </c>
       <c r="I185" s="1"/>
       <c r="J185" s="1"/>
       <c r="K185" s="1"/>
       <c r="L185" s="1"/>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>712</v>
+        <v>377</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="F186" s="10" t="s">
-        <v>307</v>
+        <v>229</v>
       </c>
       <c r="G186" s="10" t="s">
-        <v>685</v>
+        <v>720</v>
       </c>
       <c r="H186" s="4">
-        <v>2.77</v>
+        <v>13.03</v>
       </c>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
       <c r="K186" s="1"/>
       <c r="L186" s="1"/>
       <c r="M186" s="1"/>
       <c r="N186" s="1"/>
       <c r="O186" s="1"/>
       <c r="P186" s="1"/>
       <c r="Q186" s="1"/>
       <c r="R186" s="1"/>
       <c r="S186" s="1"/>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>422</v>
+        <v>722</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="F187" s="10" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="G187" s="10" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="H187" s="4">
-        <v>12.82</v>
+        <v>0.98</v>
       </c>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="F188" s="10" t="s">
-        <v>721</v>
+        <v>571</v>
       </c>
       <c r="G188" s="10" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="H188" s="4">
-        <v>11.36</v>
+        <v>0.98</v>
       </c>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
       <c r="L188" s="1"/>
       <c r="M188" s="1"/>
       <c r="N188" s="1"/>
       <c r="O188" s="1"/>
       <c r="P188" s="1"/>
       <c r="Q188" s="1"/>
       <c r="R188" s="1"/>
       <c r="S188" s="1"/>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="F189" s="10" t="s">
-        <v>596</v>
+        <v>664</v>
       </c>
       <c r="G189" s="10" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="H189" s="4">
-        <v>10.82</v>
+        <v>12.87</v>
       </c>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
       <c r="L189" s="1"/>
       <c r="M189" s="1"/>
       <c r="N189" s="1"/>
       <c r="O189" s="1"/>
       <c r="P189" s="1"/>
       <c r="Q189" s="1"/>
       <c r="R189" s="1"/>
       <c r="S189" s="1"/>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="F190" s="10" t="s">
-        <v>46</v>
+        <v>734</v>
       </c>
       <c r="G190" s="10" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="H190" s="4">
-        <v>12.85</v>
+        <v>13.04</v>
       </c>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
       <c r="K190" s="1"/>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1"/>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="F191" s="10" t="s">
-        <v>731</v>
+        <v>674</v>
       </c>
       <c r="G191" s="10" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="H191" s="4">
         <v>13.22</v>
       </c>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
       <c r="L191" s="1"/>
       <c r="M191" s="1"/>
       <c r="N191" s="1"/>
       <c r="O191" s="1"/>
       <c r="P191" s="1"/>
       <c r="Q191" s="1"/>
       <c r="R191" s="1"/>
       <c r="S191" s="1"/>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>422</v>
+        <v>740</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="F192" s="10" t="s">
-        <v>156</v>
+        <v>293</v>
       </c>
       <c r="G192" s="10" t="s">
-        <v>665</v>
+        <v>742</v>
       </c>
       <c r="H192" s="4">
-        <v>13.22</v>
+        <v>1.37</v>
       </c>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
       <c r="L192" s="1"/>
       <c r="M192" s="1"/>
       <c r="N192" s="1"/>
       <c r="O192" s="1"/>
       <c r="P192" s="1"/>
       <c r="Q192" s="1"/>
       <c r="R192" s="1"/>
       <c r="S192" s="1"/>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>422</v>
+        <v>613</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="F193" s="10" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="G193" s="10" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="H193" s="4">
-        <v>13.02</v>
+        <v>0.4</v>
       </c>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
       <c r="L193" s="1"/>
       <c r="M193" s="1"/>
       <c r="N193" s="1"/>
       <c r="O193" s="1"/>
       <c r="P193" s="1"/>
       <c r="Q193" s="1"/>
       <c r="R193" s="1"/>
       <c r="S193" s="1"/>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>422</v>
+        <v>630</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="F194" s="10" t="s">
-        <v>741</v>
+        <v>460</v>
       </c>
       <c r="G194" s="10" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="H194" s="4">
-        <v>13.05</v>
+        <v>0.48</v>
       </c>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
       <c r="L194" s="1"/>
       <c r="M194" s="1"/>
       <c r="N194" s="1"/>
       <c r="O194" s="1"/>
       <c r="P194" s="1"/>
       <c r="Q194" s="1"/>
       <c r="R194" s="1"/>
       <c r="S194" s="1"/>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>744</v>
+        <v>300</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="F195" s="10" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="G195" s="10" t="s">
-        <v>746</v>
+        <v>618</v>
       </c>
       <c r="H195" s="4">
-        <v>0.35</v>
+        <v>2.7</v>
       </c>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>748</v>
+        <v>385</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F196" s="10" t="s">
-        <v>156</v>
+        <v>580</v>
       </c>
       <c r="G196" s="10" t="s">
-        <v>750</v>
+        <v>581</v>
       </c>
       <c r="H196" s="4">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="I196" s="1"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
       <c r="N196" s="1"/>
       <c r="O196" s="1"/>
       <c r="P196" s="1"/>
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="F197" s="10" t="s">
-        <v>753</v>
+        <v>709</v>
       </c>
       <c r="G197" s="10" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="H197" s="4">
-        <v>13.04</v>
+        <v>3.12</v>
       </c>
       <c r="I197" s="1"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>422</v>
+        <v>758</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="F198" s="10" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="G198" s="10" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="H198" s="4">
-        <v>13.04</v>
+        <v>599.8</v>
       </c>
       <c r="I198" s="1"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F199" s="10" t="s">
-        <v>761</v>
+        <v>18</v>
       </c>
       <c r="G199" s="10" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H199" s="4">
-        <v>13.04</v>
+        <v>11.34</v>
       </c>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
       <c r="N199" s="1"/>
       <c r="O199" s="1"/>
       <c r="P199" s="1"/>
       <c r="Q199" s="1"/>
       <c r="R199" s="1"/>
       <c r="S199" s="1"/>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="F200" s="10" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="G200" s="10" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="H200" s="4">
-        <v>12.87</v>
+        <v>12.16</v>
       </c>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F201" s="10" t="s">
-        <v>156</v>
+        <v>64</v>
       </c>
       <c r="G201" s="10" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="H201" s="4">
-        <v>0.1</v>
+        <v>1.33</v>
       </c>
       <c r="I201" s="1"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>719</v>
+        <v>385</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="F202" s="10" t="s">
-        <v>288</v>
+        <v>161</v>
       </c>
       <c r="G202" s="10" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="H202" s="4">
-        <v>11.36</v>
+        <v>0.19</v>
       </c>
       <c r="I202" s="1"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>251</v>
+        <v>385</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F203" s="10" t="s">
-        <v>229</v>
+        <v>779</v>
       </c>
       <c r="G203" s="10" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="H203" s="4">
-        <v>13.03</v>
+        <v>0.39</v>
       </c>
       <c r="I203" s="1"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>779</v>
+        <v>385</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="F204" s="10" t="s">
-        <v>781</v>
+        <v>284</v>
       </c>
       <c r="G204" s="10" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="H204" s="4">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="I204" s="1"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="F205" s="10" t="s">
-        <v>628</v>
+        <v>139</v>
       </c>
       <c r="G205" s="10" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="H205" s="4">
-        <v>0.98</v>
+        <v>3.8</v>
       </c>
       <c r="I205" s="1"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="F206" s="10" t="s">
-        <v>721</v>
+        <v>219</v>
       </c>
       <c r="G206" s="10" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="H206" s="4">
-        <v>12.87</v>
+        <v>1.03</v>
       </c>
       <c r="I206" s="1"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="F207" s="10" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="G207" s="10" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H207" s="4">
-        <v>13.04</v>
+        <v>9.48</v>
       </c>
       <c r="I207" s="1"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>422</v>
+        <v>159</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F208" s="10" t="s">
-        <v>731</v>
+        <v>42</v>
       </c>
       <c r="G208" s="10" t="s">
-        <v>795</v>
+        <v>43</v>
       </c>
       <c r="H208" s="4">
-        <v>13.22</v>
+        <v>123.24</v>
       </c>
       <c r="I208" s="1"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F209" s="10" t="s">
-        <v>307</v>
+        <v>800</v>
       </c>
       <c r="G209" s="10" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="H209" s="4">
-        <v>1.37</v>
+        <v>51.92</v>
       </c>
       <c r="I209" s="1"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>670</v>
+        <v>798</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="F210" s="10" t="s">
-        <v>802</v>
+        <v>674</v>
       </c>
       <c r="G210" s="10" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="H210" s="4">
-        <v>0.4</v>
+        <v>53.06</v>
       </c>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>687</v>
+        <v>430</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F211" s="10" t="s">
-        <v>253</v>
+        <v>659</v>
       </c>
       <c r="G211" s="10" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H211" s="4">
-        <v>0.48</v>
+        <v>3.04</v>
       </c>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>314</v>
+        <v>798</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F212" s="10" t="s">
-        <v>182</v>
+        <v>451</v>
       </c>
       <c r="G212" s="10" t="s">
-        <v>675</v>
+        <v>810</v>
       </c>
       <c r="H212" s="4">
-        <v>2.7</v>
+        <v>40.8</v>
       </c>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>422</v>
+        <v>798</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F213" s="10" t="s">
-        <v>637</v>
+        <v>102</v>
       </c>
       <c r="G213" s="10" t="s">
-        <v>638</v>
+        <v>813</v>
       </c>
       <c r="H213" s="4">
-        <v>0.9</v>
+        <v>9.79</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>422</v>
+        <v>771</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="F214" s="10" t="s">
-        <v>766</v>
+        <v>571</v>
       </c>
       <c r="G214" s="10" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="H214" s="4">
-        <v>3.12</v>
+        <v>2.07</v>
       </c>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="F215" s="10" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="G215" s="10" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="H215" s="4">
-        <v>599.8</v>
+        <v>21.37</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>422</v>
+        <v>818</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="F216" s="10" t="s">
-        <v>18</v>
+        <v>824</v>
       </c>
       <c r="G216" s="10" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="H216" s="4">
-        <v>11.34</v>
+        <v>26.54</v>
       </c>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
       <c r="K216" s="1"/>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>823</v>
+        <v>277</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="F217" s="10" t="s">
-        <v>825</v>
+        <v>187</v>
       </c>
       <c r="G217" s="10" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H217" s="4">
-        <v>12.16</v>
+        <v>7.97</v>
       </c>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
       <c r="K217" s="1"/>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="F218" s="10" t="s">
-        <v>64</v>
+        <v>284</v>
       </c>
       <c r="G218" s="10" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="H218" s="4">
-        <v>1.33</v>
+        <v>20.59</v>
       </c>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
       <c r="K218" s="1"/>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>422</v>
+        <v>818</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="F219" s="10" t="s">
-        <v>161</v>
+        <v>793</v>
       </c>
       <c r="G219" s="10" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="H219" s="4">
-        <v>0.19</v>
+        <v>10.59</v>
       </c>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
       <c r="K219" s="1"/>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>422</v>
+        <v>798</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="F220" s="10" t="s">
-        <v>836</v>
+        <v>522</v>
       </c>
       <c r="G220" s="10" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="H220" s="4">
-        <v>0.39</v>
+        <v>10.72</v>
       </c>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
       <c r="K220" s="1"/>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>422</v>
+        <v>840</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="F221" s="10" t="s">
-        <v>298</v>
+        <v>842</v>
       </c>
       <c r="G221" s="10" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="H221" s="4">
-        <v>0.72</v>
+        <v>11.63</v>
       </c>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
       <c r="K221" s="1"/>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="F222" s="10" t="s">
-        <v>139</v>
+        <v>495</v>
       </c>
       <c r="G222" s="10" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="H222" s="4">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C223" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="D223" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="D223" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223" s="3" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="F223" s="10" t="s">
-        <v>219</v>
+        <v>172</v>
       </c>
       <c r="G223" s="10" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="H223" s="4">
-        <v>1.03</v>
+        <v>5.17</v>
       </c>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>422</v>
+        <v>798</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="F224" s="10" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="G224" s="10" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="H224" s="4">
-        <v>9.48</v>
+        <v>26.5</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>159</v>
+        <v>385</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F225" s="10" t="s">
-        <v>42</v>
+        <v>856</v>
       </c>
       <c r="G225" s="10" t="s">
-        <v>43</v>
+        <v>857</v>
       </c>
       <c r="H225" s="4">
-        <v>123.24</v>
+        <v>1.72</v>
       </c>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="F226" s="10" t="s">
-        <v>857</v>
+        <v>709</v>
       </c>
       <c r="G226" s="10" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H226" s="4">
-        <v>51.92</v>
+        <v>11.19</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F227" s="10" t="s">
-        <v>731</v>
+        <v>856</v>
       </c>
       <c r="G227" s="10" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="H227" s="4">
-        <v>53.06</v>
+        <v>1.29</v>
       </c>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>473</v>
+        <v>867</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="F228" s="10" t="s">
-        <v>716</v>
+        <v>856</v>
       </c>
       <c r="G228" s="10" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="H228" s="4">
-        <v>3.04</v>
+        <v>2.16</v>
       </c>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>855</v>
+        <v>867</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="F229" s="10" t="s">
-        <v>494</v>
+        <v>571</v>
       </c>
       <c r="G229" s="10" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="H229" s="4">
-        <v>40.8</v>
+        <v>0.89</v>
       </c>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>855</v>
+        <v>830</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="F230" s="10" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="G230" s="10" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="H230" s="4">
-        <v>9.79</v>
+        <v>37.15</v>
       </c>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="F231" s="10" t="s">
-        <v>628</v>
+        <v>878</v>
       </c>
       <c r="G231" s="10" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="H231" s="4">
-        <v>2.07</v>
+        <v>26.07</v>
       </c>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>875</v>
+        <v>662</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="F232" s="10" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="G232" s="10" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="H232" s="4">
-        <v>21.37</v>
+        <v>11.31</v>
       </c>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>875</v>
+        <v>830</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="F233" s="10" t="s">
-        <v>443</v>
+        <v>571</v>
       </c>
       <c r="G233" s="10" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="H233" s="4">
-        <v>26.54</v>
+        <v>10.3</v>
       </c>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>291</v>
+        <v>798</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="F234" s="10" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="G234" s="10" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="H234" s="4">
-        <v>7.97</v>
+        <v>26.49</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>875</v>
+        <v>798</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="F235" s="10" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="G235" s="10" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="H235" s="4">
-        <v>21.26</v>
+        <v>21.13</v>
       </c>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>889</v>
+        <v>830</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F236" s="10" t="s">
-        <v>298</v>
+        <v>824</v>
       </c>
       <c r="G236" s="10" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="H236" s="4">
-        <v>20.59</v>
+        <v>21.42</v>
       </c>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="F237" s="10" t="s">
-        <v>850</v>
+        <v>495</v>
       </c>
       <c r="G237" s="10" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="H237" s="4">
-        <v>10.59</v>
+        <v>13.82</v>
       </c>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>855</v>
+        <v>901</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="F238" s="10" t="s">
-        <v>579</v>
+        <v>42</v>
       </c>
       <c r="G238" s="10" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="H238" s="4">
-        <v>10.72</v>
+        <v>518.43</v>
       </c>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="F239" s="10" t="s">
-        <v>901</v>
+        <v>535</v>
       </c>
       <c r="G239" s="10" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="H239" s="4">
-        <v>11.63</v>
+        <v>22.15</v>
       </c>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F240" s="10" t="s">
-        <v>552</v>
+        <v>269</v>
       </c>
       <c r="G240" s="10" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="H240" s="4">
-        <v>4.19</v>
+        <v>52.08</v>
       </c>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>904</v>
+        <v>867</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="F241" s="10" t="s">
-        <v>172</v>
+        <v>571</v>
       </c>
       <c r="G241" s="10" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="H241" s="4">
-        <v>5.17</v>
+        <v>3</v>
       </c>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>855</v>
+        <v>267</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="F242" s="10" t="s">
-        <v>901</v>
+        <v>215</v>
       </c>
       <c r="G242" s="10" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="H242" s="4">
-        <v>26.5</v>
+        <v>15.63</v>
       </c>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>422</v>
+        <v>867</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="F243" s="10" t="s">
-        <v>915</v>
+        <v>522</v>
       </c>
       <c r="G243" s="10" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="H243" s="4">
-        <v>1.72</v>
+        <v>2.17</v>
       </c>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>875</v>
+        <v>511</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="F244" s="10" t="s">
-        <v>919</v>
+        <v>700</v>
       </c>
       <c r="G244" s="10" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H244" s="4">
-        <v>41.41</v>
+        <v>14.88</v>
       </c>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="F245" s="10" t="s">
-        <v>766</v>
+        <v>664</v>
       </c>
       <c r="G245" s="10" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H245" s="4">
-        <v>11.19</v>
+        <v>14.03</v>
       </c>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>926</v>
+        <v>385</v>
       </c>
       <c r="E246" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F246" s="10" t="s">
-        <v>915</v>
+        <v>64</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>928</v>
       </c>
       <c r="H246" s="4">
-        <v>1.29</v>
+        <v>2.07</v>
       </c>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>929</v>
       </c>
       <c r="D247" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E247" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="E247" s="3" t="s">
+      <c r="F247" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G247" s="10" t="s">
         <v>931</v>
       </c>
-      <c r="F247" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H247" s="4">
-        <v>2.16</v>
+        <v>6.2</v>
       </c>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C248" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E248" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="D248" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E248" s="3" t="s">
+      <c r="F248" s="10" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G248" s="10" t="s">
         <v>935</v>
       </c>
       <c r="H248" s="4">
-        <v>0.89</v>
+        <v>52.69</v>
       </c>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>936</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>937</v>
       </c>
       <c r="F249" s="10" t="s">
-        <v>69</v>
+        <v>456</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>938</v>
       </c>
       <c r="H249" s="4">
-        <v>37.15</v>
+        <v>39.08</v>
       </c>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>939</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>899</v>
+        <v>859</v>
       </c>
       <c r="E250" s="3" t="s">
         <v>940</v>
       </c>
       <c r="F250" s="10" t="s">
-        <v>570</v>
+        <v>69</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>941</v>
       </c>
       <c r="H250" s="4">
-        <v>79.5</v>
+        <v>19.37</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>942</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>889</v>
+        <v>943</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="G251" s="10" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H251" s="4">
-        <v>26.07</v>
+        <v>3.47</v>
       </c>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>719</v>
+        <v>948</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="F252" s="10" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="G252" s="10" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="H252" s="4">
-        <v>11.31</v>
+        <v>615.17</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>889</v>
+        <v>953</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>951</v>
+        <v>386</v>
       </c>
       <c r="F253" s="10" t="s">
-        <v>628</v>
+        <v>42</v>
       </c>
       <c r="G253" s="10" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H253" s="4">
-        <v>10.3</v>
+        <v>980.25</v>
       </c>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="F254" s="10" t="s">
-        <v>114</v>
+        <v>645</v>
       </c>
       <c r="G254" s="10" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="H254" s="4">
-        <v>26.49</v>
+        <v>3.15</v>
       </c>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>855</v>
+        <v>959</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="F255" s="10" t="s">
-        <v>731</v>
+        <v>961</v>
       </c>
       <c r="G255" s="10" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="H255" s="4">
-        <v>21.13</v>
+        <v>380.65</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>889</v>
+        <v>964</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="F256" s="10" t="s">
-        <v>443</v>
+        <v>961</v>
       </c>
       <c r="G256" s="10" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="H256" s="4">
-        <v>21.42</v>
+        <v>619.7</v>
       </c>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="F257" s="10" t="s">
-        <v>552</v>
+        <v>215</v>
       </c>
       <c r="G257" s="10" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="H257" s="4">
-        <v>13.82</v>
+        <v>53.53</v>
       </c>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="F258" s="10" t="s">
-        <v>385</v>
+        <v>118</v>
       </c>
       <c r="G258" s="10" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="H258" s="4">
-        <v>26.47</v>
+        <v>42.09</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>970</v>
+        <v>959</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F259" s="10" t="s">
-        <v>42</v>
+        <v>976</v>
       </c>
       <c r="G259" s="10" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="H259" s="4">
-        <v>518.43</v>
+        <v>409.59</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>963</v>
+        <v>979</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="F260" s="10" t="s">
-        <v>592</v>
+        <v>981</v>
       </c>
       <c r="G260" s="10" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="H260" s="4">
-        <v>22.15</v>
+        <v>359</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="F261" s="10" t="s">
-        <v>283</v>
+        <v>985</v>
       </c>
       <c r="G261" s="10" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="H261" s="4">
-        <v>52.08</v>
+        <v>53.53</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>930</v>
+        <v>959</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="F262" s="10" t="s">
-        <v>628</v>
+        <v>961</v>
       </c>
       <c r="G262" s="10" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="H262" s="4">
-        <v>3</v>
+        <v>406.04</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>281</v>
+        <v>968</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="F263" s="10" t="s">
-        <v>215</v>
+        <v>992</v>
       </c>
       <c r="G263" s="10" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="H263" s="4">
-        <v>15.63</v>
+        <v>41.45</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>930</v>
+        <v>968</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="F264" s="10" t="s">
-        <v>579</v>
+        <v>996</v>
       </c>
       <c r="G264" s="10" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="H264" s="4">
-        <v>2.17</v>
+        <v>53.52</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>568</v>
+        <v>964</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="F265" s="10" t="s">
-        <v>757</v>
+        <v>1000</v>
       </c>
       <c r="G265" s="10" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="H265" s="4">
-        <v>14.88</v>
+        <v>258.41</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>992</v>
+        <v>968</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="F266" s="10" t="s">
-        <v>721</v>
+        <v>219</v>
       </c>
       <c r="G266" s="10" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="H266" s="4">
-        <v>14.03</v>
+        <v>53.72</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>422</v>
+        <v>1006</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>996</v>
+        <v>1007</v>
       </c>
       <c r="F267" s="10" t="s">
-        <v>64</v>
+        <v>139</v>
       </c>
       <c r="G267" s="10" t="s">
-        <v>997</v>
+        <v>1008</v>
       </c>
       <c r="H267" s="4">
-        <v>2.07</v>
+        <v>16.27</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>998</v>
+        <v>1009</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>606</v>
+        <v>1006</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="F268" s="10" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="G268" s="10" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
       <c r="H268" s="4">
-        <v>6.2</v>
+        <v>8.45</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>963</v>
+        <v>1006</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="F269" s="10" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="H269" s="4">
-        <v>52.69</v>
+        <v>16.32</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="F270" s="10" t="s">
-        <v>508</v>
+        <v>976</v>
       </c>
       <c r="G270" s="10" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="H270" s="4">
-        <v>39.08</v>
+        <v>619.68</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>922</v>
+        <v>867</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="F271" s="10" t="s">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="G271" s="10" t="s">
-        <v>1010</v>
+        <v>1021</v>
       </c>
       <c r="H271" s="4">
-        <v>19.37</v>
+        <v>3.02</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>1012</v>
+        <v>385</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="F272" s="10" t="s">
-        <v>1014</v>
+        <v>571</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="H272" s="4">
-        <v>3.47</v>
+        <v>0.99</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="D273" s="3" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="F273" s="10" t="s">
-        <v>1019</v>
+        <v>118</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="H273" s="4">
-        <v>615.17</v>
+        <v>15.5</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>1022</v>
+        <v>385</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>423</v>
+        <v>1030</v>
       </c>
       <c r="F274" s="10" t="s">
-        <v>42</v>
+        <v>1031</v>
       </c>
       <c r="G274" s="10" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="H274" s="4">
-        <v>980.25</v>
+        <v>3</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>926</v>
+        <v>1034</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="F275" s="10" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="H275" s="4">
-        <v>3.15</v>
+        <v>13.15</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="F276" s="10" t="s">
-        <v>1030</v>
+        <v>820</v>
       </c>
       <c r="G276" s="10" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="H276" s="4">
-        <v>380.65</v>
+        <v>10.69</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="F277" s="10" t="s">
-        <v>1030</v>
+        <v>342</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="H277" s="4">
-        <v>619.7</v>
+        <v>13.13</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="F278" s="10" t="s">
-        <v>215</v>
+        <v>1045</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="H278" s="4">
-        <v>53.53</v>
+        <v>13.23</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="F279" s="10" t="s">
-        <v>118</v>
+        <v>513</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="H279" s="4">
-        <v>42.09</v>
+        <v>26.08</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>1028</v>
+        <v>1048</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="F280" s="10" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="G280" s="10" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
       <c r="H280" s="4">
-        <v>536.5</v>
+        <v>42.1</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="F281" s="10" t="s">
-        <v>1049</v>
+        <v>842</v>
       </c>
       <c r="G281" s="10" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="H281" s="4">
-        <v>409.59</v>
+        <v>22.29</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>1052</v>
+        <v>385</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="F282" s="10" t="s">
-        <v>1054</v>
+        <v>161</v>
       </c>
       <c r="G282" s="10" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="H282" s="4">
-        <v>359</v>
+        <v>4.03</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>1037</v>
+        <v>16</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="F283" s="10" t="s">
-        <v>1058</v>
+        <v>639</v>
       </c>
       <c r="G283" s="10" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="H283" s="4">
-        <v>53.53</v>
+        <v>1.59</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>1028</v>
+        <v>21</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="F284" s="10" t="s">
-        <v>1030</v>
+        <v>229</v>
       </c>
       <c r="G284" s="10" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="H284" s="4">
-        <v>406.04</v>
+        <v>9.59</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F285" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G285" s="10" t="s">
         <v>1063</v>
       </c>
-      <c r="D285" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H285" s="4">
-        <v>41.45</v>
+        <v>1.42</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F286" s="10" t="s">
-        <v>1069</v>
+        <v>32</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H286" s="4">
-        <v>53.52</v>
+        <v>26.47</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
-      <c r="A287" s="3">
-[...11 lines deleted...]
-      <c r="E287" s="3" t="s">
+      <c r="A287" s="7" t="s">
         <v>1072</v>
       </c>
-      <c r="F287" s="10" t="s">
-[...6 lines deleted...]
-        <v>258.41</v>
+      <c r="B287" s="7"/>
+      <c r="C287" s="7"/>
+      <c r="D287" s="7"/>
+      <c r="E287" s="7"/>
+      <c r="F287" s="11"/>
+      <c r="G287" s="11"/>
+      <c r="H287" s="8">
+        <v>8554.69</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
-    <row r="288" spans="1:23">
-[...970 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A311:G311"/>
+    <mergeCell ref="A287:G287"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>