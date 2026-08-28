--- v4 (2026-07-20)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1061">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -1373,1881 +1373,1845 @@
   <si>
     <t>ORD/000809/2022-2023</t>
   </si>
   <si>
     <t>712/EMD</t>
   </si>
   <si>
     <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. II under TUSHKHALI w/s scheme</t>
   </si>
   <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>5089/EMD</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Fakirtakia W/S Scheme Distric</t>
   </si>
   <si>
-    <t>ORD/000822/2022-2023</t>
+    <t>ORD/000825/2022-2023</t>
+  </si>
+  <si>
+    <t>1177/EMSD III</t>
+  </si>
+  <si>
+    <t>WIZARDTECH SOLUTION</t>
+  </si>
+  <si>
+    <t>Repairing of computer setup by supply delivery &amp; instt. computer spare parts EMSD III</t>
+  </si>
+  <si>
+    <t>ORD/000868/2022-2023</t>
+  </si>
+  <si>
+    <t>1371/EMSD-I</t>
+  </si>
+  <si>
+    <t>Yard Lighting arrangement at the PH-III Z-II under Humaipur W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000631/2021-2022</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>659/ EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000621/2021-2022</t>
+  </si>
+  <si>
+    <t>658/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Gobindapur Block Hanskhali PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000622/2021-2022</t>
+  </si>
+  <si>
+    <t>843/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000623/2021-2022</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>671/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000886/2022-2023</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>154/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I under Murutia W/S Scheme, Block Karimpur-II, Dist</t>
+  </si>
+  <si>
+    <t>ORD/000625/2021-2022</t>
+  </si>
+  <si>
+    <t>796/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Doradaha PWSS</t>
+  </si>
+  <si>
+    <t>ORD/001194/2020-2021</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>842/EMSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000628/2021-2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>808/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur Jalangi (Z-VII) PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000629/2021-2022</t>
+  </si>
+  <si>
+    <t>795/EMSD-II</t>
+  </si>
+  <si>
+    <t>Operation and guarding of fully Arsenic cum iron removal plant installation at Arabpur PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000892/2022-2023</t>
+  </si>
+  <si>
+    <t>160/EMD</t>
+  </si>
+  <si>
+    <t>KUNDU ELECTRICAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works etc. rejuvenation to Accomodate FHTC at Pump House No.I and II under Tungi WS Scheme, Block Krishnaganj, Dist. Nadia. NIET No.- 23 of EE/EMD of 2</t>
+  </si>
+  <si>
+    <t>ORD/001132/2022-2023</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>1244/EMSD I</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED ilumination sing Board at P.H. No. I&amp;II of Kurulia Z-I w/s scheme dist . 24Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/000888/2022-2023</t>
+  </si>
+  <si>
+    <t>156/EMD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No. III under Murutia WS Scheme, Block KarimpurII, Dist. Nadia. NIET No.-</t>
+  </si>
+  <si>
+    <t>ORD/000725/2021-2022</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>485/EMD</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing additional cable drawn between PDB at Substation at intake pumping station of intake point of surface water based W/S Scheme at Habra-Gaighata</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>407/EMD</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BARA ANDULIA W/S Scheme, Block- Chapra , Dist. - Nadia. NIE</t>
+  </si>
+  <si>
+    <t>ORD/001690/2022-2023</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>115/EMSD II</t>
+  </si>
+  <si>
+    <t>GANAPATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Withdrawing damaged submersible P/m set P/H I under Itaberia w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000884/2022-2023</t>
+  </si>
+  <si>
+    <t>152/EMD</t>
+  </si>
+  <si>
+    <t>M/S. G.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No.- I AND II under Iswarchandrapur W/S Scheme, Block</t>
+  </si>
+  <si>
+    <t>ORD/000898/2022-2023</t>
+  </si>
+  <si>
+    <t>408/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No.- I &amp; II under Baraia W/S Scheme, Block-Tehatta-II</t>
+  </si>
+  <si>
+    <t>ORD/001685/2022-2023</t>
+  </si>
+  <si>
+    <t>3634/ EMD</t>
+  </si>
+  <si>
+    <t>Repairing rewinding of difective pump motor set and prviding external illumination near admin. building at WTP under SWB w/s scheme southern sector Chakdaha nadia</t>
+  </si>
+  <si>
+    <t>ORD/001686/2022-2023</t>
+  </si>
+  <si>
+    <t>3633/ EMD</t>
+  </si>
+  <si>
+    <t>ORD/001676/2022-2023</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>1014/EMD</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. I and II (Rep.) under Rajbari W/S Sch</t>
+  </si>
+  <si>
+    <t>ORD/001668/2022-2023</t>
+  </si>
+  <si>
+    <t>3385 /EMD</t>
+  </si>
+  <si>
+    <t>PERFECT AIR CONDITIONER</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Boyermari Abad W</t>
+  </si>
+  <si>
+    <t>ORD/000626/2021-2022</t>
+  </si>
+  <si>
+    <t>797/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur jalangi Z-VI PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000627/2021-2022</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>814/EMSD II</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of fully automatic Arsenic cum iron removal plant installation at Karimpur Jalangi (Z-VIII) PWSS Nadia</t>
+  </si>
+  <si>
+    <t>ORD/001785/2022-2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>1124/EMD</t>
+  </si>
+  <si>
+    <t>NITESH MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I (Headworks) &amp; II under Maniknagar W/S</t>
+  </si>
+  <si>
+    <t>ORD/001730/2022-2023</t>
+  </si>
+  <si>
+    <t>6381 /EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Atapur W/S Scheme, District</t>
+  </si>
+  <si>
+    <t>ORD/001771/2022-2023</t>
+  </si>
+  <si>
+    <t>1121/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA</t>
+  </si>
+  <si>
+    <t>ORD/000933/2021-2022</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>2041/EMSD I</t>
+  </si>
+  <si>
+    <t>JECLAT ENGINEERING CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of hypochlorite tablets CaOCL2 at different W/S Scheme for disinfecting water Bongaon Municipality &amp; Chowberia W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000934/2021-2022</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>2438/EMSD I</t>
+  </si>
+  <si>
+    <t>supply &amp; delivery of Bleaching for pump house under B&amp;K Jnt. W/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/001987/2022-2023</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>1330/EMSD I</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (BARANAGAR)</t>
+  </si>
+  <si>
+    <t>Outdoor illumination supplying at Dakshin Bhebia P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001988/2022-2023</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>1867/EMSD- I</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; fitting fitting D G set at Baonia Abad</t>
+  </si>
+  <si>
+    <t>ORD/001940/2022-2023</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>1235/SD I</t>
+  </si>
+  <si>
+    <t>PAUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF STATIONERY ARTICLES FOR OFFICE OF THE ASSISTANT ENGINEER EASTERN MECHANICAL DIVISION.</t>
+  </si>
+  <si>
+    <t>ORD/001942/2022-2023</t>
+  </si>
+  <si>
+    <t>1236/SD I</t>
+  </si>
+  <si>
+    <t>ORD/001939/2022-2023</t>
+  </si>
+  <si>
+    <t>1234/SD I</t>
+  </si>
+  <si>
+    <t>ORD/001944/2022-2023</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>1747/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing of submersible P/M set at P/H No-II under Boyra w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000937/2021-2022</t>
+  </si>
+  <si>
+    <t>16/04/2021</t>
+  </si>
+  <si>
+    <t>840/EMD</t>
+  </si>
+  <si>
+    <t>M/S B.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>office computer annual maintenance under Barasat mech. Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001938/2022-2023</t>
+  </si>
+  <si>
+    <t>333/EMSD II</t>
+  </si>
+  <si>
+    <t>Repairing of computer setup by supply delivery spare parts at the AE/EMSD II</t>
+  </si>
+  <si>
+    <t>ORD/000927/2021-2022</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>2185 EMSD-I</t>
+  </si>
+  <si>
+    <t>Making suitable HOLE FOR FIXING EXHUST FOR AND OTHER WORK AT INTAKE POINT OF RAMGHAT UNDER HABRA GAIGHATA W/S SCHEME</t>
+  </si>
+  <si>
+    <t>ORD/001943/2022-2023</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>1169/SD I</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of computer spare parts for the EMD</t>
+  </si>
+  <si>
+    <t>ORD/001907/2022-2023</t>
+  </si>
+  <si>
+    <t>6150 EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bayra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001945/2022-2023</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>1939/EMSD I</t>
+  </si>
+  <si>
+    <t>ORD/001937/2022-2023</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>1501/SD I</t>
+  </si>
+  <si>
+    <t>RENOVATION of e-office setup through supply of computer spare parts for the office of the EMD</t>
+  </si>
+  <si>
+    <t>ORD/001893/2022-2023</t>
+  </si>
+  <si>
+    <t>6141 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Ganrapota W/S Scheme District of 24 Pgs. (N) (Block- Baduri</t>
+  </si>
+  <si>
+    <t>ORD/001975/2022-2023</t>
+  </si>
+  <si>
+    <t>3386/ EMD</t>
+  </si>
+  <si>
+    <t>M.S.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Boyermari Abad</t>
+  </si>
+  <si>
+    <t>ORD/001998/2022-2023</t>
+  </si>
+  <si>
+    <t>1868/ EMSD I</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; fiting fixing of Exide battery and UPS for DG set of diff. P/m at Sandeshkhali</t>
+  </si>
+  <si>
+    <t>ORD/000940/2021-2022</t>
+  </si>
+  <si>
+    <t>2376/EMD</t>
+  </si>
+  <si>
+    <t>Comprehensive maintenance of all Electrical Installation at the office of the EE EMD Barasat Divin.</t>
+  </si>
+  <si>
+    <t>ORD/000942/2021-2022</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>2132/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001967/2022-2023</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>205/EMD</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR BOSE</t>
+  </si>
+  <si>
+    <t>Repairing works for different works site for different Scheme EMD</t>
+  </si>
+  <si>
+    <t>ORD/001897/2022-2023</t>
+  </si>
+  <si>
+    <t>6380 / EMD</t>
+  </si>
+  <si>
+    <t>A.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under AKIPUR W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001931/2022-2023</t>
+  </si>
+  <si>
+    <t>3035/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001890/2022-2023</t>
+  </si>
+  <si>
+    <t>6145 / EMD</t>
+  </si>
+  <si>
+    <t>P.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under panchita W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001898/2022-2023</t>
+  </si>
+  <si>
+    <t>6148 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>1552/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Bansghata</t>
+  </si>
+  <si>
+    <t>ORD/000941/2021-2022</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>3590/EMD</t>
+  </si>
+  <si>
+    <t>ORD/001908/2022-2023</t>
+  </si>
+  <si>
+    <t>6140 / EMD</t>
+  </si>
+  <si>
+    <t>GHOSH AND GHOSH</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under gangrapota W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/002104/2022-2023</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>3387 / EMD</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Baunia Abad W/S</t>
+  </si>
+  <si>
+    <t>ORD/001901/2022-2023</t>
+  </si>
+  <si>
+    <t>3385 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Boyermari W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001902/2022-2023</t>
+  </si>
+  <si>
+    <t>6147 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I Z-I under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001904/2022-2023</t>
+  </si>
+  <si>
+    <t>6149 / EMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bayra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001905/2022-2023</t>
+  </si>
+  <si>
+    <t>6150 / EMD</t>
+  </si>
+  <si>
+    <t>ORD/001900/2022-2023</t>
+  </si>
+  <si>
+    <t>6383 / EMD</t>
+  </si>
+  <si>
+    <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Gobindapur dhokra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/002033/2022-2023</t>
+  </si>
+  <si>
+    <t>6438/ EMD</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Zone-II) (Replacement) under Sadikn</t>
+  </si>
+  <si>
+    <t>ORD/001990/2022-2023</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>2043/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing &amp; overhauling of 30KVA voltage stabilizar at PH No. I &amp; II under PALTADANGA w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000932/2021-2022</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>1718/EMSD I</t>
+  </si>
+  <si>
+    <t>Repairing of unmanned panel by supplying electrical spares at different W/S scheme, W/O-1718/SD-I, T.No.779/SD-I</t>
+  </si>
+  <si>
+    <t>ORD/001894/2022-2023</t>
+  </si>
+  <si>
+    <t>6387 / EMD</t>
+  </si>
+  <si>
+    <t>RAJLAXMI ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Itindapanitor W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001895/2022-2023</t>
+  </si>
+  <si>
+    <t>6444 / EMD</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under dhobaberia W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001896/2022-2023</t>
+  </si>
+  <si>
+    <t>6447 / EMD</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under AKIPUR W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001924/2022-2023</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>1180/EMD</t>
+  </si>
+  <si>
+    <t>MA ANNAPURNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KARIMPUR JALANGI (Z-IX B) W/S Scheme, Block-Karimpur II , Dist</t>
+  </si>
+  <si>
+    <t>ORD/001991/2022-2023</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>1491/EMSD I</t>
+  </si>
+  <si>
+    <t>withdrawing and lowering of submersible Pump motor set at P/H no-II under Bansghata w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/002101/2022-2023</t>
+  </si>
+  <si>
+    <t>3388 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Baunia Abad W/S</t>
+  </si>
+  <si>
+    <t>ORD/002106/2022-2023</t>
+  </si>
+  <si>
+    <t>6382 / EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Zone-I) (Replacement) under Dhopabe</t>
+  </si>
+  <si>
+    <t>ORD/001996/2022-2023</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>1841/EMSD I</t>
+  </si>
+  <si>
+    <t>SHRESTHA</t>
+  </si>
+  <si>
+    <t>PROVIDING Outdoor illumination supplying at Dakshin Bhebia P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001997/2022-2023</t>
+  </si>
+  <si>
+    <t>1838/EMSD I</t>
+  </si>
+  <si>
+    <t>PROVIDING Outdoor illumination supplying at BOUTHAKURANI P/M under EMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/002034/2022-2023</t>
+  </si>
+  <si>
+    <t>6139/ EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bagda W/S Scheme District of 24 Pgs. (N) (Block- Baduria).</t>
+  </si>
+  <si>
+    <t>ORD/002035/2022-2023</t>
+  </si>
+  <si>
+    <t>6386/ EMD</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Replacement) under Itinda-Panitor W</t>
+  </si>
+  <si>
+    <t>ORD/001912/2022-2023</t>
+  </si>
+  <si>
+    <t>6149/-EMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bayra W/S Scheme District of 24 Pgs. (N),</t>
+  </si>
+  <si>
+    <t>ORD/000938/2021-2022</t>
+  </si>
+  <si>
+    <t>23/07/2021</t>
+  </si>
+  <si>
+    <t>1870/ EMSD I</t>
+  </si>
+  <si>
+    <t>Enggagement of one no. contructual person on contract basis in the Assistant Financial adv.</t>
+  </si>
+  <si>
+    <t>ORD/001999/2022-2023</t>
+  </si>
+  <si>
+    <t>107/EMD</t>
+  </si>
+  <si>
+    <t>SHRESTHA ASSOCIATES</t>
+  </si>
+  <si>
+    <t>bill pay for GST return for the month of march 2022-2023</t>
+  </si>
+  <si>
+    <t>ORD/000939/2021-2022</t>
+  </si>
+  <si>
+    <t>238/EMD</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation and maitenance of Computer Spare parts in EMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002485/2022-2023</t>
+  </si>
+  <si>
+    <t>6141-EMD</t>
+  </si>
+  <si>
+    <t>ORD/001941/2022-2023</t>
+  </si>
+  <si>
+    <t>3060/SD I</t>
+  </si>
+  <si>
+    <t>ORD/002526/2022-2023</t>
+  </si>
+  <si>
+    <t>108/EMSDIII18.01.23</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC pole, M.S materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection P.H No. II under Khaspur w/s scheme under EMSD III, PHE Dte. Dhubulia Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001004/2021-2022</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>3443 / EMD</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing Electrical equipments for substation WTP station at Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Areas of Bagda and Bongaon Blocks (Including Ranaghat-I, Ranaghat-II Blocks and Bongaon Muicipality.</t>
+  </si>
+  <si>
+    <t>ORD/002404/2022-2023</t>
+  </si>
+  <si>
+    <t>3383 /EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Durga-Mandap W/</t>
+  </si>
+  <si>
+    <t>ORD/002488/2022-2023</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>926/EMD</t>
+  </si>
+  <si>
+    <t>SUSANTA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Goalsalua (Z-i) PWSS regarding FHTC in Ranaghat II Block of Nadia Dist.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>1508/EMSD-I</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Change over Switch at different pump houses (Atapur P.H. No. II, Mathurapur P.H. No. I &amp; II, Pipha P.H. No. I, Rejendrapur P.H. No. I, Fakirtakia P.H. No. I and Paltadanga P.H. No. I) related to JJM Work, Dist. 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/002571/2022-2023</t>
+  </si>
+  <si>
+    <t>1137/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply, delivery of PCC Pole, M.s materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection at PH-II under Madhupur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002572/2022-2023</t>
+  </si>
+  <si>
+    <t>1365/EMSD-III</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (SILIGURI)</t>
+  </si>
+  <si>
+    <t>Supply, delivery of PCC Pole, M.s materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new service connection at PH-II under Jitpur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002409/2022-2023</t>
+  </si>
+  <si>
+    <t>1366/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC pole, M.s and electrical accessories including stringing of LTOH line to wbsedcl for new service connection at PH-II under Suruppur W/S Scheme. under EMSD-III</t>
+  </si>
+  <si>
+    <t>ORD/002573/2022-2023</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>103/EMSD-I</t>
+  </si>
+  <si>
+    <t>PCC pole M.S materials and electrical accessories including stringing and sagging of HTOH line to WBSEDCL for new service connection at PH-I under Khaspu W/S scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002600/2022-2023</t>
+  </si>
+  <si>
+    <t>1395/SD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole MS materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new connectionat PH-II under Karuigachi W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002285/2022-2023</t>
+  </si>
+  <si>
+    <t>6445/ EMD</t>
+  </si>
+  <si>
+    <t>T.S.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of Submersible pumping machinery alongwith allied electro-Mechanical Works Voltage stabilezer and automatic chlorinator in coonection with Aug. related to FHTC at Pump House-II Z-I under Dhopaberia W/S Scheme under Dist 24 P</t>
+  </si>
+  <si>
+    <t>ORD/001059/2021-2022</t>
+  </si>
+  <si>
+    <t>97/MC-III</t>
+  </si>
+  <si>
+    <t>ORD/001119/2023-2024</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>4707/EMD</t>
+  </si>
+  <si>
+    <t>HARA PROSAD DAS</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at TARINIPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001122/2023-2024</t>
+  </si>
+  <si>
+    <t>4710/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro Mechanical Equipments and Allied Works for Arsenic Removal Plant at BARUIHUDA Piped Water Supply Scheme, Block Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002677/2022-2023</t>
+  </si>
+  <si>
+    <t>1491/EMSDI</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Rampur water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N) WBPHED/AE/EMSD-I/NIET-03/23-24 Dt. 21.06.2023</t>
+  </si>
+  <si>
+    <t>ORD/001123/2023-2024</t>
+  </si>
+  <si>
+    <t>4711/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at RAJAPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001124/2023-2024</t>
+  </si>
+  <si>
+    <t>4712/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under BADKULLA Z-II WS Scheme, Block- Hanskhali , Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000959/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/SD-I</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Sukhdoani water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/001140/2023-2024</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>4742/EMD</t>
+  </si>
+  <si>
+    <t>M.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Matigacha (Block:-Baras</t>
+  </si>
+  <si>
+    <t>ORD/001138/2023-2024</t>
+  </si>
+  <si>
+    <t>4740/EMD</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III and IV (Zone-I) (Rep) under Paik</t>
+  </si>
+  <si>
+    <t>ORD/002695/2022-2023</t>
+  </si>
+  <si>
+    <t>3912EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I(Zone-II) under Paschim Bhatjangla W/S Scheme,</t>
+  </si>
+  <si>
+    <t>ORD/001217/2023-2024</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>4873/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II under Bhandarkhali WS Scheme B</t>
+  </si>
+  <si>
+    <t>ORD/001130/2023-2024</t>
+  </si>
+  <si>
+    <t>4722/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III (New) under Helencha W/S Scheme,</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>4796/EMD</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No-I/II (Rep.) under Dwarir Jangle W/S S</t>
+  </si>
+  <si>
+    <t>ORD/002687/2022-2023</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>1231/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Bhatgachi W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/002688/2022-2023</t>
+  </si>
+  <si>
+    <t>1227/EMSD-III</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Karuigachi W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/001132/2023-2024</t>
+  </si>
+  <si>
+    <t>4724/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep) under Hasnabad W/S Sc</t>
+  </si>
+  <si>
+    <t>ORD/002685/2022-2023</t>
+  </si>
+  <si>
+    <t>1332/SDI</t>
+  </si>
+  <si>
+    <t>S.B.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of submersible pump motor set and installed the same of P/H No. I &amp; II under Chhota Sehara water supply scheme Dist- 24 Pgs(N). T.No. 110/SD I 23.24 Dt. 05.04.23 W.o. dt. 31.05.23</t>
+  </si>
+  <si>
+    <t>ORD/001157/2023-2024</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>1503EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under ELANGI(Zone-II) &amp; GHORALIA (Zone-II) W/S Scheme, Block- Chapra</t>
+  </si>
+  <si>
+    <t>ORD/001193/2023-2024</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>1785/EMSD-I</t>
+  </si>
+  <si>
+    <t>Additional work in connection with Supply &amp; delivery of submersible pump moter and installed the same at P H No. I &amp; II of Chhota Sehara water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/002710/2022-2023</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>746EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-II &amp; III Z-I under Kalinagar W/S scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002711/2022-2023</t>
+  </si>
+  <si>
+    <t>745EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-II &amp; III Z-I under Kalinagar W/S scheme. dist 24 Pgs</t>
+  </si>
+  <si>
+    <t>ORD/001213/2023-2024</t>
+  </si>
+  <si>
+    <t>4871/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro Mechanical Equipments and Allied Works for Arsenic Removal Plant at Zone I of Ichhlampore Piped Water Supply Scheme, Block Bongaon Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001215/2023-2024</t>
+  </si>
+  <si>
+    <t>4872/EMD</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II Rep. under Rajapur Block Badur</t>
+  </si>
+  <si>
+    <t>ORD/002708/2022-2023</t>
+  </si>
+  <si>
+    <t>3384EMD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE BROTHERS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Korakati W/S Sch</t>
+  </si>
+  <si>
+    <t>ORD/001218/2023-2024</t>
+  </si>
+  <si>
+    <t>4874/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No. III under Bhandarkhali WS Scheme Block</t>
+  </si>
+  <si>
+    <t>ORD/001128/2023-2024</t>
+  </si>
+  <si>
+    <t>4720/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II and III (Rep.) under Paikardanga W</t>
+  </si>
+  <si>
+    <t>ORD/001129/2023-2024</t>
+  </si>
+  <si>
+    <t>4721/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (New) under Jhikra W/S Schem</t>
+  </si>
+  <si>
+    <t>ORD/001220/2023-2024</t>
+  </si>
+  <si>
+    <t>4887/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No. I and II under Katakhali WS Scheme Bl</t>
+  </si>
+  <si>
+    <t>ORD/001286/2023-2024</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>4940/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. VI (New) under Sahebkhali W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/001078/2021-2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>405EMD</t>
+  </si>
+  <si>
+    <t>Providing electrical equipment for sub station of intake pumping station under SWB based PWSS for Arsenic affected areas of Bagda Bongaon Block Ranaghat I &amp; II Block Bongaon Municipality in dist-N 24 Pgs</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>4933/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (New) under Kola W/S Scheme, B</t>
+  </si>
+  <si>
+    <t>ORD/001273/2023-2024</t>
+  </si>
+  <si>
+    <t>4936/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Bardasia Piped Water SupplyScheme, Block: Barasat-II Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002736/2022-2023</t>
+  </si>
+  <si>
+    <t>745SDI</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arangement at PH - I kalinagar W/S</t>
+  </si>
+  <si>
+    <t>ORD/002729/2022-2023</t>
+  </si>
+  <si>
+    <t>6183/EMD</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of submersible P/m alongwith allaied electrical mechanical works voltage stabilizer and automatic chlorinator etc. rejuvenation to Accomodate FHTC at P.h no.I &amp; II under Bablari Dewanganj w/s scheme Block--Nabawdip Dist- Nad</t>
+  </si>
+  <si>
+    <t>ORD/002732/2022-2023</t>
+  </si>
+  <si>
+    <t>744EMD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at PH-I &amp; II under chhota sehara W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002779/2022-2023</t>
+  </si>
+  <si>
+    <t>419EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under Karimpur jalangi (Zone-IX,A &amp; B) W/S Scheme, Block-Tehatta-II,</t>
+  </si>
+  <si>
+    <t>ORD/002775/2022-2023</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>416/EMDdt.20.01.23</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. Augmentation to Accomodate FHTC under MAHISNENGRA (Zone-I) W/S Scheme, Block- Krishnagar-1 , Dist.</t>
+  </si>
+  <si>
+    <t>ORD/002782/2022-2023</t>
+  </si>
+  <si>
+    <t>740/EMSD-I</t>
+  </si>
+  <si>
+    <t>Providing Outdoor illumination at PH No.-I&amp;II under Rampur w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/002730/2022-2023</t>
+  </si>
+  <si>
+    <t>1123EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Automatic Chlorinator etc Augmentation to Accomodate FHTC under Digri W/S Scheme, Block- Krishnagar I , Dist. - Nadia. NIET No. 31 of EE/EMD o</t>
+  </si>
+  <si>
+    <t>ORD/001266/2023-2024</t>
+  </si>
+  <si>
+    <t>4934/EMD</t>
+  </si>
+  <si>
+    <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant (Headworks Site) at Kola Piped Water SupplyScheme, Block: Barasat-II, Dist. North 24 Pgs under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001270/2023-2024</t>
+  </si>
+  <si>
+    <t>4935/EMD</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery along with allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Magurali and</t>
+  </si>
+  <si>
+    <t>ORD/001482/2023-2024</t>
+  </si>
+  <si>
+    <t>1505/EMD.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PAT</t>
+  </si>
+  <si>
+    <t>ORD/002821/2022-2023</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>262/EMSD-III</t>
+  </si>
+  <si>
+    <t>R.M.D. TRADING</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole materials and electrical accessories and installation DTR including sagging of HTOH line to WBSEDCL for new service connection at PH-I under Jitpur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/001636/2023-2024</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>6193/EMD</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Implementation of SCADA system at Intake, WTP and OHR sites of surface based water supply scheme for Chakdah (Part) in the district of Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001683/2023-2024</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Equipment for 11/0.433 KV Sub-station along with pumping station and disinfection arrangement at Baduria GLR under Integrated Surface Water Based PWSS for Arsenic Affected Blocks of Baduria, Basirhat- I &amp; II, Swarupnagar</t>
+  </si>
+  <si>
+    <t>ORD/001695/2023-2024</t>
+  </si>
+  <si>
+    <t>1780EMSD-I</t>
+  </si>
+  <si>
+    <t>Providing voltage correction arrangement with allied works at PH-I of Sonpur GRW W/S Scheme under EMSD-I.</t>
+  </si>
+  <si>
+    <t>ORD/001794/2023-2024</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>6358/EMD</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Bongaon Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001795/2023-2024</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>6421/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Ranaghat-I &amp; Ranaghat-II Blocks in Nadia District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001754/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>6365/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at DAKSHIN JHITKAPOTA ZONE-I (PHASE-II) Piped Water Supply Scheme, Block: Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001757/2023-2024</t>
+  </si>
+  <si>
+    <t>6367/EMD</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Ghoralia Zone-II (Phase-II) Piped Water Supply Scheme, Block: Santipur, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001788/2023-2024</t>
+  </si>
+  <si>
+    <t>6352/EMD</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Tehatta-I &amp; Tehatta-II Blocks in Nadia District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001778/2023-2024</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>6458/EMD</t>
+  </si>
+  <si>
+    <t>SWITCHING AVO ELECTRO POWER LTD.</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Gaighata and Swarupnagar Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001761/2023-2024</t>
+  </si>
+  <si>
+    <t>6372/EMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Paschim Bhatjungla Zone-I (Phase-II) Piped Water Supply Scheme Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001792/2023-2024</t>
+  </si>
+  <si>
+    <t>6356/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Barasat-I &amp; II and Habra-II Blocks in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001748/2023-2024</t>
+  </si>
+  <si>
+    <t>6359/EMD</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at UTTAR TAJPUR (PHASE-II) Piped Water Supply Scheme, Block:KARIMPUR-II, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001751/2023-2024</t>
+  </si>
+  <si>
+    <t>6362/EMD</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Senpur (Phase-II) Piped Water Supply Scheme, Block: Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001782/2023-2024</t>
+  </si>
+  <si>
+    <t>6408/EMD</t>
+  </si>
+  <si>
+    <t>BINGAS ELECTRICAL ELECTRONICS &amp; SOLAR SYSTEM</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Hasnabad Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001759/2023-2024</t>
+  </si>
+  <si>
+    <t>6370/EMD</t>
+  </si>
+  <si>
+    <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Fazilnagar (Phase-II) Piped Water Supply Scheme Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001769/2023-2024</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>6393/EMD</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II Zone-II(Phase-II) under Ber Ramchandrapur ground</t>
+  </si>
+  <si>
+    <t>ORD/001770/2023-2024</t>
+  </si>
+  <si>
+    <t>6394/EMD</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, Zone-II(Phase-II) under Teinpur ground water based w</t>
+  </si>
+  <si>
+    <t>ORD/001772/2023-2024</t>
+  </si>
+  <si>
+    <t>6396/EMD</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, (Phase-II) under Madhugari ground water based water</t>
+  </si>
+  <si>
+    <t>ORD/001786/2023-2024</t>
+  </si>
+  <si>
+    <t>6350/EMD</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Habra-I and Sandeshkhali-I &amp; II Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002862/2022-2023</t>
+  </si>
+  <si>
+    <t>748/EMSD-I</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at the premises of P.H No.-I (Head works site) under Bagband Saiberia W/S Scheme, Dist-24Pgs (N).</t>
+  </si>
+  <si>
+    <t>ORD/002945/2022-2023</t>
+  </si>
+  <si>
+    <t>687/EMSD-IIDt.13/09/2023</t>
+  </si>
+  <si>
+    <t>Supplementary works to completion of ongoing FHTC-related work at PH-I of Sonda (Zone - II) W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/002969/2022-2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>158EMD,Dt.06.01.23</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I and II under Kulgachi WS Scheme, Block Krishnaga</t>
+  </si>
+  <si>
+    <t>ORD/002946/2022-2023</t>
+  </si>
+  <si>
+    <t>1495SD-IDt.21.06.23</t>
+  </si>
+  <si>
+    <t>N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Joygopalpur water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/001888/2023-2024</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>6731/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Matigacha (Block:-Barasat-</t>
+  </si>
+  <si>
+    <t>ORD/001911/2023-2024</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>6734/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No II (Rep.) (Zone-I and II) under Daks</t>
+  </si>
+  <si>
+    <t>ORD/001909/2023-2024</t>
+  </si>
+  <si>
+    <t>6733/EMD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Tenipur Zone-I Piped Water Supply Scheme, Block: Karimpur-II Dist. Nadia Under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001892/2023-2024</t>
+  </si>
+  <si>
+    <t>6754/EMD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. I &amp; II under Chhoto Sehara W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/002988/2022-2023</t>
+  </si>
+  <si>
+    <t>1230EMD</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole, MS materials and electrical accessories and installation of DTR including strings and sagging of HTOH line to WBSEDCL for new service connection at PH-I under Madhupur W/S scheme under EMSD-III</t>
+  </si>
+  <si>
+    <t>ORD/000177/2021-2022</t>
+  </si>
+  <si>
+    <t>2521/ EMD</t>
+  </si>
+  <si>
+    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. II under Joygopalpur w/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000836/2022-2023</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
-    <t>29/EMD</t>
-[...1823 lines deleted...]
-    <t>supply delivery &amp; installation of submersible P/m alongwith allaied electrical and mechanical works voltage stabilizer and automatic chlorinator at P.h no. II under Joygopalpur w/s scheme</t>
+    <t>40/EMD</t>
+  </si>
+  <si>
+    <t>M/S. MANABESH ROY</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Puratan Bongaon W/S Scheme Di</t>
   </si>
   <si>
     <t>ORD/000002/2021-2022</t>
   </si>
   <si>
     <t>111/EMD</t>
   </si>
   <si>
     <t>Supply delivery &amp; installation of Sub-miscible P/m and etc at Bhangatushkhali</t>
   </si>
   <si>
     <t>ORD/000175/2021-2022</t>
   </si>
   <si>
     <t>2521/EMD</t>
   </si>
   <si>
     <t>ORD/001904/2023-2024</t>
   </si>
   <si>
     <t>6772/EMD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III and IV (Zone-I) (Rep) under Kham</t>
   </si>
@@ -3651,51 +3615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W287"/>
+  <dimension ref="A1:W283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -8284,7166 +8248,7002 @@
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>453</v>
       </c>
       <c r="D114" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="E114" s="3" t="s">
+      <c r="F114" s="10" t="s">
         <v>455</v>
       </c>
-      <c r="F114" s="10" t="s">
+      <c r="G114" s="10" t="s">
         <v>456</v>
       </c>
-      <c r="G114" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H114" s="4">
-        <v>67.59</v>
+        <v>0.93</v>
       </c>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="D115" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="3" t="s">
+      <c r="F115" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G115" s="10" t="s">
         <v>459</v>
       </c>
-      <c r="F115" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H115" s="4">
-        <v>0.93</v>
+        <v>3.04</v>
       </c>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="D116" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F116" s="10" t="s">
-        <v>337</v>
+        <v>436</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>464</v>
+        <v>432</v>
       </c>
       <c r="H116" s="4">
-        <v>3.04</v>
+        <v>0.96</v>
       </c>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>432</v>
+        <v>465</v>
       </c>
       <c r="H117" s="4">
         <v>0.96</v>
       </c>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>466</v>
+        <v>439</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>470</v>
+        <v>432</v>
       </c>
       <c r="H118" s="4">
-        <v>0.96</v>
+        <v>1.6</v>
       </c>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>439</v>
+        <v>469</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="F119" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="H119" s="4">
-        <v>1.6</v>
+        <v>0.96</v>
       </c>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="F120" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G120" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H120" s="4">
-        <v>0.96</v>
+        <v>13.64</v>
       </c>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C121" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E121" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="D121" s="3" t="s">
+      <c r="F121" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G121" s="10" t="s">
         <v>477</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H121" s="4">
-        <v>13.64</v>
+        <v>1.92</v>
       </c>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F122" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G122" s="10" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="H122" s="4">
         <v>1.92</v>
       </c>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
       <c r="F123" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G123" s="10" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H123" s="4">
         <v>1.92</v>
       </c>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E124" s="3" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F124" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G124" s="10" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="H124" s="4">
-        <v>1.92</v>
+        <v>1.28</v>
       </c>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C125" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="F125" s="10" t="s">
         <v>490</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="3" t="s">
+      <c r="G125" s="10" t="s">
         <v>491</v>
       </c>
-      <c r="F125" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H125" s="4">
-        <v>1.28</v>
+        <v>21.11</v>
       </c>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D126" s="3" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>494</v>
       </c>
       <c r="F126" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G126" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="G126" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H126" s="4">
-        <v>21.11</v>
+        <v>0.81</v>
       </c>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="F127" s="10" t="s">
         <v>498</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="G127" s="10" t="s">
         <v>499</v>
       </c>
-      <c r="F127" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H127" s="4">
-        <v>0.81</v>
+        <v>8.75</v>
       </c>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D128" s="3" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>502</v>
       </c>
       <c r="F128" s="10" t="s">
         <v>503</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>504</v>
       </c>
       <c r="H128" s="4">
-        <v>8.75</v>
+        <v>42.45</v>
       </c>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>505</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>506</v>
       </c>
       <c r="E129" s="3" t="s">
         <v>507</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>508</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>509</v>
       </c>
       <c r="H129" s="4">
-        <v>42.45</v>
+        <v>26.28</v>
       </c>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>510</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>512</v>
       </c>
       <c r="F130" s="10" t="s">
         <v>513</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>514</v>
       </c>
       <c r="H130" s="4">
-        <v>26.28</v>
+        <v>0.24</v>
       </c>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>515</v>
       </c>
       <c r="D131" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E131" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="E131" s="3" t="s">
+      <c r="F131" s="10" t="s">
         <v>517</v>
       </c>
-      <c r="F131" s="10" t="s">
+      <c r="G131" s="10" t="s">
         <v>518</v>
       </c>
-      <c r="G131" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H131" s="4">
-        <v>0.24</v>
+        <v>21.36</v>
       </c>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E132" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="3" t="s">
+      <c r="F132" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="G132" s="10" t="s">
         <v>521</v>
       </c>
-      <c r="F132" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H132" s="4">
-        <v>21.36</v>
+        <v>22.18</v>
       </c>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F133" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="G133" s="10" t="s">
         <v>524</v>
       </c>
-      <c r="D133" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H133" s="4">
-        <v>22.18</v>
+        <v>6.78</v>
       </c>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="F134" s="10" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="G134" s="10" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="H134" s="4">
-        <v>6.78</v>
+        <v>6.88</v>
       </c>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="F135" s="10" t="s">
         <v>530</v>
       </c>
-      <c r="D135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="3" t="s">
+      <c r="G135" s="10" t="s">
         <v>531</v>
       </c>
-      <c r="F135" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H135" s="4">
-        <v>6.88</v>
+        <v>21.23</v>
       </c>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>532</v>
       </c>
       <c r="D136" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E136" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="E136" s="3" t="s">
+      <c r="F136" s="10" t="s">
         <v>534</v>
       </c>
-      <c r="F136" s="10" t="s">
+      <c r="G136" s="10" t="s">
         <v>535</v>
       </c>
-      <c r="G136" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H136" s="4">
-        <v>21.23</v>
+        <v>10.82</v>
       </c>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E137" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="D137" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="3" t="s">
+      <c r="F137" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G137" s="10" t="s">
         <v>538</v>
       </c>
-      <c r="F137" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H137" s="4">
-        <v>10.82</v>
+        <v>1.92</v>
       </c>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E138" s="3" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>436</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="H138" s="4">
         <v>1.92</v>
       </c>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="D139" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="E139" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="E139" s="3" t="s">
+      <c r="F139" s="10" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>547</v>
       </c>
       <c r="H139" s="4">
-        <v>1.92</v>
+        <v>18.84</v>
       </c>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>548</v>
       </c>
       <c r="D140" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="E140" s="3" t="s">
+      <c r="F140" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="G140" s="10" t="s">
         <v>550</v>
       </c>
-      <c r="F140" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" s="4">
-        <v>18.84</v>
+        <v>10.12</v>
       </c>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="G141" s="10" t="s">
         <v>553</v>
       </c>
-      <c r="D141" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H141" s="4">
-        <v>10.12</v>
+        <v>65.68</v>
       </c>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="E142" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="D142" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="3" t="s">
+      <c r="F142" s="10" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>558</v>
       </c>
       <c r="H142" s="4">
-        <v>65.68</v>
+        <v>0.89</v>
       </c>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>559</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>560</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>561</v>
       </c>
       <c r="F143" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="G143" s="10" t="s">
         <v>562</v>
       </c>
-      <c r="G143" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H143" s="4">
-        <v>0.89</v>
+        <v>0.68</v>
       </c>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D144" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="D144" s="3" t="s">
+      <c r="E144" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="E144" s="3" t="s">
+      <c r="F144" s="10" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>567</v>
       </c>
       <c r="H144" s="4">
-        <v>0.68</v>
+        <v>0.98</v>
       </c>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>568</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>569</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>570</v>
       </c>
       <c r="F145" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G145" s="10" t="s">
         <v>571</v>
       </c>
-      <c r="G145" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H145" s="4">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D146" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="D146" s="3" t="s">
+      <c r="E146" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="E146" s="3" t="s">
+      <c r="F146" s="10" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>576</v>
       </c>
       <c r="H146" s="4">
-        <v>0.97</v>
+        <v>0.79</v>
       </c>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>577</v>
       </c>
       <c r="D147" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E147" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="10" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="H147" s="4">
-        <v>0.79</v>
+        <v>0.66</v>
       </c>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="F148" s="10" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="H148" s="4">
-        <v>0.66</v>
+        <v>0.9</v>
       </c>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="F149" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="G149" s="10" t="s">
         <v>584</v>
       </c>
-      <c r="D149" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H149" s="4">
-        <v>0.9</v>
+        <v>0.61</v>
       </c>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D150" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="E150" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="E150" s="3" t="s">
+      <c r="F150" s="10" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>589</v>
       </c>
       <c r="H150" s="4">
-        <v>0.61</v>
+        <v>0.89</v>
       </c>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>590</v>
       </c>
       <c r="D151" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E151" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="E151" s="3" t="s">
+      <c r="F151" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="G151" s="10" t="s">
         <v>592</v>
       </c>
-      <c r="F151" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H151" s="4">
-        <v>0.89</v>
+        <v>0.98</v>
       </c>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="E152" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="D152" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="3" t="s">
+      <c r="F152" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="G152" s="10" t="s">
         <v>596</v>
       </c>
-      <c r="F152" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H152" s="4">
-        <v>0.98</v>
+        <v>3.82</v>
       </c>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D153" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="D153" s="3" t="s">
+      <c r="E153" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="E153" s="3" t="s">
+      <c r="F153" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="G153" s="10" t="s">
         <v>600</v>
       </c>
-      <c r="F153" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H153" s="4">
-        <v>3.82</v>
+        <v>0.95</v>
       </c>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E154" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="D154" s="3" t="s">
+      <c r="F154" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G154" s="10" t="s">
         <v>603</v>
       </c>
-      <c r="E154" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H154" s="4">
-        <v>0.95</v>
+        <v>13.22</v>
       </c>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C155" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="E155" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="D155" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F155" s="10" t="s">
-        <v>156</v>
+        <v>513</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>608</v>
+        <v>584</v>
       </c>
       <c r="H155" s="4">
-        <v>13.22</v>
+        <v>0.16</v>
       </c>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="E156" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="D156" s="3" t="s">
+      <c r="F156" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="G156" s="10" t="s">
         <v>610</v>
       </c>
-      <c r="E156" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H156" s="4">
-        <v>0.16</v>
+        <v>0.89</v>
       </c>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E157" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="D157" s="3" t="s">
+      <c r="F157" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="G157" s="10" t="s">
         <v>613</v>
       </c>
-      <c r="E157" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H157" s="4">
-        <v>0.89</v>
+        <v>9.29</v>
       </c>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E158" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="F158" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="G158" s="10" t="s">
         <v>617</v>
       </c>
-      <c r="F158" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H158" s="4">
-        <v>9.29</v>
+        <v>10.81</v>
       </c>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E159" s="3" t="s">
         <v>619</v>
       </c>
-      <c r="D159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E159" s="3" t="s">
+      <c r="F159" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G159" s="10" t="s">
         <v>620</v>
       </c>
-      <c r="F159" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H159" s="4">
-        <v>10.81</v>
+        <v>0.49</v>
       </c>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="F160" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="G160" s="10" t="s">
         <v>623</v>
       </c>
-      <c r="D160" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H160" s="4">
-        <v>0.49</v>
+        <v>2.77</v>
       </c>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="E161" s="3" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F161" s="10" t="s">
         <v>293</v>
       </c>
       <c r="G161" s="10" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="H161" s="4">
         <v>2.77</v>
       </c>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C162" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="E162" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="D162" s="3" t="s">
+      <c r="F162" s="10" t="s">
         <v>630</v>
       </c>
-      <c r="E162" s="3" t="s">
+      <c r="G162" s="10" t="s">
         <v>631</v>
       </c>
-      <c r="F162" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H162" s="4">
-        <v>2.77</v>
+        <v>0.95</v>
       </c>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>632</v>
       </c>
       <c r="D163" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="E163" s="3" t="s">
+      <c r="F163" s="10" t="s">
         <v>634</v>
       </c>
-      <c r="F163" s="10" t="s">
+      <c r="G163" s="10" t="s">
         <v>635</v>
       </c>
-      <c r="G163" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H163" s="4">
-        <v>0.95</v>
+        <v>13.05</v>
       </c>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E164" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="D164" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F164" s="10" t="s">
-        <v>639</v>
+        <v>293</v>
       </c>
       <c r="G164" s="10" t="s">
-        <v>640</v>
+        <v>79</v>
       </c>
       <c r="H164" s="4">
-        <v>13.05</v>
+        <v>9.33</v>
       </c>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="F165" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="G165" s="10" t="s">
         <v>641</v>
       </c>
-      <c r="D165" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H165" s="4">
-        <v>9.33</v>
+        <v>12.82</v>
       </c>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E166" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="F166" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G166" s="10" t="s">
         <v>644</v>
       </c>
-      <c r="F166" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H166" s="4">
-        <v>12.82</v>
+        <v>12.81</v>
       </c>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="E167" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="D167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E167" s="3" t="s">
+      <c r="F167" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G167" s="10" t="s">
         <v>648</v>
       </c>
-      <c r="F167" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H167" s="4">
-        <v>12.81</v>
+        <v>21.41</v>
       </c>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D168" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="D168" s="3" t="s">
+      <c r="E168" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="E168" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="10" t="s">
-        <v>337</v>
+        <v>293</v>
       </c>
       <c r="G168" s="10" t="s">
-        <v>653</v>
+        <v>623</v>
       </c>
       <c r="H168" s="4">
-        <v>21.41</v>
+        <v>2.77</v>
       </c>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="F169" s="10" t="s">
         <v>654</v>
       </c>
-      <c r="D169" s="3" t="s">
+      <c r="G169" s="10" t="s">
         <v>655</v>
       </c>
-      <c r="E169" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H169" s="4">
-        <v>2.77</v>
+        <v>12.82</v>
       </c>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D170" s="3" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E170" s="3" t="s">
         <v>658</v>
       </c>
       <c r="F170" s="10" t="s">
         <v>659</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>660</v>
       </c>
       <c r="H170" s="4">
-        <v>12.82</v>
+        <v>11.36</v>
       </c>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>661</v>
       </c>
       <c r="D171" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E171" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="E171" s="3" t="s">
+      <c r="F171" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="G171" s="10" t="s">
         <v>663</v>
       </c>
-      <c r="F171" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H171" s="4">
-        <v>11.36</v>
+        <v>10.82</v>
       </c>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F172" s="10" t="s">
-        <v>539</v>
+        <v>46</v>
       </c>
       <c r="G172" s="10" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="H172" s="4">
-        <v>10.82</v>
+        <v>12.85</v>
       </c>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E173" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="F173" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="G173" s="10" t="s">
         <v>670</v>
       </c>
-      <c r="F173" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H173" s="4">
-        <v>12.85</v>
+        <v>13.22</v>
       </c>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="F174" s="10" t="s">
-        <v>674</v>
+        <v>156</v>
       </c>
       <c r="G174" s="10" t="s">
-        <v>675</v>
+        <v>603</v>
       </c>
       <c r="H174" s="4">
         <v>13.22</v>
       </c>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>156</v>
+        <v>675</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>608</v>
+        <v>676</v>
       </c>
       <c r="H175" s="4">
-        <v>13.22</v>
+        <v>13.02</v>
       </c>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E176" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="F176" s="10" t="s">
         <v>679</v>
       </c>
-      <c r="F176" s="10" t="s">
+      <c r="G176" s="10" t="s">
         <v>680</v>
       </c>
-      <c r="G176" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H176" s="4">
-        <v>13.02</v>
+        <v>13.05</v>
       </c>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C177" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="D177" s="3" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>683</v>
       </c>
       <c r="F177" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G177" s="10" t="s">
         <v>684</v>
       </c>
-      <c r="G177" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H177" s="4">
-        <v>13.05</v>
+        <v>0.35</v>
       </c>
       <c r="I177" s="1"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D178" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="D178" s="3" t="s">
+      <c r="E178" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="F178" s="10" t="s">
         <v>156</v>
       </c>
       <c r="G178" s="10" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="H178" s="4">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="I178" s="1"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E179" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="D179" s="3" t="s">
+      <c r="F179" s="10" t="s">
         <v>691</v>
       </c>
-      <c r="E179" s="3" t="s">
+      <c r="G179" s="10" t="s">
         <v>692</v>
       </c>
-      <c r="F179" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H179" s="4">
-        <v>0.3</v>
+        <v>13.04</v>
       </c>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E180" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="F180" s="10" t="s">
         <v>695</v>
       </c>
-      <c r="F180" s="10" t="s">
+      <c r="G180" s="10" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="H180" s="4">
         <v>13.04</v>
       </c>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E181" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="F181" s="10" t="s">
         <v>699</v>
       </c>
-      <c r="F181" s="10" t="s">
+      <c r="G181" s="10" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
       <c r="H181" s="4">
         <v>13.04</v>
       </c>
       <c r="I181" s="1"/>
       <c r="J181" s="1"/>
       <c r="K181" s="1"/>
       <c r="L181" s="1"/>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C182" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D182" s="3" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>703</v>
       </c>
       <c r="F182" s="10" t="s">
         <v>704</v>
       </c>
       <c r="G182" s="10" t="s">
         <v>705</v>
       </c>
       <c r="H182" s="4">
-        <v>13.04</v>
+        <v>12.87</v>
       </c>
       <c r="I182" s="1"/>
       <c r="J182" s="1"/>
       <c r="K182" s="1"/>
       <c r="L182" s="1"/>
       <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1"/>
       <c r="P182" s="1"/>
       <c r="Q182" s="1"/>
       <c r="R182" s="1"/>
       <c r="S182" s="1"/>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>707</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>708</v>
       </c>
       <c r="F183" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G183" s="10" t="s">
         <v>709</v>
       </c>
-      <c r="G183" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H183" s="4">
-        <v>12.87</v>
+        <v>0.1</v>
       </c>
       <c r="I183" s="1"/>
       <c r="J183" s="1"/>
       <c r="K183" s="1"/>
       <c r="L183" s="1"/>
       <c r="M183" s="1"/>
       <c r="N183" s="1"/>
       <c r="O183" s="1"/>
       <c r="P183" s="1"/>
       <c r="Q183" s="1"/>
       <c r="R183" s="1"/>
       <c r="S183" s="1"/>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C184" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="E184" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="D184" s="3" t="s">
+      <c r="F184" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="G184" s="10" t="s">
         <v>712</v>
       </c>
-      <c r="E184" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H184" s="4">
-        <v>0.1</v>
+        <v>11.36</v>
       </c>
       <c r="I184" s="1"/>
       <c r="J184" s="1"/>
       <c r="K184" s="1"/>
       <c r="L184" s="1"/>
       <c r="M184" s="1"/>
       <c r="N184" s="1"/>
       <c r="O184" s="1"/>
       <c r="P184" s="1"/>
       <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
       <c r="S184" s="1"/>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="F185" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="G185" s="10" t="s">
         <v>715</v>
       </c>
-      <c r="D185" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H185" s="4">
-        <v>11.36</v>
+        <v>13.03</v>
       </c>
       <c r="I185" s="1"/>
       <c r="J185" s="1"/>
       <c r="K185" s="1"/>
       <c r="L185" s="1"/>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E186" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="D186" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="3" t="s">
+      <c r="F186" s="10" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>720</v>
       </c>
       <c r="H186" s="4">
-        <v>13.03</v>
+        <v>0.98</v>
       </c>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
       <c r="K186" s="1"/>
       <c r="L186" s="1"/>
       <c r="M186" s="1"/>
       <c r="N186" s="1"/>
       <c r="O186" s="1"/>
       <c r="P186" s="1"/>
       <c r="Q186" s="1"/>
       <c r="R186" s="1"/>
       <c r="S186" s="1"/>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>721</v>
       </c>
       <c r="D187" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E187" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="E187" s="3" t="s">
+      <c r="F187" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G187" s="10" t="s">
         <v>723</v>
-      </c>
-[...4 lines deleted...]
-        <v>725</v>
       </c>
       <c r="H187" s="4">
         <v>0.98</v>
       </c>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="F188" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="G188" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="D188" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H188" s="4">
-        <v>0.98</v>
+        <v>12.87</v>
       </c>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
       <c r="L188" s="1"/>
       <c r="M188" s="1"/>
       <c r="N188" s="1"/>
       <c r="O188" s="1"/>
       <c r="P188" s="1"/>
       <c r="Q188" s="1"/>
       <c r="R188" s="1"/>
       <c r="S188" s="1"/>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E189" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="F189" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="G189" s="10" t="s">
         <v>730</v>
       </c>
-      <c r="F189" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H189" s="4">
-        <v>12.87</v>
+        <v>13.04</v>
       </c>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
       <c r="L189" s="1"/>
       <c r="M189" s="1"/>
       <c r="N189" s="1"/>
       <c r="O189" s="1"/>
       <c r="P189" s="1"/>
       <c r="Q189" s="1"/>
       <c r="R189" s="1"/>
       <c r="S189" s="1"/>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E190" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="F190" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="G190" s="10" t="s">
         <v>733</v>
       </c>
-      <c r="F190" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H190" s="4">
-        <v>13.04</v>
+        <v>13.22</v>
       </c>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
       <c r="K190" s="1"/>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1"/>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="E191" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="D191" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E191" s="3" t="s">
+      <c r="F191" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="G191" s="10" t="s">
         <v>737</v>
       </c>
-      <c r="F191" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H191" s="4">
-        <v>13.22</v>
+        <v>1.37</v>
       </c>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
       <c r="L191" s="1"/>
       <c r="M191" s="1"/>
       <c r="N191" s="1"/>
       <c r="O191" s="1"/>
       <c r="P191" s="1"/>
       <c r="Q191" s="1"/>
       <c r="R191" s="1"/>
       <c r="S191" s="1"/>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="E192" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="D192" s="3" t="s">
+      <c r="F192" s="10" t="s">
         <v>740</v>
       </c>
-      <c r="E192" s="3" t="s">
+      <c r="G192" s="10" t="s">
         <v>741</v>
       </c>
-      <c r="F192" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H192" s="4">
-        <v>1.37</v>
+        <v>0.4</v>
       </c>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
       <c r="L192" s="1"/>
       <c r="M192" s="1"/>
       <c r="N192" s="1"/>
       <c r="O192" s="1"/>
       <c r="P192" s="1"/>
       <c r="Q192" s="1"/>
       <c r="R192" s="1"/>
       <c r="S192" s="1"/>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="E193" s="3" t="s">
         <v>743</v>
       </c>
-      <c r="D193" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="3" t="s">
+      <c r="F193" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="G193" s="10" t="s">
         <v>744</v>
       </c>
-      <c r="F193" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H193" s="4">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
       <c r="L193" s="1"/>
       <c r="M193" s="1"/>
       <c r="N193" s="1"/>
       <c r="O193" s="1"/>
       <c r="P193" s="1"/>
       <c r="Q193" s="1"/>
       <c r="R193" s="1"/>
       <c r="S193" s="1"/>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>630</v>
+        <v>300</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="F194" s="10" t="s">
-        <v>460</v>
+        <v>182</v>
       </c>
       <c r="G194" s="10" t="s">
-        <v>749</v>
+        <v>613</v>
       </c>
       <c r="H194" s="4">
-        <v>0.48</v>
+        <v>2.7</v>
       </c>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
       <c r="L194" s="1"/>
       <c r="M194" s="1"/>
       <c r="N194" s="1"/>
       <c r="O194" s="1"/>
       <c r="P194" s="1"/>
       <c r="Q194" s="1"/>
       <c r="R194" s="1"/>
       <c r="S194" s="1"/>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>300</v>
+        <v>385</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="F195" s="10" t="s">
-        <v>182</v>
+        <v>575</v>
       </c>
       <c r="G195" s="10" t="s">
-        <v>618</v>
+        <v>576</v>
       </c>
       <c r="H195" s="4">
-        <v>2.7</v>
+        <v>0.9</v>
       </c>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="F196" s="10" t="s">
-        <v>580</v>
+        <v>704</v>
       </c>
       <c r="G196" s="10" t="s">
-        <v>581</v>
+        <v>751</v>
       </c>
       <c r="H196" s="4">
-        <v>0.9</v>
+        <v>3.12</v>
       </c>
       <c r="I196" s="1"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
       <c r="N196" s="1"/>
       <c r="O196" s="1"/>
       <c r="P196" s="1"/>
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C197" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="E197" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="D197" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E197" s="3" t="s">
+      <c r="F197" s="10" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>756</v>
       </c>
       <c r="H197" s="4">
-        <v>3.12</v>
+        <v>599.8</v>
       </c>
       <c r="I197" s="1"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>757</v>
       </c>
       <c r="D198" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E198" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="E198" s="3" t="s">
+      <c r="F198" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G198" s="10" t="s">
         <v>759</v>
       </c>
-      <c r="F198" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H198" s="4">
-        <v>599.8</v>
+        <v>11.34</v>
       </c>
       <c r="I198" s="1"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="E199" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="D199" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E199" s="3" t="s">
+      <c r="F199" s="10" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>764</v>
       </c>
       <c r="H199" s="4">
-        <v>11.34</v>
+        <v>12.16</v>
       </c>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
       <c r="N199" s="1"/>
       <c r="O199" s="1"/>
       <c r="P199" s="1"/>
       <c r="Q199" s="1"/>
       <c r="R199" s="1"/>
       <c r="S199" s="1"/>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>765</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>766</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>767</v>
       </c>
       <c r="F200" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G200" s="10" t="s">
         <v>768</v>
       </c>
-      <c r="G200" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H200" s="4">
-        <v>12.16</v>
+        <v>1.33</v>
       </c>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E201" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="F201" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="G201" s="10" t="s">
         <v>771</v>
       </c>
-      <c r="E201" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H201" s="4">
-        <v>1.33</v>
+        <v>0.19</v>
       </c>
       <c r="I201" s="1"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E202" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="F202" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="G202" s="10" t="s">
         <v>775</v>
       </c>
-      <c r="F202" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H202" s="4">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="I202" s="1"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E203" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="F203" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="G203" s="10" t="s">
         <v>778</v>
       </c>
-      <c r="F203" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H203" s="4">
-        <v>0.39</v>
+        <v>0.72</v>
       </c>
       <c r="I203" s="1"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="E204" s="3" t="s">
         <v>781</v>
       </c>
-      <c r="D204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E204" s="3" t="s">
+      <c r="F204" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="G204" s="10" t="s">
         <v>782</v>
       </c>
-      <c r="F204" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H204" s="4">
-        <v>0.72</v>
+        <v>3.8</v>
       </c>
       <c r="I204" s="1"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C205" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E205" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="D205" s="3" t="s">
+      <c r="F205" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="G205" s="10" t="s">
         <v>785</v>
       </c>
-      <c r="E205" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H205" s="4">
-        <v>3.8</v>
+        <v>1.03</v>
       </c>
       <c r="I205" s="1"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E206" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="F206" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="G206" s="10" t="s">
         <v>789</v>
       </c>
-      <c r="F206" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H206" s="4">
-        <v>1.03</v>
+        <v>9.48</v>
       </c>
       <c r="I206" s="1"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E207" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="D207" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F207" s="10" t="s">
-        <v>793</v>
+        <v>42</v>
       </c>
       <c r="G207" s="10" t="s">
-        <v>794</v>
+        <v>43</v>
       </c>
       <c r="H207" s="4">
-        <v>9.48</v>
+        <v>123.24</v>
       </c>
       <c r="I207" s="1"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C208" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="F208" s="10" t="s">
         <v>795</v>
       </c>
-      <c r="D208" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="3" t="s">
+      <c r="G208" s="10" t="s">
         <v>796</v>
       </c>
-      <c r="F208" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H208" s="4">
-        <v>123.24</v>
+        <v>51.92</v>
       </c>
       <c r="I208" s="1"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>797</v>
       </c>
       <c r="D209" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E209" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="E209" s="3" t="s">
+      <c r="F209" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="G209" s="10" t="s">
         <v>799</v>
       </c>
-      <c r="F209" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H209" s="4">
-        <v>51.92</v>
+        <v>53.06</v>
       </c>
       <c r="I209" s="1"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="F210" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="G210" s="10" t="s">
         <v>802</v>
       </c>
-      <c r="D210" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H210" s="4">
-        <v>53.06</v>
+        <v>3.04</v>
       </c>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C211" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="F211" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="G211" s="10" t="s">
         <v>805</v>
       </c>
-      <c r="D211" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H211" s="4">
-        <v>3.04</v>
+        <v>40.8</v>
       </c>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="F212" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="G212" s="10" t="s">
         <v>808</v>
       </c>
-      <c r="D212" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H212" s="4">
-        <v>40.8</v>
+        <v>9.79</v>
       </c>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="F213" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G213" s="10" t="s">
         <v>811</v>
       </c>
-      <c r="D213" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H213" s="4">
-        <v>9.79</v>
+        <v>2.07</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C214" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E214" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="D214" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="3" t="s">
+      <c r="F214" s="10" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="G214" s="10" t="s">
         <v>816</v>
       </c>
       <c r="H214" s="4">
-        <v>2.07</v>
+        <v>21.37</v>
       </c>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>817</v>
       </c>
       <c r="D215" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="E215" s="3" t="s">
+      <c r="F215" s="10" t="s">
         <v>819</v>
       </c>
-      <c r="F215" s="10" t="s">
+      <c r="G215" s="10" t="s">
         <v>820</v>
       </c>
-      <c r="G215" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H215" s="4">
-        <v>21.37</v>
+        <v>26.54</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E216" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="D216" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E216" s="3" t="s">
+      <c r="F216" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="G216" s="10" t="s">
         <v>823</v>
       </c>
-      <c r="F216" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H216" s="4">
-        <v>26.54</v>
+        <v>7.97</v>
       </c>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
       <c r="K216" s="1"/>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E217" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="D217" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E217" s="3" t="s">
+      <c r="F217" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="G217" s="10" t="s">
         <v>827</v>
       </c>
-      <c r="F217" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H217" s="4">
-        <v>7.97</v>
+        <v>20.59</v>
       </c>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
       <c r="K217" s="1"/>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C218" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E218" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="D218" s="3" t="s">
+      <c r="F218" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="G218" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="E218" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H218" s="4">
-        <v>20.59</v>
+        <v>10.72</v>
       </c>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
       <c r="K218" s="1"/>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C219" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="E219" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="D219" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E219" s="3" t="s">
+      <c r="F219" s="10" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>835</v>
       </c>
       <c r="H219" s="4">
-        <v>10.59</v>
+        <v>11.63</v>
       </c>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
       <c r="K219" s="1"/>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>836</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>798</v>
+        <v>837</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F220" s="10" t="s">
-        <v>522</v>
+        <v>490</v>
       </c>
       <c r="G220" s="10" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H220" s="4">
-        <v>10.72</v>
+        <v>4.19</v>
       </c>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
       <c r="K220" s="1"/>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>841</v>
       </c>
       <c r="F221" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="G221" s="10" t="s">
         <v>842</v>
       </c>
-      <c r="G221" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H221" s="4">
-        <v>11.63</v>
+        <v>5.17</v>
       </c>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
       <c r="K221" s="1"/>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C222" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E222" s="3" t="s">
         <v>844</v>
       </c>
-      <c r="D222" s="3" t="s">
+      <c r="F222" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="G222" s="10" t="s">
         <v>845</v>
       </c>
-      <c r="E222" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H222" s="4">
-        <v>4.19</v>
+        <v>26.5</v>
       </c>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C223" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="F223" s="10" t="s">
         <v>848</v>
       </c>
-      <c r="D223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E223" s="3" t="s">
+      <c r="G223" s="10" t="s">
         <v>849</v>
       </c>
-      <c r="F223" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H223" s="4">
-        <v>5.17</v>
+        <v>1.72</v>
       </c>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D224" s="3" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>852</v>
       </c>
       <c r="F224" s="10" t="s">
-        <v>842</v>
+        <v>704</v>
       </c>
       <c r="G224" s="10" t="s">
         <v>853</v>
       </c>
       <c r="H224" s="4">
-        <v>26.5</v>
+        <v>11.19</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>385</v>
+        <v>855</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F225" s="10" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="G225" s="10" t="s">
         <v>857</v>
       </c>
       <c r="H225" s="4">
-        <v>1.72</v>
+        <v>1.29</v>
       </c>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>858</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>859</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>860</v>
       </c>
       <c r="F226" s="10" t="s">
-        <v>709</v>
+        <v>848</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>861</v>
       </c>
       <c r="H226" s="4">
-        <v>11.19</v>
+        <v>2.16</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>862</v>
       </c>
       <c r="D227" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E227" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="E227" s="3" t="s">
+      <c r="F227" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G227" s="10" t="s">
         <v>864</v>
       </c>
-      <c r="F227" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H227" s="4">
-        <v>1.29</v>
+        <v>0.89</v>
       </c>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E228" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="D228" s="3" t="s">
+      <c r="F228" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G228" s="10" t="s">
         <v>867</v>
       </c>
-      <c r="E228" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H228" s="4">
-        <v>2.16</v>
+        <v>37.15</v>
       </c>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="F229" s="10" t="s">
         <v>870</v>
       </c>
-      <c r="D229" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E229" s="3" t="s">
+      <c r="G229" s="10" t="s">
         <v>871</v>
       </c>
-      <c r="F229" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H229" s="4">
-        <v>0.89</v>
+        <v>26.07</v>
       </c>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="E230" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="D230" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E230" s="3" t="s">
+      <c r="F230" s="10" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>875</v>
       </c>
       <c r="H230" s="4">
-        <v>37.15</v>
+        <v>11.31</v>
       </c>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>876</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>877</v>
       </c>
       <c r="F231" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G231" s="10" t="s">
         <v>878</v>
       </c>
-      <c r="G231" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H231" s="4">
-        <v>26.07</v>
+        <v>10.3</v>
       </c>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E232" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="D232" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E232" s="3" t="s">
+      <c r="F232" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G232" s="10" t="s">
         <v>881</v>
       </c>
-      <c r="F232" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H232" s="4">
-        <v>11.31</v>
+        <v>26.49</v>
       </c>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="F233" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="G233" s="10" t="s">
         <v>884</v>
       </c>
-      <c r="D233" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H233" s="4">
-        <v>10.3</v>
+        <v>21.13</v>
       </c>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="F234" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="G234" s="10" t="s">
         <v>887</v>
       </c>
-      <c r="D234" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H234" s="4">
-        <v>26.49</v>
+        <v>21.42</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C235" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E235" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="D235" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E235" s="3" t="s">
+      <c r="F235" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="G235" s="10" t="s">
         <v>891</v>
       </c>
-      <c r="F235" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H235" s="4">
-        <v>21.13</v>
+        <v>13.82</v>
       </c>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D236" s="3" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>894</v>
       </c>
       <c r="F236" s="10" t="s">
-        <v>824</v>
+        <v>42</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>895</v>
       </c>
       <c r="H236" s="4">
-        <v>21.42</v>
+        <v>518.43</v>
       </c>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>896</v>
       </c>
       <c r="D237" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E237" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="E237" s="3" t="s">
+      <c r="F237" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="G237" s="10" t="s">
         <v>898</v>
       </c>
-      <c r="F237" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H237" s="4">
-        <v>13.82</v>
+        <v>22.15</v>
       </c>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C238" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E238" s="3" t="s">
         <v>900</v>
       </c>
-      <c r="D238" s="3" t="s">
+      <c r="F238" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="G238" s="10" t="s">
         <v>901</v>
       </c>
-      <c r="E238" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H238" s="4">
-        <v>518.43</v>
+        <v>52.08</v>
       </c>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C239" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="F239" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G239" s="10" t="s">
         <v>904</v>
       </c>
-      <c r="D239" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H239" s="4">
-        <v>22.15</v>
+        <v>3</v>
       </c>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="F240" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="G240" s="10" t="s">
         <v>907</v>
       </c>
-      <c r="D240" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H240" s="4">
-        <v>52.08</v>
+        <v>15.63</v>
       </c>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="F241" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="G241" s="10" t="s">
         <v>910</v>
       </c>
-      <c r="D241" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H241" s="4">
-        <v>3</v>
+        <v>2.17</v>
       </c>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="F242" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="G242" s="10" t="s">
         <v>913</v>
       </c>
-      <c r="D242" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H242" s="4">
-        <v>15.63</v>
+        <v>14.88</v>
       </c>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="E243" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="D243" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E243" s="3" t="s">
+      <c r="F243" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="G243" s="10" t="s">
         <v>917</v>
       </c>
-      <c r="F243" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H243" s="4">
-        <v>2.17</v>
+        <v>14.03</v>
       </c>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E244" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="D244" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E244" s="3" t="s">
+      <c r="F244" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G244" s="10" t="s">
         <v>920</v>
       </c>
-      <c r="F244" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H244" s="4">
-        <v>14.88</v>
+        <v>2.07</v>
       </c>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="E245" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="D245" s="3" t="s">
+      <c r="F245" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G245" s="10" t="s">
         <v>923</v>
       </c>
-      <c r="E245" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H245" s="4">
-        <v>14.03</v>
+        <v>6.2</v>
       </c>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F246" s="10" t="s">
         <v>926</v>
       </c>
-      <c r="D246" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E246" s="3" t="s">
+      <c r="G246" s="10" t="s">
         <v>927</v>
       </c>
-      <c r="F246" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H246" s="4">
-        <v>2.07</v>
+        <v>52.69</v>
       </c>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C247" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E247" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="D247" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E247" s="3" t="s">
+      <c r="F247" s="10" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>931</v>
       </c>
       <c r="H247" s="4">
-        <v>6.2</v>
+        <v>39.08</v>
       </c>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>932</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>897</v>
+        <v>851</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>933</v>
       </c>
       <c r="F248" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G248" s="10" t="s">
         <v>934</v>
       </c>
-      <c r="G248" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H248" s="4">
-        <v>52.69</v>
+        <v>19.37</v>
       </c>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="D249" s="3" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>937</v>
       </c>
       <c r="F249" s="10" t="s">
-        <v>456</v>
+        <v>938</v>
       </c>
       <c r="G249" s="10" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H249" s="4">
-        <v>39.08</v>
+        <v>3.47</v>
       </c>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>859</v>
+        <v>941</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="F250" s="10" t="s">
-        <v>69</v>
+        <v>943</v>
       </c>
       <c r="G250" s="10" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="H250" s="4">
-        <v>19.37</v>
+        <v>615.17</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>944</v>
+        <v>386</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>945</v>
+        <v>42</v>
       </c>
       <c r="G251" s="10" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="H251" s="4">
-        <v>3.47</v>
+        <v>980.25</v>
       </c>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>948</v>
+        <v>855</v>
       </c>
       <c r="E252" s="3" t="s">
         <v>949</v>
       </c>
       <c r="F252" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="G252" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="G252" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H252" s="4">
-        <v>615.17</v>
+        <v>3.15</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="D253" s="3" t="s">
         <v>952</v>
       </c>
-      <c r="D253" s="3" t="s">
+      <c r="E253" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="E253" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F253" s="10" t="s">
-        <v>42</v>
+        <v>954</v>
       </c>
       <c r="G253" s="10" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H253" s="4">
-        <v>980.25</v>
+        <v>380.65</v>
       </c>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>863</v>
+        <v>957</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F254" s="10" t="s">
-        <v>645</v>
+        <v>954</v>
       </c>
       <c r="G254" s="10" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="H254" s="4">
-        <v>3.15</v>
+        <v>619.7</v>
       </c>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="F255" s="10" t="s">
-        <v>961</v>
+        <v>215</v>
       </c>
       <c r="G255" s="10" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H255" s="4">
-        <v>380.65</v>
+        <v>53.53</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="E256" s="3" t="s">
         <v>965</v>
       </c>
       <c r="F256" s="10" t="s">
-        <v>961</v>
+        <v>118</v>
       </c>
       <c r="G256" s="10" t="s">
         <v>966</v>
       </c>
       <c r="H256" s="4">
-        <v>619.7</v>
+        <v>42.09</v>
       </c>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>967</v>
       </c>
       <c r="D257" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="E257" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="E257" s="3" t="s">
+      <c r="F257" s="10" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>970</v>
       </c>
       <c r="H257" s="4">
-        <v>53.53</v>
+        <v>409.59</v>
       </c>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>971</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="F258" s="10" t="s">
-        <v>118</v>
+        <v>974</v>
       </c>
       <c r="G258" s="10" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H258" s="4">
-        <v>42.09</v>
+        <v>359</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="F259" s="10" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="G259" s="10" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="H259" s="4">
-        <v>409.59</v>
+        <v>53.53</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>979</v>
+        <v>952</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F260" s="10" t="s">
-        <v>981</v>
+        <v>954</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>982</v>
       </c>
       <c r="H260" s="4">
-        <v>359</v>
+        <v>406.04</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>983</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="E261" s="3" t="s">
         <v>984</v>
       </c>
       <c r="F261" s="10" t="s">
         <v>985</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>986</v>
       </c>
       <c r="H261" s="4">
-        <v>53.53</v>
+        <v>41.45</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>987</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>988</v>
       </c>
       <c r="F262" s="10" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
       <c r="G262" s="10" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H262" s="4">
-        <v>406.04</v>
+        <v>53.52</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>968</v>
+        <v>957</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="F263" s="10" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="G263" s="10" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H263" s="4">
-        <v>41.45</v>
+        <v>258.41</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="F264" s="10" t="s">
-        <v>996</v>
+        <v>219</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>997</v>
       </c>
       <c r="H264" s="4">
-        <v>53.52</v>
+        <v>53.72</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>998</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>964</v>
+        <v>999</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F265" s="10" t="s">
-        <v>1000</v>
+        <v>139</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>1001</v>
       </c>
       <c r="H265" s="4">
-        <v>258.41</v>
+        <v>16.27</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>968</v>
+        <v>999</v>
       </c>
       <c r="E266" s="3" t="s">
         <v>1003</v>
       </c>
       <c r="F266" s="10" t="s">
-        <v>219</v>
+        <v>28</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>1004</v>
       </c>
       <c r="H266" s="4">
-        <v>53.72</v>
+        <v>8.45</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="D267" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="E267" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="E267" s="3" t="s">
+      <c r="F267" s="10" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G267" s="10" t="s">
         <v>1008</v>
       </c>
       <c r="H267" s="4">
-        <v>16.27</v>
+        <v>16.32</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>1006</v>
+        <v>952</v>
       </c>
       <c r="E268" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="F268" s="10" t="s">
-        <v>28</v>
+        <v>969</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>1011</v>
       </c>
       <c r="H268" s="4">
-        <v>8.45</v>
+        <v>619.68</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>1006</v>
+        <v>859</v>
       </c>
       <c r="E269" s="3" t="s">
         <v>1013</v>
       </c>
       <c r="F269" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="G269" s="10" t="s">
         <v>1014</v>
       </c>
-      <c r="G269" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H269" s="4">
-        <v>16.32</v>
+        <v>3.02</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E270" s="3" t="s">
         <v>1016</v>
       </c>
-      <c r="D270" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E270" s="3" t="s">
+      <c r="F270" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="G270" s="10" t="s">
         <v>1017</v>
       </c>
-      <c r="F270" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H270" s="4">
-        <v>619.68</v>
+        <v>0.99</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D271" s="3" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="E271" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="F271" s="10" t="s">
-        <v>279</v>
+        <v>118</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="H271" s="4">
-        <v>3.02</v>
+        <v>15.5</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>1022</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E272" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="F272" s="10" t="s">
-        <v>571</v>
+        <v>1024</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H272" s="4">
-        <v>0.99</v>
+        <v>3</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D273" s="3" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F273" s="10" t="s">
-        <v>118</v>
+        <v>815</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H273" s="4">
-        <v>15.5</v>
+        <v>10.69</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>385</v>
+        <v>1031</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="F274" s="10" t="s">
-        <v>1031</v>
+        <v>508</v>
       </c>
       <c r="G274" s="10" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H274" s="4">
-        <v>3</v>
+        <v>26.08</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="F275" s="10" t="s">
-        <v>674</v>
+        <v>1036</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H275" s="4">
-        <v>13.15</v>
+        <v>42.1</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F276" s="10" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="G276" s="10" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H276" s="4">
-        <v>10.69</v>
+        <v>22.29</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>1034</v>
+        <v>385</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F277" s="10" t="s">
-        <v>342</v>
+        <v>161</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H277" s="4">
-        <v>13.13</v>
+        <v>4.03</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>1034</v>
+        <v>16</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F278" s="10" t="s">
-        <v>1045</v>
+        <v>634</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="H278" s="4">
-        <v>13.23</v>
+        <v>1.59</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="D279" s="3" t="s">
         <v>1048</v>
       </c>
       <c r="E279" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="F279" s="10" t="s">
-        <v>513</v>
+        <v>1050</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H279" s="4">
-        <v>26.08</v>
+        <v>11.08</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>1048</v>
+        <v>21</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F280" s="10" t="s">
-        <v>1053</v>
+        <v>229</v>
       </c>
       <c r="G280" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="H280" s="4">
-        <v>42.1</v>
+        <v>9.59</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>1034</v>
+        <v>16</v>
       </c>
       <c r="E281" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="F281" s="10" t="s">
-        <v>842</v>
+        <v>634</v>
       </c>
       <c r="G281" s="10" t="s">
-        <v>1057</v>
+        <v>1046</v>
       </c>
       <c r="H281" s="4">
-        <v>22.29</v>
+        <v>1.42</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E282" s="3" t="s">
         <v>1058</v>
       </c>
-      <c r="D282" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E282" s="3" t="s">
+      <c r="F282" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G282" s="10" t="s">
         <v>1059</v>
       </c>
-      <c r="F282" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H282" s="4">
-        <v>4.03</v>
+        <v>26.47</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
-      <c r="A283" s="3">
-[...21 lines deleted...]
-        <v>1.59</v>
+      <c r="A283" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B283" s="7"/>
+      <c r="C283" s="7"/>
+      <c r="D283" s="7"/>
+      <c r="E283" s="7"/>
+      <c r="F283" s="11"/>
+      <c r="G283" s="11"/>
+      <c r="H283" s="8">
+        <v>8448.07</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
-    <row r="284" spans="1:23">
-[...150 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A287:G287"/>
+    <mergeCell ref="A283:G283"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>