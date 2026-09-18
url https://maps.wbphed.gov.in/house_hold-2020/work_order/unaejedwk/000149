--- v9 (2026-08-28)
+++ v10 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1614">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -4319,552 +4319,582 @@
   <si>
     <t>2993/RS</t>
   </si>
   <si>
     <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Superintending Engineer, Planning Circle-I, PHE Dte., for a period of 1 (One) month from 01/12/2024 to 31/12/2024.</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>510/RS</t>
   </si>
   <si>
     <t>Provide Comprehensive Maintenance work for upkeepment of the LAN, WLAN, Network Devices,Computer accessories, attachements e.tc at Resources Division, PHE Dte for the period of 6(Six) Months from 10/03/2025 to 09/09/2025.</t>
   </si>
   <si>
     <t>ORD/000407/2023-2024</t>
   </si>
   <si>
     <t>660 /RS</t>
   </si>
   <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>819/RS</t>
+  </si>
+  <si>
+    <t>ORD/000251/2024-2025</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>2337/RS</t>
+  </si>
+  <si>
+    <t>Provide Comprehensive Maintenance work for upkeepment of the LAN, WLAN, Network Devices, Computer accessories, attachments etc at Resources Division, PHE Dte for the period of 6(Six) Months from 10/09/2024 to 09/03/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2023-2024</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>288/RS</t>
+  </si>
+  <si>
+    <t>Engagement of an experienced 1(One) peon cum office Attendant having experience 10-15 years purely contractual basis for the office of the Executive Engineer, Resources Divn,PHE Dte for the period of 4(Four) months from 01/02/2024 to 31/05/2024.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2024-2025</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>1505/RS</t>
+  </si>
+  <si>
+    <t>Engagement of an experienced 1(One) peon cum office Attendant having experience 10-15 years purely contractual basis for the office of the Executive Engineer, Resources Divn,PHE Dte for the period of 4(Four) months from 01/06/2024 to 30/09/2024.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2024-2025</t>
+  </si>
+  <si>
+    <t>250/RS</t>
+  </si>
+  <si>
+    <t>ORD/000234/2024-2025</t>
+  </si>
+  <si>
+    <t>253/RS</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>254/RS</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>425/RS</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. Personnel through agency for performing the work related to IEC activities under JJM alongwith handling the job for monitoring of Bunglows/rest sheds under PHE Department for JJM from 01/03/2025 to 31/08/2025</t>
+  </si>
+  <si>
+    <t>ORD/000296/2024-2025</t>
+  </si>
+  <si>
+    <t>605/RS</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>ION/24-25/3394</t>
+  </si>
+  <si>
+    <t>Procurement of Desktop Computers, All-In-One PC, Laserjet Printers(Monochrome and Colour Multifunction), ADF Scannes, SSD Hard Disc Drives, 8 GB Random Access Memory for the Officers,Staff and Contractual Data Entry Operators posted at WB PHED Headquarter</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>511/RS</t>
+  </si>
+  <si>
+    <t>Maintenance of the office buildings (office rooms, washrooms, roof and water supply system) at the office of the Assistant Engineer, Kolkata Resources Sub-Division under Resources Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2024-2025</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Executive Engineer, SID, PHE Dte., for a period of 03(Three) months from 01/03/2025 to 31/05/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2024-2025</t>
+  </si>
+  <si>
+    <t>424/RS</t>
+  </si>
+  <si>
+    <t>ORD/000220/2024-2025</t>
+  </si>
+  <si>
+    <t>150/RS</t>
+  </si>
+  <si>
+    <t>BALAJI TRADERS</t>
+  </si>
+  <si>
+    <t>ORD/000297/2024-2025</t>
+  </si>
+  <si>
+    <t>607/RS</t>
+  </si>
+  <si>
+    <t>ORD/000298/2024-2025</t>
+  </si>
+  <si>
+    <t>608/RS</t>
+  </si>
+  <si>
+    <t>ORD/000314/2024-2025</t>
+  </si>
+  <si>
+    <t>2797/JD</t>
+  </si>
+  <si>
+    <t>PROVIDING GUARDING ARRANGEMENT AT RESOURCES DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000051/2025-2026</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>1404/RS</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>ION/24-25/334</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>820/RS</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings, AC Pipes ,MSERW Pipes, GI Pipes, Ferrule, TMT Bar, CID Joints e.t.c) from Rajarhat Store under Resources Divn , P.H.E.Dte to different work sites in rural / urban areas in any area o</t>
+  </si>
+  <si>
+    <t>ORD/000142/2025-2026</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>2458/RS</t>
+  </si>
+  <si>
+    <t>ERNST &amp; YOUNG LLP</t>
+  </si>
+  <si>
+    <t>Engagement of one consulting agency for setting up of State Project Management Unit (SPMU) for Jal Jeevan Mission (JJM)/Jal Swapna for the period of 2(Two) month from 20/11/2025 to 19/01/2026.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2025-2026</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>2499/RS</t>
+  </si>
+  <si>
+    <t>Continuation order for engagement of 1 (one) no. Peon cum Office Attendant having experience 15 to less than 20 years on purely contractual basis for the office of the Superintending Engineer, Planning Circle-II, P.H.E. Dte., for a period of 6(Six) months</t>
+  </si>
+  <si>
+    <t>ORD/000190/2025-2026</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>206/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement At Rajarhat stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 12 (Twelve) months from 01/02/2026 to 31/01/2027.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2025-2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>383/RS</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. Personnel through agency for performing the work related to IEC activities under JJM alongwith handling the job for monitoring of Bunglows/rest sheds under PHE Department for JJM from 01/03/2026 to 31/08/2026</t>
+  </si>
+  <si>
+    <t>ORD/000260/2025-2026</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>2149/RS</t>
+  </si>
+  <si>
+    <t>Courier Charges &amp; Disbursement of Sharad Suvechha Card for all Circle, Division &amp; Head Quarter office of Public Health Engineering Department (PHED), Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2025-2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>204/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 1(One) months, from 01/02/2026 to 28/02/2026.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2025-2026</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>482A/RS</t>
+  </si>
+  <si>
+    <t>ORD/000188/2025-2026</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>1973/RS</t>
+  </si>
+  <si>
+    <t>Regular Upkeep and management of FTK mobile Application (Android Version) and Web Interface of Water Quality Data Integrated to State Water Quality Dashboard, Generating Results, Reports, Graph and Summary, Maintaining database on a regular basis in th</t>
+  </si>
+  <si>
+    <t>ORD/000189/2025-2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>302/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 12 (Twelve) months from 01/03/2026 to 28/02/2027</t>
+  </si>
+  <si>
+    <t>ORD/000222/2025-2026</t>
+  </si>
+  <si>
+    <t>482B/RS</t>
+  </si>
+  <si>
+    <t>ORD/000230/2025-2026</t>
+  </si>
+  <si>
+    <t>484B/RS</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Engagement of Implementation Support Agency (ISA) for Implementation of commudity mobilization &amp; capacity building activities related to House Hold tap connection (FHTC) in Paschim Midnapur district Under Jal Jeevan Mission (JJM) Support Activities.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2025-2026</t>
+  </si>
+  <si>
+    <t>485/RS</t>
+  </si>
+  <si>
+    <t>ORD/000136/2025-2026</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>1986/RS</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. Personnel through agency for performing the work related to IEC activities under JJM alongwith handling the job for monitoring of Bunglows/rest sheds under PHE Department for JJM from 01/09/2025 to 28/02/2026</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>414/Rs</t>
+  </si>
+  <si>
+    <t>ORD/000413/2023-2024</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>2364/RS</t>
+  </si>
+  <si>
+    <t>HALDAH EASTERN DEVELOPMENT SOCIETY</t>
+  </si>
+  <si>
+    <t>Engagement of lmplementation Support Agencies (lSAs) under JJM/ Jal Swapna in the districts of the South24 Parganas</t>
+  </si>
+  <si>
+    <t>ORD/000862/2022-2023</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>5919/RS</t>
+  </si>
+  <si>
+    <t>ORD/000223/2025-2026</t>
+  </si>
+  <si>
+    <t>482C/RS</t>
+  </si>
+  <si>
+    <t>Quality and Quantity Monitoring BY Third Party Inspection Agency (TPIA) For Implementation Of Rural Water Supply Schemes under JJM in the State of West Bengal For 3(Three) Zone covering 7(Seven) districts like Puraba Midnapore, Paschim Midnapore, Coochbeh</t>
+  </si>
+  <si>
+    <t>ORD/000342/2024-2025</t>
+  </si>
+  <si>
+    <t>229/RS</t>
+  </si>
+  <si>
+    <t>ORD/000235/2025-2026</t>
+  </si>
+  <si>
+    <t>486A/RS</t>
+  </si>
+  <si>
+    <t>ORD/000154/2025-2026</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>GEM-67078575</t>
+  </si>
+  <si>
+    <t>Procurement of high speed multifuction colour photocopier machine with ADF facility (Both side) and of 04 nos. Laptop for the use of the Chief Engineer (Civil), PMU WBDWSIP; Assistant Chief Engineer II, Consultant IT and another for future requirement for</t>
+  </si>
+  <si>
+    <t>ORD/000177/2025-2026</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>2711/RS</t>
+  </si>
+  <si>
+    <t>S P COMMUNICATIONS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Design, layout, preparation, printing and supply of PHE Department¿s Diary(Notepad)2026 and Table Calendars2026 highlighting JJM &amp; its component and departmental activities &amp; achievement in drinking water supply sectorunder PHE Department, Govt. of West B</t>
+  </si>
+  <si>
+    <t>ORD/000100/2025-2026</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>1402/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 5(Five) months, from 01/08/2025 to 31/12/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000194/2025-2026</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>2772/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement under Kokata Resources Sub-Division, P.H.E. Dte. Place (At kalyani store/ Rajarhat/ New Town) for 1(One) month from 01/01/2026 to 31/01/2026.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2025-2026</t>
+  </si>
+  <si>
+    <t>486/RS</t>
+  </si>
+  <si>
+    <t>ORD/000097/2025-2026</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>1913/RS</t>
+  </si>
+  <si>
+    <t>Repairing of Faulty Displays at Janaswasthya Karigari Bhawan (NIJALAYA) P.H.E. Department, Govt of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000247/2025-2026</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>1136/Rs</t>
+  </si>
+  <si>
+    <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Executive Engineer, SID, PHE Dte., for a period of 03(Three) months from 01/06/2025 to 31/08/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000168/2025-2026</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
+    <t>2743/RS</t>
+  </si>
+  <si>
+    <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 1(One) months, from 01/01/2026 to 31/01/2026.</t>
+  </si>
+  <si>
+    <t>ORD/000865/2022-2023</t>
+  </si>
+  <si>
+    <t>816/MD</t>
+  </si>
+  <si>
+    <t>WIST WATER SOLUTIONS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant(CWPP) for Schools at Mokdampur &amp; Koligram GP of Chanchal-I Dev. Block under Malda Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000866/2022-2023</t>
+  </si>
+  <si>
+    <t>3195/MD</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Installation of Stand-alone Community Purification Plant(CWPP) for schools at Sultannagar GP of Harischandrapur-II Dev. Block under Malda Division PHE dte.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2026-2027</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>1158/RS</t>
+  </si>
+  <si>
+    <t>Upgradation and Capacity Augmentation of Departmental Data Centre with Blade compute module, Rackmount Server, SFF Drive Enclosure, SFP+ Fibre Channel Switch, 10G stackable switch.</t>
+  </si>
+  <si>
+    <t>ORD/000864/2022-2023</t>
+  </si>
+  <si>
+    <t>62/MD</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Installation of Stand-alone Community Purification plant (CWPP) for schools at Pandua &amp; Bahirgachhi-II GP of Gazole Dev. block under Malda Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2024-2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>389/JD</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of "Providing guarding arrangement at Stack Yard under Resource Division at Head Work Site of Sukani PWSS(ZONE-I) under Jalpaiguri Division P.H.E Dte., for the period from 01.03.2025 to 28/02/2026.</t>
+  </si>
+  <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>1046/RS</t>
   </si>
   <si>
     <t>Procurement of 55" 4K UHD LED Smart TV in the office chamber of Deputy Secretary Technical, PHE Department at 6th Floor, Room No. 608 and 55" 4K UHD LED Smart TV in the office chamber of Senior PS to Principal Secretary, PHE Department at 7th Floor, Room</t>
-  </si>
-[...490 lines deleted...]
-    <t>Continuation order for the work of "Providing guarding arrangement at Stack Yard under Resource Division at Head Work Site of Sukani PWSS(ZONE-I) under Jalpaiguri Division P.H.E Dte., for the period from 01.03.2025 to 28/02/2026.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5244,51 +5274,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W443"/>
+  <dimension ref="A1:W446"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -21322,139 +21352,139 @@
       <c r="Q392" s="1"/>
       <c r="R392" s="1"/>
       <c r="S392" s="1"/>
       <c r="T392" s="1"/>
       <c r="U392" s="1"/>
       <c r="V392" s="1"/>
       <c r="W392" s="1"/>
     </row>
     <row r="393" spans="1:23">
       <c r="A393" s="3">
         <v>391</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>1435</v>
       </c>
       <c r="D393" s="3" t="s">
         <v>1436</v>
       </c>
       <c r="E393" s="3" t="s">
         <v>1437</v>
       </c>
       <c r="F393" s="10" t="s">
-        <v>108</v>
+        <v>1127</v>
       </c>
       <c r="G393" s="10" t="s">
-        <v>1438</v>
+        <v>950</v>
       </c>
       <c r="H393" s="4">
-        <v>1.34</v>
+        <v>472.84</v>
       </c>
       <c r="I393" s="1"/>
       <c r="J393" s="1"/>
       <c r="K393" s="1"/>
       <c r="L393" s="1"/>
       <c r="M393" s="1"/>
       <c r="N393" s="1"/>
       <c r="O393" s="1"/>
       <c r="P393" s="1"/>
       <c r="Q393" s="1"/>
       <c r="R393" s="1"/>
       <c r="S393" s="1"/>
       <c r="T393" s="1"/>
       <c r="U393" s="1"/>
       <c r="V393" s="1"/>
       <c r="W393" s="1"/>
     </row>
     <row r="394" spans="1:23">
       <c r="A394" s="3">
         <v>392</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C394" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D394" s="3" t="s">
         <v>1439</v>
       </c>
-      <c r="D394" s="3" t="s">
+      <c r="E394" s="3" t="s">
         <v>1440</v>
       </c>
-      <c r="E394" s="3" t="s">
+      <c r="F394" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="G394" s="10" t="s">
         <v>1441</v>
       </c>
-      <c r="F394" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H394" s="4">
-        <v>472.84</v>
+        <v>4.91</v>
       </c>
       <c r="I394" s="1"/>
       <c r="J394" s="1"/>
       <c r="K394" s="1"/>
       <c r="L394" s="1"/>
       <c r="M394" s="1"/>
       <c r="N394" s="1"/>
       <c r="O394" s="1"/>
       <c r="P394" s="1"/>
       <c r="Q394" s="1"/>
       <c r="R394" s="1"/>
       <c r="S394" s="1"/>
       <c r="T394" s="1"/>
       <c r="U394" s="1"/>
       <c r="V394" s="1"/>
       <c r="W394" s="1"/>
     </row>
     <row r="395" spans="1:23">
       <c r="A395" s="3">
         <v>393</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>1442</v>
       </c>
       <c r="D395" s="3" t="s">
         <v>1443</v>
       </c>
       <c r="E395" s="3" t="s">
         <v>1444</v>
       </c>
       <c r="F395" s="10" t="s">
-        <v>108</v>
+        <v>380</v>
       </c>
       <c r="G395" s="10" t="s">
         <v>1445</v>
       </c>
       <c r="H395" s="4">
-        <v>4.91</v>
+        <v>0.77</v>
       </c>
       <c r="I395" s="1"/>
       <c r="J395" s="1"/>
       <c r="K395" s="1"/>
       <c r="L395" s="1"/>
       <c r="M395" s="1"/>
       <c r="N395" s="1"/>
       <c r="O395" s="1"/>
       <c r="P395" s="1"/>
       <c r="Q395" s="1"/>
       <c r="R395" s="1"/>
       <c r="S395" s="1"/>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C396" s="3" t="s">
@@ -21480,924 +21510,924 @@
       <c r="K396" s="1"/>
       <c r="L396" s="1"/>
       <c r="M396" s="1"/>
       <c r="N396" s="1"/>
       <c r="O396" s="1"/>
       <c r="P396" s="1"/>
       <c r="Q396" s="1"/>
       <c r="R396" s="1"/>
       <c r="S396" s="1"/>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C397" s="3" t="s">
         <v>1450</v>
       </c>
       <c r="D397" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E397" s="3" t="s">
         <v>1451</v>
       </c>
-      <c r="E397" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F397" s="10" t="s">
-        <v>380</v>
+        <v>195</v>
       </c>
       <c r="G397" s="10" t="s">
-        <v>1453</v>
+        <v>205</v>
       </c>
       <c r="H397" s="4">
-        <v>0.77</v>
+        <v>1139.7</v>
       </c>
       <c r="I397" s="1"/>
       <c r="J397" s="1"/>
       <c r="K397" s="1"/>
       <c r="L397" s="1"/>
       <c r="M397" s="1"/>
       <c r="N397" s="1"/>
       <c r="O397" s="1"/>
       <c r="P397" s="1"/>
       <c r="Q397" s="1"/>
       <c r="R397" s="1"/>
       <c r="S397" s="1"/>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C398" s="3" t="s">
-        <v>1454</v>
+        <v>1452</v>
       </c>
       <c r="D398" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="E398" s="3" t="s">
-        <v>1455</v>
+        <v>1453</v>
       </c>
       <c r="F398" s="10" t="s">
-        <v>195</v>
+        <v>345</v>
       </c>
       <c r="G398" s="10" t="s">
         <v>205</v>
       </c>
       <c r="H398" s="4">
-        <v>1139.7</v>
+        <v>791.61</v>
       </c>
       <c r="I398" s="1"/>
       <c r="J398" s="1"/>
       <c r="K398" s="1"/>
       <c r="L398" s="1"/>
       <c r="M398" s="1"/>
       <c r="N398" s="1"/>
       <c r="O398" s="1"/>
       <c r="P398" s="1"/>
       <c r="Q398" s="1"/>
       <c r="R398" s="1"/>
       <c r="S398" s="1"/>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C399" s="3" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="D399" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="E399" s="3" t="s">
-        <v>1457</v>
+        <v>1455</v>
       </c>
       <c r="F399" s="10" t="s">
-        <v>345</v>
+        <v>459</v>
       </c>
       <c r="G399" s="10" t="s">
         <v>205</v>
       </c>
       <c r="H399" s="4">
-        <v>791.61</v>
+        <v>570</v>
       </c>
       <c r="I399" s="1"/>
       <c r="J399" s="1"/>
       <c r="K399" s="1"/>
       <c r="L399" s="1"/>
       <c r="M399" s="1"/>
       <c r="N399" s="1"/>
       <c r="O399" s="1"/>
       <c r="P399" s="1"/>
       <c r="Q399" s="1"/>
       <c r="R399" s="1"/>
       <c r="S399" s="1"/>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C400" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D400" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E400" s="3" t="s">
         <v>1458</v>
       </c>
-      <c r="D400" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E400" s="3" t="s">
+      <c r="F400" s="10" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G400" s="10" t="s">
         <v>1459</v>
       </c>
-      <c r="F400" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H400" s="4">
-        <v>570</v>
+        <v>0.99</v>
       </c>
       <c r="I400" s="1"/>
       <c r="J400" s="1"/>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1"/>
       <c r="N400" s="1"/>
       <c r="O400" s="1"/>
       <c r="P400" s="1"/>
       <c r="Q400" s="1"/>
       <c r="R400" s="1"/>
       <c r="S400" s="1"/>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C401" s="3" t="s">
         <v>1460</v>
       </c>
       <c r="D401" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E401" s="3" t="s">
         <v>1461</v>
       </c>
-      <c r="E401" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F401" s="10" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="G401" s="10" t="s">
-        <v>1463</v>
+        <v>1342</v>
       </c>
       <c r="H401" s="4">
-        <v>0.99</v>
+        <v>331.14</v>
       </c>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
       <c r="L401" s="1"/>
       <c r="M401" s="1"/>
       <c r="N401" s="1"/>
       <c r="O401" s="1"/>
       <c r="P401" s="1"/>
       <c r="Q401" s="1"/>
       <c r="R401" s="1"/>
       <c r="S401" s="1"/>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C402" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E402" s="3" t="s">
         <v>1464</v>
       </c>
-      <c r="D402" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E402" s="3" t="s">
+      <c r="F402" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="G402" s="10" t="s">
         <v>1465</v>
       </c>
-      <c r="F402" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H402" s="4">
-        <v>331.14</v>
+        <v>2.64</v>
       </c>
       <c r="I402" s="1"/>
       <c r="J402" s="1"/>
       <c r="K402" s="1"/>
       <c r="L402" s="1"/>
       <c r="M402" s="1"/>
       <c r="N402" s="1"/>
       <c r="O402" s="1"/>
       <c r="P402" s="1"/>
       <c r="Q402" s="1"/>
       <c r="R402" s="1"/>
       <c r="S402" s="1"/>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C403" s="3" t="s">
         <v>1466</v>
       </c>
       <c r="D403" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E403" s="3" t="s">
         <v>1467</v>
       </c>
-      <c r="E403" s="3" t="s">
+      <c r="F403" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="G403" s="10" t="s">
         <v>1468</v>
       </c>
-      <c r="F403" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H403" s="4">
-        <v>2.64</v>
+        <v>2.45</v>
       </c>
       <c r="I403" s="1"/>
       <c r="J403" s="1"/>
       <c r="K403" s="1"/>
       <c r="L403" s="1"/>
       <c r="M403" s="1"/>
       <c r="N403" s="1"/>
       <c r="O403" s="1"/>
       <c r="P403" s="1"/>
       <c r="Q403" s="1"/>
       <c r="R403" s="1"/>
       <c r="S403" s="1"/>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C404" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D404" s="3" t="s">
         <v>1470</v>
       </c>
-      <c r="D404" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E404" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="F404" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="G404" s="10" t="s">
         <v>1471</v>
       </c>
-      <c r="F404" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H404" s="4">
-        <v>2.45</v>
+        <v>0.93</v>
       </c>
       <c r="I404" s="1"/>
       <c r="J404" s="1"/>
       <c r="K404" s="1"/>
       <c r="L404" s="1"/>
       <c r="M404" s="1"/>
       <c r="N404" s="1"/>
       <c r="O404" s="1"/>
       <c r="P404" s="1"/>
       <c r="Q404" s="1"/>
       <c r="R404" s="1"/>
       <c r="S404" s="1"/>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C405" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E405" s="3" t="s">
         <v>1473</v>
       </c>
-      <c r="D405" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F405" s="10" t="s">
-        <v>601</v>
+        <v>336</v>
       </c>
       <c r="G405" s="10" t="s">
-        <v>1475</v>
+        <v>337</v>
       </c>
       <c r="H405" s="4">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="I405" s="1"/>
       <c r="J405" s="1"/>
       <c r="K405" s="1"/>
       <c r="L405" s="1"/>
       <c r="M405" s="1"/>
       <c r="N405" s="1"/>
       <c r="O405" s="1"/>
       <c r="P405" s="1"/>
       <c r="Q405" s="1"/>
       <c r="R405" s="1"/>
       <c r="S405" s="1"/>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C406" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D406" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E406" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F406" s="10" t="s">
         <v>1476</v>
       </c>
-      <c r="D406" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G406" s="10" t="s">
-        <v>337</v>
+        <v>205</v>
       </c>
       <c r="H406" s="4">
-        <v>0.88</v>
+        <v>495.68</v>
       </c>
       <c r="I406" s="1"/>
       <c r="J406" s="1"/>
       <c r="K406" s="1"/>
       <c r="L406" s="1"/>
       <c r="M406" s="1"/>
       <c r="N406" s="1"/>
       <c r="O406" s="1"/>
       <c r="P406" s="1"/>
       <c r="Q406" s="1"/>
       <c r="R406" s="1"/>
       <c r="S406" s="1"/>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
     </row>
     <row r="407" spans="1:23">
       <c r="A407" s="3">
         <v>405</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C407" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E407" s="3" t="s">
         <v>1478</v>
       </c>
-      <c r="D407" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F407" s="10" t="s">
-        <v>1480</v>
+        <v>1174</v>
       </c>
       <c r="G407" s="10" t="s">
-        <v>205</v>
+        <v>1194</v>
       </c>
       <c r="H407" s="4">
-        <v>495.68</v>
+        <v>272.16</v>
       </c>
       <c r="I407" s="1"/>
       <c r="J407" s="1"/>
       <c r="K407" s="1"/>
       <c r="L407" s="1"/>
       <c r="M407" s="1"/>
       <c r="N407" s="1"/>
       <c r="O407" s="1"/>
       <c r="P407" s="1"/>
       <c r="Q407" s="1"/>
       <c r="R407" s="1"/>
       <c r="S407" s="1"/>
       <c r="T407" s="1"/>
       <c r="U407" s="1"/>
       <c r="V407" s="1"/>
       <c r="W407" s="1"/>
     </row>
     <row r="408" spans="1:23">
       <c r="A408" s="3">
         <v>406</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C408" s="3" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="D408" s="3" t="s">
         <v>1424</v>
       </c>
       <c r="E408" s="3" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
       <c r="F408" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="G408" s="10" t="s">
-        <v>1194</v>
+        <v>1175</v>
       </c>
       <c r="H408" s="4">
-        <v>272.16</v>
+        <v>302.09</v>
       </c>
       <c r="I408" s="1"/>
       <c r="J408" s="1"/>
       <c r="K408" s="1"/>
       <c r="L408" s="1"/>
       <c r="M408" s="1"/>
       <c r="N408" s="1"/>
       <c r="O408" s="1"/>
       <c r="P408" s="1"/>
       <c r="Q408" s="1"/>
       <c r="R408" s="1"/>
       <c r="S408" s="1"/>
       <c r="T408" s="1"/>
       <c r="U408" s="1"/>
       <c r="V408" s="1"/>
       <c r="W408" s="1"/>
     </row>
     <row r="409" spans="1:23">
       <c r="A409" s="3">
         <v>407</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C409" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D409" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E409" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F409" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G409" s="10" t="s">
         <v>1483</v>
       </c>
-      <c r="D409" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H409" s="4">
-        <v>302.09</v>
+        <v>6.28</v>
       </c>
       <c r="I409" s="1"/>
       <c r="J409" s="1"/>
       <c r="K409" s="1"/>
       <c r="L409" s="1"/>
       <c r="M409" s="1"/>
       <c r="N409" s="1"/>
       <c r="O409" s="1"/>
       <c r="P409" s="1"/>
       <c r="Q409" s="1"/>
       <c r="R409" s="1"/>
       <c r="S409" s="1"/>
       <c r="T409" s="1"/>
       <c r="U409" s="1"/>
       <c r="V409" s="1"/>
       <c r="W409" s="1"/>
     </row>
     <row r="410" spans="1:23">
       <c r="A410" s="3">
         <v>408</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C410" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D410" s="3" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
       <c r="E410" s="3" t="s">
         <v>1486</v>
       </c>
       <c r="F410" s="10" t="s">
-        <v>1304</v>
+        <v>336</v>
       </c>
       <c r="G410" s="10" t="s">
-        <v>1487</v>
+        <v>337</v>
       </c>
       <c r="H410" s="4">
-        <v>6.28</v>
+        <v>0.88</v>
       </c>
       <c r="I410" s="1"/>
       <c r="J410" s="1"/>
       <c r="K410" s="1"/>
       <c r="L410" s="1"/>
       <c r="M410" s="1"/>
       <c r="N410" s="1"/>
       <c r="O410" s="1"/>
       <c r="P410" s="1"/>
       <c r="Q410" s="1"/>
       <c r="R410" s="1"/>
       <c r="S410" s="1"/>
       <c r="T410" s="1"/>
       <c r="U410" s="1"/>
       <c r="V410" s="1"/>
       <c r="W410" s="1"/>
     </row>
     <row r="411" spans="1:23">
       <c r="A411" s="3">
         <v>409</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C411" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D411" s="3" t="s">
         <v>1488</v>
       </c>
-      <c r="D411" s="3" t="s">
+      <c r="E411" s="3" t="s">
         <v>1489</v>
       </c>
-      <c r="E411" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F411" s="10" t="s">
-        <v>336</v>
+        <v>120</v>
       </c>
       <c r="G411" s="10" t="s">
-        <v>337</v>
+        <v>1465</v>
       </c>
       <c r="H411" s="4">
-        <v>0.88</v>
+        <v>1.09</v>
       </c>
       <c r="I411" s="1"/>
       <c r="J411" s="1"/>
       <c r="K411" s="1"/>
       <c r="L411" s="1"/>
       <c r="M411" s="1"/>
       <c r="N411" s="1"/>
       <c r="O411" s="1"/>
       <c r="P411" s="1"/>
       <c r="Q411" s="1"/>
       <c r="R411" s="1"/>
       <c r="S411" s="1"/>
       <c r="T411" s="1"/>
       <c r="U411" s="1"/>
       <c r="V411" s="1"/>
       <c r="W411" s="1"/>
     </row>
     <row r="412" spans="1:23">
       <c r="A412" s="3">
         <v>410</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C412" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E412" s="3" t="s">
         <v>1491</v>
       </c>
-      <c r="D412" s="3" t="s">
+      <c r="F412" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="G412" s="10" t="s">
         <v>1492</v>
       </c>
-      <c r="E412" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H412" s="4">
-        <v>1.09</v>
+        <v>472.14</v>
       </c>
       <c r="I412" s="1"/>
       <c r="J412" s="1"/>
       <c r="K412" s="1"/>
       <c r="L412" s="1"/>
       <c r="M412" s="1"/>
       <c r="N412" s="1"/>
       <c r="O412" s="1"/>
       <c r="P412" s="1"/>
       <c r="Q412" s="1"/>
       <c r="R412" s="1"/>
       <c r="S412" s="1"/>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C413" s="3" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D413" s="3" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="E413" s="3" t="s">
         <v>1495</v>
       </c>
       <c r="F413" s="10" t="s">
-        <v>361</v>
+        <v>1496</v>
       </c>
       <c r="G413" s="10" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H413" s="4">
-        <v>472.14</v>
+        <v>36.22</v>
       </c>
       <c r="I413" s="1"/>
       <c r="J413" s="1"/>
       <c r="K413" s="1"/>
       <c r="L413" s="1"/>
       <c r="M413" s="1"/>
       <c r="N413" s="1"/>
       <c r="O413" s="1"/>
       <c r="P413" s="1"/>
       <c r="Q413" s="1"/>
       <c r="R413" s="1"/>
       <c r="S413" s="1"/>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C414" s="3" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D414" s="3" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E414" s="3" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="F414" s="10" t="s">
-        <v>1500</v>
+        <v>994</v>
       </c>
       <c r="G414" s="10" t="s">
         <v>1501</v>
       </c>
       <c r="H414" s="4">
-        <v>36.22</v>
+        <v>1.58</v>
       </c>
       <c r="I414" s="1"/>
       <c r="J414" s="1"/>
       <c r="K414" s="1"/>
       <c r="L414" s="1"/>
       <c r="M414" s="1"/>
       <c r="N414" s="1"/>
       <c r="O414" s="1"/>
       <c r="P414" s="1"/>
       <c r="Q414" s="1"/>
       <c r="R414" s="1"/>
       <c r="S414" s="1"/>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C415" s="3" t="s">
         <v>1502</v>
       </c>
       <c r="D415" s="3" t="s">
         <v>1503</v>
       </c>
       <c r="E415" s="3" t="s">
         <v>1504</v>
       </c>
       <c r="F415" s="10" t="s">
-        <v>994</v>
+        <v>1299</v>
       </c>
       <c r="G415" s="10" t="s">
         <v>1505</v>
       </c>
       <c r="H415" s="4">
-        <v>1.58</v>
+        <v>34.95</v>
       </c>
       <c r="I415" s="1"/>
       <c r="J415" s="1"/>
       <c r="K415" s="1"/>
       <c r="L415" s="1"/>
       <c r="M415" s="1"/>
       <c r="N415" s="1"/>
       <c r="O415" s="1"/>
       <c r="P415" s="1"/>
       <c r="Q415" s="1"/>
       <c r="R415" s="1"/>
       <c r="S415" s="1"/>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C416" s="3" t="s">
         <v>1506</v>
       </c>
       <c r="D416" s="3" t="s">
         <v>1507</v>
       </c>
       <c r="E416" s="3" t="s">
         <v>1508</v>
       </c>
       <c r="F416" s="10" t="s">
-        <v>1299</v>
+        <v>1329</v>
       </c>
       <c r="G416" s="10" t="s">
         <v>1509</v>
       </c>
       <c r="H416" s="4">
-        <v>34.95</v>
+        <v>0.99</v>
       </c>
       <c r="I416" s="1"/>
       <c r="J416" s="1"/>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1"/>
       <c r="N416" s="1"/>
       <c r="O416" s="1"/>
       <c r="P416" s="1"/>
       <c r="Q416" s="1"/>
       <c r="R416" s="1"/>
       <c r="S416" s="1"/>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C417" s="3" t="s">
         <v>1510</v>
       </c>
       <c r="D417" s="3" t="s">
         <v>1511</v>
       </c>
       <c r="E417" s="3" t="s">
         <v>1512</v>
       </c>
       <c r="F417" s="10" t="s">
-        <v>1329</v>
+        <v>148</v>
       </c>
       <c r="G417" s="10" t="s">
         <v>1513</v>
       </c>
       <c r="H417" s="4">
-        <v>0.99</v>
+        <v>0.06</v>
       </c>
       <c r="I417" s="1"/>
       <c r="J417" s="1"/>
       <c r="K417" s="1"/>
       <c r="L417" s="1"/>
       <c r="M417" s="1"/>
       <c r="N417" s="1"/>
       <c r="O417" s="1"/>
       <c r="P417" s="1"/>
       <c r="Q417" s="1"/>
       <c r="R417" s="1"/>
       <c r="S417" s="1"/>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C418" s="3" t="s">
         <v>1514</v>
       </c>
       <c r="D418" s="3" t="s">
         <v>1515</v>
       </c>
       <c r="E418" s="3" t="s">
         <v>1516</v>
       </c>
       <c r="F418" s="10" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="G418" s="10" t="s">
         <v>1517</v>
       </c>
       <c r="H418" s="4">
-        <v>0.06</v>
+        <v>1.73</v>
       </c>
       <c r="I418" s="1"/>
       <c r="J418" s="1"/>
       <c r="K418" s="1"/>
       <c r="L418" s="1"/>
       <c r="M418" s="1"/>
       <c r="N418" s="1"/>
       <c r="O418" s="1"/>
       <c r="P418" s="1"/>
       <c r="Q418" s="1"/>
       <c r="R418" s="1"/>
       <c r="S418" s="1"/>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C419" s="3" t="s">
@@ -22464,975 +22494,1098 @@
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>1525</v>
       </c>
       <c r="D421" s="3" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="E421" s="3" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F421" s="10" t="s">
-        <v>1174</v>
+        <v>27</v>
       </c>
       <c r="G421" s="10" t="s">
-        <v>1243</v>
+        <v>1528</v>
       </c>
       <c r="H421" s="4">
-        <v>129.07</v>
+        <v>22.47</v>
       </c>
       <c r="I421" s="1"/>
       <c r="J421" s="1"/>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C422" s="3" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="D422" s="3" t="s">
         <v>1519</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="F422" s="10" t="s">
-        <v>1529</v>
+        <v>1174</v>
       </c>
       <c r="G422" s="10" t="s">
-        <v>1530</v>
+        <v>1243</v>
       </c>
       <c r="H422" s="4">
-        <v>106.11</v>
+        <v>129.07</v>
       </c>
       <c r="I422" s="1"/>
       <c r="J422" s="1"/>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C423" s="3" t="s">
         <v>1531</v>
       </c>
       <c r="D423" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E423" s="3" t="s">
         <v>1532</v>
       </c>
-      <c r="E423" s="3" t="s">
+      <c r="F423" s="10" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
       <c r="G423" s="10" t="s">
         <v>1534</v>
       </c>
       <c r="H423" s="4">
-        <v>0.99</v>
+        <v>106.11</v>
       </c>
       <c r="I423" s="1"/>
       <c r="J423" s="1"/>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C424" s="3" t="s">
         <v>1535</v>
       </c>
       <c r="D424" s="3" t="s">
-        <v>1474</v>
+        <v>1519</v>
       </c>
       <c r="E424" s="3" t="s">
         <v>1536</v>
       </c>
       <c r="F424" s="10" t="s">
-        <v>601</v>
+        <v>887</v>
       </c>
       <c r="G424" s="10" t="s">
-        <v>1475</v>
+        <v>888</v>
       </c>
       <c r="H424" s="4">
-        <v>0.93</v>
+        <v>86.48</v>
       </c>
       <c r="I424" s="1"/>
       <c r="J424" s="1"/>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C425" s="3" t="s">
         <v>1537</v>
       </c>
       <c r="D425" s="3" t="s">
         <v>1538</v>
       </c>
       <c r="E425" s="3" t="s">
         <v>1539</v>
       </c>
       <c r="F425" s="10" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G425" s="10" t="s">
         <v>1540</v>
       </c>
-      <c r="G425" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H425" s="4">
-        <v>30.97</v>
+        <v>0.99</v>
       </c>
       <c r="I425" s="1"/>
       <c r="J425" s="1"/>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C426" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E426" s="3" t="s">
         <v>1542</v>
       </c>
-      <c r="D426" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F426" s="10" t="s">
-        <v>1540</v>
+        <v>601</v>
       </c>
       <c r="G426" s="10" t="s">
-        <v>1541</v>
+        <v>1471</v>
       </c>
       <c r="H426" s="4">
-        <v>62.06</v>
+        <v>0.93</v>
       </c>
       <c r="I426" s="1"/>
       <c r="J426" s="1"/>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C427" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E427" s="3" t="s">
         <v>1545</v>
       </c>
-      <c r="D427" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E427" s="3" t="s">
+      <c r="F427" s="10" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
       <c r="G427" s="10" t="s">
         <v>1547</v>
       </c>
       <c r="H427" s="4">
-        <v>170.59</v>
+        <v>30.97</v>
       </c>
       <c r="I427" s="1"/>
       <c r="J427" s="1"/>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>1548</v>
       </c>
       <c r="D428" s="3" t="s">
-        <v>1492</v>
+        <v>1549</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="F428" s="10" t="s">
-        <v>120</v>
+        <v>1546</v>
       </c>
       <c r="G428" s="10" t="s">
-        <v>1469</v>
+        <v>1547</v>
       </c>
       <c r="H428" s="4">
-        <v>3.72</v>
+        <v>62.06</v>
       </c>
       <c r="I428" s="1"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C429" s="3" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D429" s="3" t="s">
         <v>1519</v>
       </c>
       <c r="E429" s="3" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="F429" s="10" t="s">
-        <v>582</v>
+        <v>1232</v>
       </c>
       <c r="G429" s="10" t="s">
-        <v>590</v>
+        <v>1553</v>
       </c>
       <c r="H429" s="4">
-        <v>64.44</v>
+        <v>170.59</v>
       </c>
       <c r="I429" s="1"/>
       <c r="J429" s="1"/>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="D430" s="3" t="s">
-        <v>1553</v>
+        <v>1488</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F430" s="10" t="s">
-        <v>838</v>
+        <v>120</v>
       </c>
       <c r="G430" s="10" t="s">
-        <v>1555</v>
+        <v>1465</v>
       </c>
       <c r="H430" s="4">
-        <v>15.65</v>
+        <v>3.72</v>
       </c>
       <c r="I430" s="1"/>
       <c r="J430" s="1"/>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>1556</v>
       </c>
       <c r="D431" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E431" s="3" t="s">
         <v>1557</v>
       </c>
-      <c r="E431" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F431" s="10" t="s">
-        <v>1559</v>
+        <v>582</v>
       </c>
       <c r="G431" s="10" t="s">
-        <v>1560</v>
+        <v>590</v>
       </c>
       <c r="H431" s="4">
-        <v>2.57</v>
+        <v>64.44</v>
       </c>
       <c r="I431" s="1"/>
       <c r="J431" s="1"/>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C432" s="3" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F432" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G432" s="10" t="s">
         <v>1561</v>
       </c>
-      <c r="D432" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H432" s="4">
-        <v>9.42</v>
+        <v>15.65</v>
       </c>
       <c r="I432" s="1"/>
       <c r="J432" s="1"/>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C433" s="3" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E433" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F433" s="10" t="s">
         <v>1565</v>
       </c>
-      <c r="D433" s="3" t="s">
+      <c r="G433" s="10" t="s">
         <v>1566</v>
       </c>
-      <c r="E433" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H433" s="4">
-        <v>2.73</v>
+        <v>2.57</v>
       </c>
       <c r="I433" s="1"/>
       <c r="J433" s="1"/>
       <c r="K433" s="1"/>
       <c r="L433" s="1"/>
       <c r="M433" s="1"/>
       <c r="N433" s="1"/>
       <c r="O433" s="1"/>
       <c r="P433" s="1"/>
       <c r="Q433" s="1"/>
       <c r="R433" s="1"/>
       <c r="S433" s="1"/>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C434" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E434" s="3" t="s">
         <v>1569</v>
       </c>
-      <c r="D434" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E434" s="3" t="s">
+      <c r="F434" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G434" s="10" t="s">
         <v>1570</v>
       </c>
-      <c r="F434" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H434" s="4">
-        <v>91.2</v>
+        <v>9.42</v>
       </c>
       <c r="I434" s="1"/>
       <c r="J434" s="1"/>
       <c r="K434" s="1"/>
       <c r="L434" s="1"/>
       <c r="M434" s="1"/>
       <c r="N434" s="1"/>
       <c r="O434" s="1"/>
       <c r="P434" s="1"/>
       <c r="Q434" s="1"/>
       <c r="R434" s="1"/>
       <c r="S434" s="1"/>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C435" s="3" t="s">
         <v>1571</v>
       </c>
       <c r="D435" s="3" t="s">
         <v>1572</v>
       </c>
       <c r="E435" s="3" t="s">
         <v>1573</v>
       </c>
       <c r="F435" s="10" t="s">
-        <v>108</v>
+        <v>1299</v>
       </c>
       <c r="G435" s="10" t="s">
         <v>1574</v>
       </c>
       <c r="H435" s="4">
-        <v>0.99</v>
+        <v>2.73</v>
       </c>
       <c r="I435" s="1"/>
       <c r="J435" s="1"/>
       <c r="K435" s="1"/>
       <c r="L435" s="1"/>
       <c r="M435" s="1"/>
       <c r="N435" s="1"/>
       <c r="O435" s="1"/>
       <c r="P435" s="1"/>
       <c r="Q435" s="1"/>
       <c r="R435" s="1"/>
       <c r="S435" s="1"/>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C436" s="3" t="s">
         <v>1575</v>
       </c>
       <c r="D436" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E436" s="3" t="s">
         <v>1576</v>
       </c>
-      <c r="E436" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F436" s="10" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="G436" s="10" t="s">
-        <v>1578</v>
+        <v>583</v>
       </c>
       <c r="H436" s="4">
-        <v>0.93</v>
+        <v>91.2</v>
       </c>
       <c r="I436" s="1"/>
       <c r="J436" s="1"/>
       <c r="K436" s="1"/>
       <c r="L436" s="1"/>
       <c r="M436" s="1"/>
       <c r="N436" s="1"/>
       <c r="O436" s="1"/>
       <c r="P436" s="1"/>
       <c r="Q436" s="1"/>
       <c r="R436" s="1"/>
       <c r="S436" s="1"/>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C437" s="3" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E437" s="3" t="s">
         <v>1579</v>
       </c>
-      <c r="D437" s="3" t="s">
+      <c r="F437" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="G437" s="10" t="s">
         <v>1580</v>
       </c>
-      <c r="E437" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H437" s="4">
-        <v>1.91</v>
+        <v>0.99</v>
       </c>
       <c r="I437" s="1"/>
       <c r="J437" s="1"/>
       <c r="K437" s="1"/>
       <c r="L437" s="1"/>
       <c r="M437" s="1"/>
       <c r="N437" s="1"/>
       <c r="O437" s="1"/>
       <c r="P437" s="1"/>
       <c r="Q437" s="1"/>
       <c r="R437" s="1"/>
       <c r="S437" s="1"/>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C438" s="3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E438" s="3" t="s">
         <v>1583</v>
       </c>
-      <c r="D438" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E438" s="3" t="s">
+      <c r="F438" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="G438" s="10" t="s">
         <v>1584</v>
       </c>
-      <c r="F438" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H438" s="4">
-        <v>105.41</v>
+        <v>0.93</v>
       </c>
       <c r="I438" s="1"/>
       <c r="J438" s="1"/>
       <c r="K438" s="1"/>
       <c r="L438" s="1"/>
       <c r="M438" s="1"/>
       <c r="N438" s="1"/>
       <c r="O438" s="1"/>
       <c r="P438" s="1"/>
       <c r="Q438" s="1"/>
       <c r="R438" s="1"/>
       <c r="S438" s="1"/>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C439" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E439" s="3" t="s">
         <v>1587</v>
       </c>
-      <c r="D439" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E439" s="3" t="s">
+      <c r="F439" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G439" s="10" t="s">
         <v>1588</v>
       </c>
-      <c r="F439" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H439" s="4">
-        <v>3.55</v>
+        <v>1.91</v>
       </c>
       <c r="I439" s="1"/>
       <c r="J439" s="1"/>
       <c r="K439" s="1"/>
       <c r="L439" s="1"/>
       <c r="M439" s="1"/>
       <c r="N439" s="1"/>
       <c r="O439" s="1"/>
       <c r="P439" s="1"/>
       <c r="Q439" s="1"/>
       <c r="R439" s="1"/>
       <c r="S439" s="1"/>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C440" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D440" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F440" s="10" t="s">
         <v>1591</v>
       </c>
-      <c r="D440" s="3" t="s">
+      <c r="G440" s="10" t="s">
         <v>1592</v>
       </c>
-      <c r="E440" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H440" s="4">
-        <v>142.85</v>
+        <v>105.41</v>
       </c>
       <c r="I440" s="1"/>
       <c r="J440" s="1"/>
       <c r="K440" s="1"/>
       <c r="L440" s="1"/>
       <c r="M440" s="1"/>
       <c r="N440" s="1"/>
       <c r="O440" s="1"/>
       <c r="P440" s="1"/>
       <c r="Q440" s="1"/>
       <c r="R440" s="1"/>
       <c r="S440" s="1"/>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C441" s="3" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F441" s="10" t="s">
         <v>1595</v>
       </c>
-      <c r="D441" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E441" s="3" t="s">
+      <c r="G441" s="10" t="s">
         <v>1596</v>
       </c>
-      <c r="F441" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H441" s="4">
-        <v>107.9</v>
+        <v>3.55</v>
       </c>
       <c r="I441" s="1"/>
       <c r="J441" s="1"/>
       <c r="K441" s="1"/>
       <c r="L441" s="1"/>
       <c r="M441" s="1"/>
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C442" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E442" s="3" t="s">
         <v>1599</v>
       </c>
-      <c r="D442" s="3" t="s">
+      <c r="F442" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G442" s="10" t="s">
         <v>1600</v>
       </c>
-      <c r="E442" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H442" s="4">
-        <v>18.69</v>
+        <v>142.85</v>
       </c>
       <c r="I442" s="1"/>
       <c r="J442" s="1"/>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
-      <c r="A443" s="7" t="s">
+      <c r="A443" s="3">
+        <v>441</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E443" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F443" s="10" t="s">
         <v>1603</v>
       </c>
-      <c r="B443" s="7"/>
-[...6 lines deleted...]
-        <v>166065.82</v>
+      <c r="G443" s="10" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H443" s="4">
+        <v>107.9</v>
       </c>
       <c r="I443" s="1"/>
       <c r="J443" s="1"/>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
+    <row r="444" spans="1:23">
+      <c r="A444" s="3">
+        <v>442</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F444" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G444" s="10" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H444" s="4">
+        <v>18.69</v>
+      </c>
+      <c r="I444" s="1"/>
+      <c r="J444" s="1"/>
+      <c r="K444" s="1"/>
+      <c r="L444" s="1"/>
+      <c r="M444" s="1"/>
+      <c r="N444" s="1"/>
+      <c r="O444" s="1"/>
+      <c r="P444" s="1"/>
+      <c r="Q444" s="1"/>
+      <c r="R444" s="1"/>
+      <c r="S444" s="1"/>
+      <c r="T444" s="1"/>
+      <c r="U444" s="1"/>
+      <c r="V444" s="1"/>
+      <c r="W444" s="1"/>
+    </row>
+    <row r="445" spans="1:23">
+      <c r="A445" s="3">
+        <v>443</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D445" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E445" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F445" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="G445" s="10" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H445" s="4">
+        <v>1.34</v>
+      </c>
+      <c r="I445" s="1"/>
+      <c r="J445" s="1"/>
+      <c r="K445" s="1"/>
+      <c r="L445" s="1"/>
+      <c r="M445" s="1"/>
+      <c r="N445" s="1"/>
+      <c r="O445" s="1"/>
+      <c r="P445" s="1"/>
+      <c r="Q445" s="1"/>
+      <c r="R445" s="1"/>
+      <c r="S445" s="1"/>
+      <c r="T445" s="1"/>
+      <c r="U445" s="1"/>
+      <c r="V445" s="1"/>
+      <c r="W445" s="1"/>
+    </row>
+    <row r="446" spans="1:23">
+      <c r="A446" s="7" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B446" s="7"/>
+      <c r="C446" s="7"/>
+      <c r="D446" s="7"/>
+      <c r="E446" s="7"/>
+      <c r="F446" s="11"/>
+      <c r="G446" s="11"/>
+      <c r="H446" s="8">
+        <v>166176.49</v>
+      </c>
+      <c r="I446" s="1"/>
+      <c r="J446" s="1"/>
+      <c r="K446" s="1"/>
+      <c r="L446" s="1"/>
+      <c r="M446" s="1"/>
+      <c r="N446" s="1"/>
+      <c r="O446" s="1"/>
+      <c r="P446" s="1"/>
+      <c r="Q446" s="1"/>
+      <c r="R446" s="1"/>
+      <c r="S446" s="1"/>
+      <c r="T446" s="1"/>
+      <c r="U446" s="1"/>
+      <c r="V446" s="1"/>
+      <c r="W446" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A443:G443"/>
+    <mergeCell ref="A446:G446"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>