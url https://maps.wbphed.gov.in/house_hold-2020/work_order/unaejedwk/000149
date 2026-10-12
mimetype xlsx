--- v10 (2026-09-18)
+++ v11 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1636">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -4643,95 +4643,113 @@
   <si>
     <t>ORD/000232/2025-2026</t>
   </si>
   <si>
     <t>485/RS</t>
   </si>
   <si>
     <t>ORD/000136/2025-2026</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>1986/RS</t>
   </si>
   <si>
     <t>Engagement of 01 (One) no. Personnel through agency for performing the work related to IEC activities under JJM alongwith handling the job for monitoring of Bunglows/rest sheds under PHE Department for JJM from 01/09/2025 to 28/02/2026</t>
   </si>
   <si>
     <t>ORD/000345/2024-2025</t>
   </si>
   <si>
     <t>414/Rs</t>
   </si>
   <si>
+    <t>ORD/000250/2025-2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>420/RS</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of Exterrnal 512GB NVME SSD for Office of the Executive Engineer, Resources Division, Janaswasthya Karigari Bhawan (Nijalaya), C.N.B. Street No-18, CN Block, Sector-V, Bidhannagar, Kolkata - 7000091</t>
+  </si>
+  <si>
     <t>ORD/000413/2023-2024</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>2364/RS</t>
   </si>
   <si>
     <t>HALDAH EASTERN DEVELOPMENT SOCIETY</t>
   </si>
   <si>
     <t>Engagement of lmplementation Support Agencies (lSAs) under JJM/ Jal Swapna in the districts of the South24 Parganas</t>
   </si>
   <si>
     <t>ORD/000862/2022-2023</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>5919/RS</t>
   </si>
   <si>
     <t>ORD/000223/2025-2026</t>
   </si>
   <si>
     <t>482C/RS</t>
   </si>
   <si>
     <t>Quality and Quantity Monitoring BY Third Party Inspection Agency (TPIA) For Implementation Of Rural Water Supply Schemes under JJM in the State of West Bengal For 3(Three) Zone covering 7(Seven) districts like Puraba Midnapore, Paschim Midnapore, Coochbeh</t>
   </si>
   <si>
     <t>ORD/000342/2024-2025</t>
   </si>
   <si>
     <t>229/RS</t>
   </si>
   <si>
     <t>ORD/000235/2025-2026</t>
   </si>
   <si>
     <t>486A/RS</t>
   </si>
   <si>
+    <t>ORD/000244/2025-2026</t>
+  </si>
+  <si>
+    <t>490A/RS</t>
+  </si>
+  <si>
     <t>ORD/000154/2025-2026</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>GEM-67078575</t>
   </si>
   <si>
     <t>Procurement of high speed multifuction colour photocopier machine with ADF facility (Both side) and of 04 nos. Laptop for the use of the Chief Engineer (Civil), PMU WBDWSIP; Assistant Chief Engineer II, Consultant IT and another for future requirement for</t>
   </si>
   <si>
     <t>ORD/000177/2025-2026</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>2711/RS</t>
   </si>
   <si>
     <t>S P COMMUNICATIONS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Design, layout, preparation, printing and supply of PHE Department¿s Diary(Notepad)2026 and Table Calendars2026 highlighting JJM &amp; its component and departmental activities &amp; achievement in drinking water supply sectorunder PHE Department, Govt. of West B</t>
@@ -4739,162 +4757,210 @@
   <si>
     <t>ORD/000100/2025-2026</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>1402/RS</t>
   </si>
   <si>
     <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 5(Five) months, from 01/08/2025 to 31/12/2025.</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>2772/RS</t>
   </si>
   <si>
     <t>Guarding arrangement under Kokata Resources Sub-Division, P.H.E. Dte. Place (At kalyani store/ Rajarhat/ New Town) for 1(One) month from 01/01/2026 to 31/01/2026.</t>
   </si>
   <si>
+    <t>ORD/000241/2025-2026</t>
+  </si>
+  <si>
+    <t>489A/RS</t>
+  </si>
+  <si>
+    <t>ORD/000243/2025-2026</t>
+  </si>
+  <si>
+    <t>490/RS</t>
+  </si>
+  <si>
     <t>ORD/000234/2025-2026</t>
   </si>
   <si>
     <t>486/RS</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>1913/RS</t>
   </si>
   <si>
     <t>Repairing of Faulty Displays at Janaswasthya Karigari Bhawan (NIJALAYA) P.H.E. Department, Govt of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000247/2025-2026</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>1136/Rs</t>
   </si>
   <si>
     <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Executive Engineer, SID, PHE Dte., for a period of 03(Three) months from 01/06/2025 to 31/08/2025.</t>
   </si>
   <si>
     <t>ORD/000168/2025-2026</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>2743/RS</t>
   </si>
   <si>
     <t>Guarding arrangement At kalyani stores Sub- Division PHE Dte. under Resources Division, P.H.E. Dte. For the period of 1(One) months, from 01/01/2026 to 31/01/2026.</t>
   </si>
   <si>
+    <t>ORD/000035/2026-2027</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>1270/RS</t>
+  </si>
+  <si>
+    <t>ISSPL LIMITED</t>
+  </si>
+  <si>
     <t>ORD/000865/2022-2023</t>
   </si>
   <si>
     <t>816/MD</t>
   </si>
   <si>
     <t>WIST WATER SOLUTIONS PVT. LTD.</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant(CWPP) for Schools at Mokdampur &amp; Koligram GP of Chanchal-I Dev. Block under Malda Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000866/2022-2023</t>
   </si>
   <si>
     <t>3195/MD</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-alone Community Purification Plant(CWPP) for schools at Sultannagar GP of Harischandrapur-II Dev. Block under Malda Division PHE dte.</t>
   </si>
   <si>
     <t>ORD/000085/2026-2027</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>1158/RS</t>
   </si>
   <si>
     <t>Upgradation and Capacity Augmentation of Departmental Data Centre with Blade compute module, Rackmount Server, SFF Drive Enclosure, SFP+ Fibre Channel Switch, 10G stackable switch.</t>
   </si>
   <si>
+    <t>ORD/000088/2026-2027</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>838/RS</t>
+  </si>
+  <si>
+    <t>Canon Copier Repair Charges for Office of the Chief Engineer, Head Quarter, Janaswasthya Karigari Bhawan (Nijalaya), C.N.B. Street No-18, CN Block, Sector-V, Bidhannagar, Kolkata - 7000091.</t>
+  </si>
+  <si>
     <t>ORD/000864/2022-2023</t>
   </si>
   <si>
     <t>62/MD</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-alone Community Purification plant (CWPP) for schools at Pandua &amp; Bahirgachhi-II GP of Gazole Dev. block under Malda Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>389/JD</t>
   </si>
   <si>
     <t>Continuation order for the work of "Providing guarding arrangement at Stack Yard under Resource Division at Head Work Site of Sukani PWSS(ZONE-I) under Jalpaiguri Division P.H.E Dte., for the period from 01.03.2025 to 28/02/2026.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>1046/RS</t>
   </si>
   <si>
     <t>Procurement of 55" 4K UHD LED Smart TV in the office chamber of Deputy Secretary Technical, PHE Department at 6th Floor, Room No. 608 and 55" 4K UHD LED Smart TV in the office chamber of Senior PS to Principal Secretary, PHE Department at 7th Floor, Room</t>
+  </si>
+  <si>
+    <t>ORD/000058/2026-2027</t>
+  </si>
+  <si>
+    <t>1293/RS</t>
+  </si>
+  <si>
+    <t>ORD/000059/2026-2027</t>
+  </si>
+  <si>
+    <t>1294/RS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5274,51 +5340,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W446"/>
+  <dimension ref="A1:W454"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -22746,846 +22812,1174 @@
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C427" s="3" t="s">
         <v>1543</v>
       </c>
       <c r="D427" s="3" t="s">
         <v>1544</v>
       </c>
       <c r="E427" s="3" t="s">
         <v>1545</v>
       </c>
       <c r="F427" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G427" s="10" t="s">
         <v>1546</v>
       </c>
-      <c r="G427" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H427" s="4">
-        <v>30.97</v>
+        <v>0.09</v>
       </c>
       <c r="I427" s="1"/>
       <c r="J427" s="1"/>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C428" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D428" s="3" t="s">
         <v>1548</v>
       </c>
-      <c r="D428" s="3" t="s">
+      <c r="E428" s="3" t="s">
         <v>1549</v>
       </c>
-      <c r="E428" s="3" t="s">
+      <c r="F428" s="10" t="s">
         <v>1550</v>
       </c>
-      <c r="F428" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G428" s="10" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="H428" s="4">
-        <v>62.06</v>
+        <v>30.97</v>
       </c>
       <c r="I428" s="1"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C429" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E429" s="3" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F429" s="10" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G429" s="10" t="s">
         <v>1551</v>
       </c>
-      <c r="D429" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H429" s="4">
-        <v>170.59</v>
+        <v>62.06</v>
       </c>
       <c r="I429" s="1"/>
       <c r="J429" s="1"/>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D430" s="3" t="s">
-        <v>1488</v>
+        <v>1519</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F430" s="10" t="s">
-        <v>120</v>
+        <v>1232</v>
       </c>
       <c r="G430" s="10" t="s">
-        <v>1465</v>
+        <v>1557</v>
       </c>
       <c r="H430" s="4">
-        <v>3.72</v>
+        <v>170.59</v>
       </c>
       <c r="I430" s="1"/>
       <c r="J430" s="1"/>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C431" s="3" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="D431" s="3" t="s">
-        <v>1519</v>
+        <v>1488</v>
       </c>
       <c r="E431" s="3" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="F431" s="10" t="s">
-        <v>582</v>
+        <v>120</v>
       </c>
       <c r="G431" s="10" t="s">
-        <v>590</v>
+        <v>1465</v>
       </c>
       <c r="H431" s="4">
-        <v>64.44</v>
+        <v>3.72</v>
       </c>
       <c r="I431" s="1"/>
       <c r="J431" s="1"/>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C432" s="3" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D432" s="3" t="s">
-        <v>1559</v>
+        <v>1519</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="F432" s="10" t="s">
-        <v>838</v>
+        <v>582</v>
       </c>
       <c r="G432" s="10" t="s">
-        <v>1561</v>
+        <v>590</v>
       </c>
       <c r="H432" s="4">
-        <v>15.65</v>
+        <v>64.44</v>
       </c>
       <c r="I432" s="1"/>
       <c r="J432" s="1"/>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>1562</v>
       </c>
       <c r="D433" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E433" s="3" t="s">
         <v>1563</v>
       </c>
-      <c r="E433" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F433" s="10" t="s">
-        <v>1565</v>
+        <v>1174</v>
       </c>
       <c r="G433" s="10" t="s">
-        <v>1566</v>
+        <v>1175</v>
       </c>
       <c r="H433" s="4">
-        <v>2.57</v>
+        <v>75.52</v>
       </c>
       <c r="I433" s="1"/>
       <c r="J433" s="1"/>
       <c r="K433" s="1"/>
       <c r="L433" s="1"/>
       <c r="M433" s="1"/>
       <c r="N433" s="1"/>
       <c r="O433" s="1"/>
       <c r="P433" s="1"/>
       <c r="Q433" s="1"/>
       <c r="R433" s="1"/>
       <c r="S433" s="1"/>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C434" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E434" s="3" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F434" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G434" s="10" t="s">
         <v>1567</v>
       </c>
-      <c r="D434" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H434" s="4">
-        <v>9.42</v>
+        <v>15.65</v>
       </c>
       <c r="I434" s="1"/>
       <c r="J434" s="1"/>
       <c r="K434" s="1"/>
       <c r="L434" s="1"/>
       <c r="M434" s="1"/>
       <c r="N434" s="1"/>
       <c r="O434" s="1"/>
       <c r="P434" s="1"/>
       <c r="Q434" s="1"/>
       <c r="R434" s="1"/>
       <c r="S434" s="1"/>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C435" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D435" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E435" s="3" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F435" s="10" t="s">
         <v>1571</v>
       </c>
-      <c r="D435" s="3" t="s">
+      <c r="G435" s="10" t="s">
         <v>1572</v>
       </c>
-      <c r="E435" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H435" s="4">
-        <v>2.73</v>
+        <v>2.57</v>
       </c>
       <c r="I435" s="1"/>
       <c r="J435" s="1"/>
       <c r="K435" s="1"/>
       <c r="L435" s="1"/>
       <c r="M435" s="1"/>
       <c r="N435" s="1"/>
       <c r="O435" s="1"/>
       <c r="P435" s="1"/>
       <c r="Q435" s="1"/>
       <c r="R435" s="1"/>
       <c r="S435" s="1"/>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C436" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D436" s="3" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E436" s="3" t="s">
         <v>1575</v>
       </c>
-      <c r="D436" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E436" s="3" t="s">
+      <c r="F436" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G436" s="10" t="s">
         <v>1576</v>
       </c>
-      <c r="F436" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H436" s="4">
-        <v>91.2</v>
+        <v>9.42</v>
       </c>
       <c r="I436" s="1"/>
       <c r="J436" s="1"/>
       <c r="K436" s="1"/>
       <c r="L436" s="1"/>
       <c r="M436" s="1"/>
       <c r="N436" s="1"/>
       <c r="O436" s="1"/>
       <c r="P436" s="1"/>
       <c r="Q436" s="1"/>
       <c r="R436" s="1"/>
       <c r="S436" s="1"/>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C437" s="3" t="s">
         <v>1577</v>
       </c>
       <c r="D437" s="3" t="s">
         <v>1578</v>
       </c>
       <c r="E437" s="3" t="s">
         <v>1579</v>
       </c>
       <c r="F437" s="10" t="s">
-        <v>108</v>
+        <v>1299</v>
       </c>
       <c r="G437" s="10" t="s">
         <v>1580</v>
       </c>
       <c r="H437" s="4">
-        <v>0.99</v>
+        <v>2.73</v>
       </c>
       <c r="I437" s="1"/>
       <c r="J437" s="1"/>
       <c r="K437" s="1"/>
       <c r="L437" s="1"/>
       <c r="M437" s="1"/>
       <c r="N437" s="1"/>
       <c r="O437" s="1"/>
       <c r="P437" s="1"/>
       <c r="Q437" s="1"/>
       <c r="R437" s="1"/>
       <c r="S437" s="1"/>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C438" s="3" t="s">
         <v>1581</v>
       </c>
       <c r="D438" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E438" s="3" t="s">
         <v>1582</v>
       </c>
-      <c r="E438" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F438" s="10" t="s">
-        <v>601</v>
+        <v>1341</v>
       </c>
       <c r="G438" s="10" t="s">
-        <v>1584</v>
+        <v>1374</v>
       </c>
       <c r="H438" s="4">
-        <v>0.93</v>
+        <v>83.25</v>
       </c>
       <c r="I438" s="1"/>
       <c r="J438" s="1"/>
       <c r="K438" s="1"/>
       <c r="L438" s="1"/>
       <c r="M438" s="1"/>
       <c r="N438" s="1"/>
       <c r="O438" s="1"/>
       <c r="P438" s="1"/>
       <c r="Q438" s="1"/>
       <c r="R438" s="1"/>
       <c r="S438" s="1"/>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C439" s="3" t="s">
-        <v>1585</v>
+        <v>1583</v>
       </c>
       <c r="D439" s="3" t="s">
-        <v>1586</v>
+        <v>1519</v>
       </c>
       <c r="E439" s="3" t="s">
-        <v>1587</v>
+        <v>1584</v>
       </c>
       <c r="F439" s="10" t="s">
-        <v>27</v>
+        <v>1174</v>
       </c>
       <c r="G439" s="10" t="s">
-        <v>1588</v>
+        <v>1194</v>
       </c>
       <c r="H439" s="4">
-        <v>1.91</v>
+        <v>68.04</v>
       </c>
       <c r="I439" s="1"/>
       <c r="J439" s="1"/>
       <c r="K439" s="1"/>
       <c r="L439" s="1"/>
       <c r="M439" s="1"/>
       <c r="N439" s="1"/>
       <c r="O439" s="1"/>
       <c r="P439" s="1"/>
       <c r="Q439" s="1"/>
       <c r="R439" s="1"/>
       <c r="S439" s="1"/>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C440" s="3" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="D440" s="3" t="s">
-        <v>1207</v>
+        <v>1519</v>
       </c>
       <c r="E440" s="3" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="F440" s="10" t="s">
-        <v>1591</v>
+        <v>582</v>
       </c>
       <c r="G440" s="10" t="s">
-        <v>1592</v>
+        <v>583</v>
       </c>
       <c r="H440" s="4">
-        <v>105.41</v>
+        <v>91.2</v>
       </c>
       <c r="I440" s="1"/>
       <c r="J440" s="1"/>
       <c r="K440" s="1"/>
       <c r="L440" s="1"/>
       <c r="M440" s="1"/>
       <c r="N440" s="1"/>
       <c r="O440" s="1"/>
       <c r="P440" s="1"/>
       <c r="Q440" s="1"/>
       <c r="R440" s="1"/>
       <c r="S440" s="1"/>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C441" s="3" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
       <c r="D441" s="3" t="s">
-        <v>846</v>
+        <v>1588</v>
       </c>
       <c r="E441" s="3" t="s">
-        <v>1594</v>
+        <v>1589</v>
       </c>
       <c r="F441" s="10" t="s">
-        <v>1595</v>
+        <v>108</v>
       </c>
       <c r="G441" s="10" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="H441" s="4">
-        <v>3.55</v>
+        <v>0.99</v>
       </c>
       <c r="I441" s="1"/>
       <c r="J441" s="1"/>
       <c r="K441" s="1"/>
       <c r="L441" s="1"/>
       <c r="M441" s="1"/>
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C442" s="3" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>1599</v>
+        <v>1593</v>
       </c>
       <c r="F442" s="10" t="s">
-        <v>838</v>
+        <v>601</v>
       </c>
       <c r="G442" s="10" t="s">
-        <v>1600</v>
+        <v>1594</v>
       </c>
       <c r="H442" s="4">
-        <v>142.85</v>
+        <v>0.93</v>
       </c>
       <c r="I442" s="1"/>
       <c r="J442" s="1"/>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C443" s="3" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="D443" s="3" t="s">
-        <v>1275</v>
+        <v>1596</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="F443" s="10" t="s">
-        <v>1603</v>
+        <v>27</v>
       </c>
       <c r="G443" s="10" t="s">
-        <v>1604</v>
+        <v>1598</v>
       </c>
       <c r="H443" s="4">
-        <v>107.9</v>
+        <v>1.91</v>
       </c>
       <c r="I443" s="1"/>
       <c r="J443" s="1"/>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
     <row r="444" spans="1:23">
       <c r="A444" s="3">
         <v>442</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C444" s="3" t="s">
-        <v>1605</v>
+        <v>1599</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>1606</v>
+        <v>1600</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>1607</v>
+        <v>1601</v>
       </c>
       <c r="F444" s="10" t="s">
-        <v>1304</v>
+        <v>1602</v>
       </c>
       <c r="G444" s="10" t="s">
-        <v>1608</v>
+        <v>1322</v>
       </c>
       <c r="H444" s="4">
-        <v>18.69</v>
+        <v>229.31</v>
       </c>
       <c r="I444" s="1"/>
       <c r="J444" s="1"/>
       <c r="K444" s="1"/>
       <c r="L444" s="1"/>
       <c r="M444" s="1"/>
       <c r="N444" s="1"/>
       <c r="O444" s="1"/>
       <c r="P444" s="1"/>
       <c r="Q444" s="1"/>
       <c r="R444" s="1"/>
       <c r="S444" s="1"/>
       <c r="T444" s="1"/>
       <c r="U444" s="1"/>
       <c r="V444" s="1"/>
       <c r="W444" s="1"/>
     </row>
     <row r="445" spans="1:23">
       <c r="A445" s="3">
         <v>443</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C445" s="3" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
       <c r="D445" s="3" t="s">
-        <v>1610</v>
+        <v>1207</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="F445" s="10" t="s">
-        <v>108</v>
+        <v>1605</v>
       </c>
       <c r="G445" s="10" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="H445" s="4">
-        <v>1.34</v>
+        <v>105.41</v>
       </c>
       <c r="I445" s="1"/>
       <c r="J445" s="1"/>
       <c r="K445" s="1"/>
       <c r="L445" s="1"/>
       <c r="M445" s="1"/>
       <c r="N445" s="1"/>
       <c r="O445" s="1"/>
       <c r="P445" s="1"/>
       <c r="Q445" s="1"/>
       <c r="R445" s="1"/>
       <c r="S445" s="1"/>
       <c r="T445" s="1"/>
       <c r="U445" s="1"/>
       <c r="V445" s="1"/>
       <c r="W445" s="1"/>
     </row>
     <row r="446" spans="1:23">
-      <c r="A446" s="7" t="s">
-[...9 lines deleted...]
-        <v>166176.49</v>
+      <c r="A446" s="3">
+        <v>444</v>
+      </c>
+      <c r="B446" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D446" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E446" s="3" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F446" s="10" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G446" s="10" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H446" s="4">
+        <v>3.55</v>
       </c>
       <c r="I446" s="1"/>
       <c r="J446" s="1"/>
       <c r="K446" s="1"/>
       <c r="L446" s="1"/>
       <c r="M446" s="1"/>
       <c r="N446" s="1"/>
       <c r="O446" s="1"/>
       <c r="P446" s="1"/>
       <c r="Q446" s="1"/>
       <c r="R446" s="1"/>
       <c r="S446" s="1"/>
       <c r="T446" s="1"/>
       <c r="U446" s="1"/>
       <c r="V446" s="1"/>
       <c r="W446" s="1"/>
     </row>
+    <row r="447" spans="1:23">
+      <c r="A447" s="3">
+        <v>445</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D447" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E447" s="3" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F447" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G447" s="10" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H447" s="4">
+        <v>142.85</v>
+      </c>
+      <c r="I447" s="1"/>
+      <c r="J447" s="1"/>
+      <c r="K447" s="1"/>
+      <c r="L447" s="1"/>
+      <c r="M447" s="1"/>
+      <c r="N447" s="1"/>
+      <c r="O447" s="1"/>
+      <c r="P447" s="1"/>
+      <c r="Q447" s="1"/>
+      <c r="R447" s="1"/>
+      <c r="S447" s="1"/>
+      <c r="T447" s="1"/>
+      <c r="U447" s="1"/>
+      <c r="V447" s="1"/>
+      <c r="W447" s="1"/>
+    </row>
+    <row r="448" spans="1:23">
+      <c r="A448" s="3">
+        <v>446</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D448" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E448" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F448" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="G448" s="10" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H448" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="I448" s="1"/>
+      <c r="J448" s="1"/>
+      <c r="K448" s="1"/>
+      <c r="L448" s="1"/>
+      <c r="M448" s="1"/>
+      <c r="N448" s="1"/>
+      <c r="O448" s="1"/>
+      <c r="P448" s="1"/>
+      <c r="Q448" s="1"/>
+      <c r="R448" s="1"/>
+      <c r="S448" s="1"/>
+      <c r="T448" s="1"/>
+      <c r="U448" s="1"/>
+      <c r="V448" s="1"/>
+      <c r="W448" s="1"/>
+    </row>
+    <row r="449" spans="1:23">
+      <c r="A449" s="3">
+        <v>447</v>
+      </c>
+      <c r="B449" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D449" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E449" s="3" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F449" s="10" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G449" s="10" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H449" s="4">
+        <v>107.9</v>
+      </c>
+      <c r="I449" s="1"/>
+      <c r="J449" s="1"/>
+      <c r="K449" s="1"/>
+      <c r="L449" s="1"/>
+      <c r="M449" s="1"/>
+      <c r="N449" s="1"/>
+      <c r="O449" s="1"/>
+      <c r="P449" s="1"/>
+      <c r="Q449" s="1"/>
+      <c r="R449" s="1"/>
+      <c r="S449" s="1"/>
+      <c r="T449" s="1"/>
+      <c r="U449" s="1"/>
+      <c r="V449" s="1"/>
+      <c r="W449" s="1"/>
+    </row>
+    <row r="450" spans="1:23">
+      <c r="A450" s="3">
+        <v>448</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F450" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G450" s="10" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H450" s="4">
+        <v>18.69</v>
+      </c>
+      <c r="I450" s="1"/>
+      <c r="J450" s="1"/>
+      <c r="K450" s="1"/>
+      <c r="L450" s="1"/>
+      <c r="M450" s="1"/>
+      <c r="N450" s="1"/>
+      <c r="O450" s="1"/>
+      <c r="P450" s="1"/>
+      <c r="Q450" s="1"/>
+      <c r="R450" s="1"/>
+      <c r="S450" s="1"/>
+      <c r="T450" s="1"/>
+      <c r="U450" s="1"/>
+      <c r="V450" s="1"/>
+      <c r="W450" s="1"/>
+    </row>
+    <row r="451" spans="1:23">
+      <c r="A451" s="3">
+        <v>449</v>
+      </c>
+      <c r="B451" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D451" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E451" s="3" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F451" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="G451" s="10" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H451" s="4">
+        <v>1.34</v>
+      </c>
+      <c r="I451" s="1"/>
+      <c r="J451" s="1"/>
+      <c r="K451" s="1"/>
+      <c r="L451" s="1"/>
+      <c r="M451" s="1"/>
+      <c r="N451" s="1"/>
+      <c r="O451" s="1"/>
+      <c r="P451" s="1"/>
+      <c r="Q451" s="1"/>
+      <c r="R451" s="1"/>
+      <c r="S451" s="1"/>
+      <c r="T451" s="1"/>
+      <c r="U451" s="1"/>
+      <c r="V451" s="1"/>
+      <c r="W451" s="1"/>
+    </row>
+    <row r="452" spans="1:23">
+      <c r="A452" s="3">
+        <v>450</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D452" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F452" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G452" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H452" s="4">
+        <v>83.25</v>
+      </c>
+      <c r="I452" s="1"/>
+      <c r="J452" s="1"/>
+      <c r="K452" s="1"/>
+      <c r="L452" s="1"/>
+      <c r="M452" s="1"/>
+      <c r="N452" s="1"/>
+      <c r="O452" s="1"/>
+      <c r="P452" s="1"/>
+      <c r="Q452" s="1"/>
+      <c r="R452" s="1"/>
+      <c r="S452" s="1"/>
+      <c r="T452" s="1"/>
+      <c r="U452" s="1"/>
+      <c r="V452" s="1"/>
+      <c r="W452" s="1"/>
+    </row>
+    <row r="453" spans="1:23">
+      <c r="A453" s="3">
+        <v>451</v>
+      </c>
+      <c r="B453" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D453" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E453" s="3" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F453" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G453" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H453" s="4">
+        <v>82.78</v>
+      </c>
+      <c r="I453" s="1"/>
+      <c r="J453" s="1"/>
+      <c r="K453" s="1"/>
+      <c r="L453" s="1"/>
+      <c r="M453" s="1"/>
+      <c r="N453" s="1"/>
+      <c r="O453" s="1"/>
+      <c r="P453" s="1"/>
+      <c r="Q453" s="1"/>
+      <c r="R453" s="1"/>
+      <c r="S453" s="1"/>
+      <c r="T453" s="1"/>
+      <c r="U453" s="1"/>
+      <c r="V453" s="1"/>
+      <c r="W453" s="1"/>
+    </row>
+    <row r="454" spans="1:23">
+      <c r="A454" s="7" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B454" s="7"/>
+      <c r="C454" s="7"/>
+      <c r="D454" s="7"/>
+      <c r="E454" s="7"/>
+      <c r="F454" s="11"/>
+      <c r="G454" s="11"/>
+      <c r="H454" s="8">
+        <v>166798.79</v>
+      </c>
+      <c r="I454" s="1"/>
+      <c r="J454" s="1"/>
+      <c r="K454" s="1"/>
+      <c r="L454" s="1"/>
+      <c r="M454" s="1"/>
+      <c r="N454" s="1"/>
+      <c r="O454" s="1"/>
+      <c r="P454" s="1"/>
+      <c r="Q454" s="1"/>
+      <c r="R454" s="1"/>
+      <c r="S454" s="1"/>
+      <c r="T454" s="1"/>
+      <c r="U454" s="1"/>
+      <c r="V454" s="1"/>
+      <c r="W454" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A446:G446"/>
+    <mergeCell ref="A454:G454"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>