--- v0 (2025-12-07)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -339,65 +339,50 @@
     <t>ORD/000084/2023-2024</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>208/PMSD(W/S)</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply and delivery of (CO2) type fire extinguisher at Ramnagar &amp; different water supply scheme under PMD, PHE, Dte</t>
   </si>
   <si>
     <t>ORD/000022/2020-2021</t>
   </si>
   <si>
     <t>28/01/2021</t>
   </si>
   <si>
     <t>96/PMD</t>
   </si>
   <si>
     <t>Supply delivery and installation of elctro mechanical equipment's, HSC pump motor sets for Clear water pump house, Backwash pump motor in WTP at Raybandh Water Supply Scheme, Block: Neturia, Under Purulia Mechanical Division, PHE Dte. Dist purulia</t>
-  </si>
-[...13 lines deleted...]
-    <t>Supply delivery and installation of electro mechanical equipment's, HSC pump motor sets, MCC, HOT, Valves, Flowmeter at Proposed Clear water pump house in Lakshmanpur WTP Under Augmentation of Raghunathpur water supply project Bolck : Neturia, Under Pu</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>256/PMSD(W/S)</t>
   </si>
   <si>
     <t>Cleaning compound premises of different Pump house areas of Arsha, Joypur and other blocks under PMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2022-2023</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>292/PMSD(W/S)</t>
   </si>
   <si>
     <t>Cleaning compound premises of different water supply schemes under PMD, PHE Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -798,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1823,196 +1808,155 @@
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="F26" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="F26" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="4">
-        <v>192.41</v>
+        <v>0.98</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" s="3" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H27" s="4">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...21 lines deleted...]
-        <v>0.97</v>
+      <c r="A28" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="8">
+        <v>275.13</v>
       </c>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A28:G28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>