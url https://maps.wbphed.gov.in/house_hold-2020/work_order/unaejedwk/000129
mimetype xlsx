--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1142">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -2670,59 +2670,50 @@
     <t>ORD/000912/2023-2024</t>
   </si>
   <si>
     <t>3583/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Balundi water supply scheme, T.W. No.- I &amp; II, Block: Aambag, District- Hooghly under Electrical Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/002366/2022-2023</t>
   </si>
   <si>
     <t>203_AE1_ED</t>
   </si>
   <si>
     <t>Hiring Charges Bill for office of the E/E PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002498/2022-2023</t>
   </si>
   <si>
     <t>203_ae1</t>
   </si>
   <si>
     <t>Hire Charges Bill for official use office of the Assistant Engineer -I PHED</t>
-  </si>
-[...7 lines deleted...]
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jujarsah water supply scheme, T.W. No. III, IV &amp; V, Block: Panchla, District- Howrah under Electri</t>
   </si>
   <si>
     <t>ORD/002560/2022-2023</t>
   </si>
   <si>
     <t>69/HMSD</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of sautomatic chlorinatorfor Digsui Heora W/S. Sch. Z-I, TW-III Hooghly</t>
   </si>
   <si>
     <t>ORD/002570/2022-2023</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>1928/HMSD</t>
   </si>
   <si>
     <t>Supply and installation of short MS casing pipe making TW foundation and S&amp;F submersible AL. Ar. cable at Hayatpur w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/001525/2021-2022</t>
   </si>
@@ -3867,51 +3858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W334"/>
+  <dimension ref="A1:W333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -14404,3189 +14395,3148 @@
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>886</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>785</v>
+        <v>735</v>
       </c>
       <c r="E258" s="3" t="s">
         <v>887</v>
       </c>
       <c r="F258" s="10" t="s">
-        <v>260</v>
+        <v>202</v>
       </c>
       <c r="G258" s="10" t="s">
         <v>888</v>
       </c>
       <c r="H258" s="4">
-        <v>35.18</v>
+        <v>0.8</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>889</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>735</v>
+        <v>890</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F259" s="10" t="s">
-        <v>202</v>
+        <v>95</v>
       </c>
       <c r="G259" s="10" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H259" s="4">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>893</v>
+        <v>361</v>
       </c>
       <c r="E260" s="3" t="s">
         <v>894</v>
       </c>
       <c r="F260" s="10" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>895</v>
       </c>
       <c r="H260" s="4">
-        <v>0.9</v>
+        <v>2.74</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>896</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>361</v>
       </c>
       <c r="E261" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F261" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G261" s="10" t="s">
         <v>897</v>
       </c>
-      <c r="F261" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H261" s="4">
-        <v>2.74</v>
+        <v>2.36</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E262" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="D262" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F262" s="10" t="s">
-        <v>130</v>
+        <v>900</v>
       </c>
       <c r="G262" s="10" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H262" s="4">
-        <v>2.36</v>
+        <v>0.76</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>283</v>
+        <v>380</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F263" s="10" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G263" s="10" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H263" s="4">
-        <v>0.76</v>
+        <v>6.05</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>380</v>
+        <v>223</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F264" s="10" t="s">
-        <v>907</v>
+        <v>408</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>908</v>
       </c>
       <c r="H264" s="4">
-        <v>6.05</v>
+        <v>10.52</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>909</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>223</v>
+        <v>713</v>
       </c>
       <c r="E265" s="3" t="s">
         <v>910</v>
       </c>
       <c r="F265" s="10" t="s">
-        <v>408</v>
+        <v>768</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>911</v>
       </c>
       <c r="H265" s="4">
-        <v>10.52</v>
+        <v>5</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>912</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>713</v>
+        <v>303</v>
       </c>
       <c r="E266" s="3" t="s">
         <v>913</v>
       </c>
       <c r="F266" s="10" t="s">
-        <v>768</v>
+        <v>98</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>914</v>
       </c>
       <c r="H266" s="4">
-        <v>5</v>
+        <v>6.58</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>915</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>303</v>
+        <v>764</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>916</v>
       </c>
       <c r="F267" s="10" t="s">
-        <v>98</v>
+        <v>366</v>
       </c>
       <c r="G267" s="10" t="s">
         <v>917</v>
       </c>
       <c r="H267" s="4">
-        <v>6.58</v>
+        <v>0.8</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>918</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>764</v>
+        <v>303</v>
       </c>
       <c r="E268" s="3" t="s">
         <v>919</v>
       </c>
       <c r="F268" s="10" t="s">
-        <v>366</v>
+        <v>920</v>
       </c>
       <c r="G268" s="10" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H268" s="4">
-        <v>0.8</v>
+        <v>6.59</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>303</v>
+        <v>923</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F269" s="10" t="s">
-        <v>923</v>
+        <v>95</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H269" s="4">
-        <v>6.59</v>
+        <v>0.8</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="F270" s="10" t="s">
-        <v>95</v>
+        <v>664</v>
       </c>
       <c r="G270" s="10" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="H270" s="4">
-        <v>0.8</v>
+        <v>5</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>930</v>
+        <v>773</v>
       </c>
       <c r="E271" s="3" t="s">
         <v>931</v>
       </c>
       <c r="F271" s="10" t="s">
-        <v>664</v>
+        <v>775</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>932</v>
       </c>
       <c r="H271" s="4">
         <v>5</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>933</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>773</v>
+        <v>934</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F272" s="10" t="s">
-        <v>775</v>
+        <v>706</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>935</v>
+        <v>707</v>
       </c>
       <c r="H272" s="4">
-        <v>5</v>
+        <v>0.72</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>936</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>937</v>
       </c>
       <c r="E273" s="3" t="s">
         <v>938</v>
       </c>
       <c r="F273" s="10" t="s">
-        <v>706</v>
+        <v>493</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>707</v>
+        <v>939</v>
       </c>
       <c r="H273" s="4">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>940</v>
+        <v>258</v>
       </c>
       <c r="E274" s="3" t="s">
         <v>941</v>
       </c>
       <c r="F274" s="10" t="s">
-        <v>493</v>
+        <v>942</v>
       </c>
       <c r="G274" s="10" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H274" s="4">
-        <v>0.76</v>
+        <v>2.74</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>258</v>
+        <v>303</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F275" s="10" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="H275" s="4">
-        <v>2.74</v>
+        <v>6.63</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>303</v>
+        <v>361</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F276" s="10" t="s">
-        <v>949</v>
+        <v>144</v>
       </c>
       <c r="G276" s="10" t="s">
         <v>950</v>
       </c>
       <c r="H276" s="4">
-        <v>6.63</v>
+        <v>2.74</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>951</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>361</v>
+        <v>952</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F277" s="10" t="s">
-        <v>144</v>
+        <v>954</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="H277" s="4">
-        <v>2.74</v>
+        <v>6.4</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>955</v>
+        <v>735</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F278" s="10" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H278" s="4">
-        <v>6.4</v>
+        <v>0.8</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>735</v>
+        <v>952</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F279" s="10" t="s">
-        <v>961</v>
+        <v>95</v>
       </c>
       <c r="G279" s="10" t="s">
         <v>962</v>
       </c>
       <c r="H279" s="4">
-        <v>0.8</v>
+        <v>6.89</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>963</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>955</v>
+        <v>230</v>
       </c>
       <c r="E280" s="3" t="s">
         <v>964</v>
       </c>
       <c r="F280" s="10" t="s">
-        <v>95</v>
+        <v>965</v>
       </c>
       <c r="G280" s="10" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H280" s="4">
-        <v>6.89</v>
+        <v>1.61</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>230</v>
+        <v>402</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="F281" s="10" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="G281" s="10" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H281" s="4">
-        <v>1.61</v>
+        <v>0.76</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>402</v>
+        <v>303</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="F282" s="10" t="s">
-        <v>972</v>
+        <v>629</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>973</v>
       </c>
       <c r="H282" s="4">
-        <v>0.76</v>
+        <v>6.74</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>974</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>303</v>
+        <v>975</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F283" s="10" t="s">
-        <v>629</v>
+        <v>452</v>
       </c>
       <c r="G283" s="10" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H283" s="4">
-        <v>6.74</v>
+        <v>57.03</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>979</v>
       </c>
       <c r="F284" s="10" t="s">
-        <v>452</v>
+        <v>706</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>980</v>
       </c>
       <c r="H284" s="4">
-        <v>57.03</v>
+        <v>34.15</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>981</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F285" s="10" t="s">
-        <v>706</v>
+        <v>984</v>
       </c>
       <c r="G285" s="10" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="H285" s="4">
-        <v>34.15</v>
+        <v>10.74</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>985</v>
+        <v>975</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F286" s="10" t="s">
-        <v>987</v>
+        <v>408</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>988</v>
       </c>
       <c r="H286" s="4">
-        <v>10.74</v>
+        <v>55.55</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>989</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F287" s="10" t="s">
-        <v>408</v>
+        <v>678</v>
       </c>
       <c r="G287" s="10" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H287" s="4">
-        <v>55.55</v>
+        <v>5</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="E288" s="3" t="s">
         <v>994</v>
       </c>
       <c r="F288" s="10" t="s">
-        <v>678</v>
+        <v>995</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H288" s="4">
-        <v>5</v>
+        <v>62.2</v>
       </c>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>978</v>
+        <v>998</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="F289" s="10" t="s">
-        <v>998</v>
+        <v>313</v>
       </c>
       <c r="G289" s="10" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H289" s="4">
-        <v>62.2</v>
+        <v>10.75</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E290" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="F290" s="10" t="s">
-        <v>313</v>
+        <v>408</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>1003</v>
       </c>
       <c r="H290" s="4">
-        <v>10.75</v>
+        <v>21.49</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>1004</v>
       </c>
       <c r="D291" s="3" t="s">
-        <v>1001</v>
+        <v>975</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="F291" s="10" t="s">
-        <v>408</v>
+        <v>1006</v>
       </c>
       <c r="G291" s="10" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H291" s="4">
-        <v>21.49</v>
+        <v>58.67</v>
       </c>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>978</v>
+        <v>998</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="F292" s="10" t="s">
-        <v>1009</v>
+        <v>640</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="H292" s="4">
-        <v>58.67</v>
+        <v>21.49</v>
       </c>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="F293" s="10" t="s">
-        <v>640</v>
+        <v>439</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="H293" s="4">
-        <v>21.49</v>
+        <v>22.05</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>1014</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E294" s="3" t="s">
         <v>1015</v>
       </c>
       <c r="F294" s="10" t="s">
-        <v>439</v>
+        <v>276</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>1016</v>
       </c>
       <c r="H294" s="4">
-        <v>22.05</v>
+        <v>21.71</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="F295" s="10" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>1019</v>
       </c>
       <c r="H295" s="4">
-        <v>21.71</v>
+        <v>11.05</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>1021</v>
       </c>
       <c r="F296" s="10" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G296" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="H296" s="4">
-        <v>11.05</v>
+        <v>10.72</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="F297" s="10" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="H297" s="4">
-        <v>10.72</v>
+        <v>21.5</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>1027</v>
       </c>
       <c r="F298" s="10" t="s">
-        <v>202</v>
+        <v>1028</v>
       </c>
       <c r="G298" s="10" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H298" s="4">
-        <v>21.5</v>
+        <v>22.05</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="F299" s="10" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="G299" s="10" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H299" s="4">
-        <v>22.05</v>
+        <v>21.48</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F300" s="10" t="s">
-        <v>1035</v>
+        <v>183</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="H300" s="4">
-        <v>21.48</v>
+        <v>21.82</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="F301" s="10" t="s">
-        <v>183</v>
+        <v>1039</v>
       </c>
       <c r="G301" s="10" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H301" s="4">
-        <v>21.82</v>
+        <v>21.48</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F302" s="10" t="s">
-        <v>1042</v>
+        <v>18</v>
       </c>
       <c r="G302" s="10" t="s">
         <v>1043</v>
       </c>
       <c r="H302" s="4">
         <v>21.48</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>1045</v>
       </c>
       <c r="F303" s="10" t="s">
-        <v>18</v>
+        <v>1046</v>
       </c>
       <c r="G303" s="10" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H303" s="4">
-        <v>21.48</v>
+        <v>21.51</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F304" s="10" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="G304" s="10" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H304" s="4">
-        <v>21.51</v>
+        <v>21.7</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E305" s="3" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F305" s="10" t="s">
-        <v>1053</v>
+        <v>609</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="H305" s="4">
-        <v>21.7</v>
+        <v>10.74</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="F306" s="10" t="s">
-        <v>609</v>
+        <v>165</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="H306" s="4">
         <v>10.74</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>1059</v>
       </c>
       <c r="F307" s="10" t="s">
-        <v>165</v>
+        <v>486</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="H307" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>1001</v>
+        <v>1062</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>1062</v>
+        <v>212</v>
       </c>
       <c r="F308" s="10" t="s">
-        <v>486</v>
+        <v>348</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="H308" s="4">
-        <v>21.49</v>
+        <v>0.95</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="D309" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="E309" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="E309" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F309" s="10" t="s">
-        <v>348</v>
+        <v>1066</v>
       </c>
       <c r="G309" s="10" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H309" s="4">
-        <v>0.95</v>
+        <v>21.5</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="F310" s="10" t="s">
-        <v>1069</v>
+        <v>609</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>1070</v>
       </c>
       <c r="H310" s="4">
-        <v>21.5</v>
+        <v>10.74</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E311" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="F311" s="10" t="s">
-        <v>609</v>
+        <v>1073</v>
       </c>
       <c r="G311" s="10" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H311" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="F312" s="10" t="s">
-        <v>1076</v>
+        <v>954</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>1077</v>
       </c>
       <c r="H312" s="4">
-        <v>21.49</v>
+        <v>21.47</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>1079</v>
       </c>
       <c r="F313" s="10" t="s">
-        <v>957</v>
+        <v>130</v>
       </c>
       <c r="G313" s="10" t="s">
         <v>1080</v>
       </c>
       <c r="H313" s="4">
-        <v>21.47</v>
+        <v>21.49</v>
       </c>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>1001</v>
+        <v>1082</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="F314" s="10" t="s">
-        <v>130</v>
+        <v>452</v>
       </c>
       <c r="G314" s="10" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H314" s="4">
-        <v>21.49</v>
+        <v>6.14</v>
       </c>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>1085</v>
+        <v>998</v>
       </c>
       <c r="E315" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="F315" s="10" t="s">
-        <v>452</v>
+        <v>1087</v>
       </c>
       <c r="G315" s="10" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H315" s="4">
-        <v>6.14</v>
+        <v>22.03</v>
       </c>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>1001</v>
+        <v>100</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="F316" s="10" t="s">
-        <v>1090</v>
+        <v>22</v>
       </c>
       <c r="G316" s="10" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="H316" s="4">
-        <v>22.03</v>
+        <v>2.77</v>
       </c>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C317" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" s="3" t="s">
         <v>1092</v>
       </c>
-      <c r="D317" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F317" s="10" t="s">
-        <v>22</v>
+        <v>1087</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H317" s="4">
-        <v>2.77</v>
+        <v>0.98</v>
       </c>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C318" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E318" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="D318" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F318" s="10" t="s">
-        <v>1090</v>
+        <v>48</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H318" s="4">
-        <v>0.98</v>
+        <v>0.89</v>
       </c>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C319" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E319" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="D319" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F319" s="10" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H319" s="4">
-        <v>0.89</v>
+        <v>1.41</v>
       </c>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="F320" s="10" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H320" s="4">
-        <v>1.41</v>
+        <v>0.55</v>
       </c>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C321" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E321" s="3" t="s">
         <v>1100</v>
       </c>
-      <c r="D321" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E321" s="3" t="s">
+      <c r="F321" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G321" s="10" t="s">
         <v>1101</v>
       </c>
-      <c r="F321" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H321" s="4">
-        <v>0.55</v>
+        <v>3.2</v>
       </c>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="F322" s="10" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="G322" s="10" t="s">
-        <v>1104</v>
+        <v>359</v>
       </c>
       <c r="H322" s="4">
-        <v>3.2</v>
+        <v>8.32</v>
       </c>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C323" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D323" s="3" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E323" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="F323" s="10" t="s">
-        <v>45</v>
+        <v>904</v>
       </c>
       <c r="G323" s="10" t="s">
-        <v>359</v>
+        <v>1107</v>
       </c>
       <c r="H323" s="4">
-        <v>8.32</v>
+        <v>0.25</v>
       </c>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="F324" s="10" t="s">
-        <v>907</v>
+        <v>202</v>
       </c>
       <c r="G324" s="10" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H324" s="4">
-        <v>0.25</v>
+        <v>8.93</v>
       </c>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="F325" s="10" t="s">
-        <v>202</v>
+        <v>1115</v>
       </c>
       <c r="G325" s="10" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="H325" s="4">
-        <v>8.93</v>
+        <v>61.12</v>
       </c>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="F326" s="10" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="G326" s="10" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H326" s="4">
-        <v>61.12</v>
+        <v>59.48</v>
       </c>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>1116</v>
+        <v>998</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F327" s="10" t="s">
-        <v>1122</v>
+        <v>366</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="H327" s="4">
-        <v>59.48</v>
+        <v>21.48</v>
       </c>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>1124</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="F328" s="10" t="s">
-        <v>366</v>
+        <v>509</v>
       </c>
       <c r="G328" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="H328" s="4">
-        <v>21.48</v>
+        <v>10.68</v>
       </c>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="F329" s="10" t="s">
-        <v>509</v>
+        <v>45</v>
       </c>
       <c r="G329" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="H329" s="4">
-        <v>10.68</v>
+        <v>10.74</v>
       </c>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>1130</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>1001</v>
+        <v>230</v>
       </c>
       <c r="E330" s="3" t="s">
         <v>1131</v>
       </c>
       <c r="F330" s="10" t="s">
-        <v>45</v>
+        <v>1132</v>
       </c>
       <c r="G330" s="10" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H330" s="4">
-        <v>10.74</v>
+        <v>1.61</v>
       </c>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>230</v>
+        <v>952</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="F331" s="10" t="s">
-        <v>1135</v>
+        <v>35</v>
       </c>
       <c r="G331" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="H331" s="4">
-        <v>1.61</v>
+        <v>6.86</v>
       </c>
       <c r="I331" s="1"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>1137</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>955</v>
+        <v>1138</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F332" s="10" t="s">
-        <v>35</v>
+        <v>969</v>
       </c>
       <c r="G332" s="10" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H332" s="4">
-        <v>6.86</v>
+        <v>85.05</v>
       </c>
       <c r="I332" s="1"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
-      <c r="A333" s="3">
-[...8 lines deleted...]
-      <c r="D333" s="3" t="s">
+      <c r="A333" s="7" t="s">
         <v>1141</v>
       </c>
-      <c r="E333" s="3" t="s">
-[...9 lines deleted...]
-        <v>85.05</v>
+      <c r="B333" s="7"/>
+      <c r="C333" s="7"/>
+      <c r="D333" s="7"/>
+      <c r="E333" s="7"/>
+      <c r="F333" s="11"/>
+      <c r="G333" s="11"/>
+      <c r="H333" s="8">
+        <v>4372.71</v>
       </c>
       <c r="I333" s="1"/>
       <c r="J333" s="1"/>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
-    <row r="334" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A334:G334"/>
+    <mergeCell ref="A333:G333"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>