--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -2343,59 +2343,50 @@
     <t>ARINDAM AUDDY</t>
   </si>
   <si>
     <t>ORD/002176/2022-2023</t>
   </si>
   <si>
     <t>215//AE-II/ED</t>
   </si>
   <si>
     <t>'Hire Charges Bill of V.No.- WB07J-317301.03.23 to 14.05.23' with fuel bill</t>
   </si>
   <si>
     <t>ORD/000836/2023-2024</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>363//AE-I/ED</t>
   </si>
   <si>
     <t>TRIDIP SARKAR</t>
   </si>
   <si>
     <t>Car hiring and fuel bill for car no. WB02AB3954 from 01.07.2023 to 31.07.2023.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for POL water supply scheme, T.W. No.- I, II &amp; III, Block: Khanakul-I, District- Hooghly under Electrical Division, PH</t>
   </si>
   <si>
     <t>ORD/000848/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>3416/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kotalpur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Jangipara, District- Hooghly under Electrical Divis</t>
   </si>
   <si>
     <t>ORD/000874/2023-2024</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>3447/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dakshin Panchla water supply scheme, T.W. No. II, Block: Panchla, District- Howrah under Electrical Division, PHE</t>
   </si>
@@ -3858,51 +3849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W333"/>
+  <dimension ref="A1:W332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -13001,4542 +12992,4501 @@
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>777</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>718</v>
+        <v>778</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F224" s="10" t="s">
-        <v>95</v>
+        <v>513</v>
       </c>
       <c r="G224" s="10" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H224" s="4">
-        <v>30.48</v>
+        <v>22.13</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F225" s="10" t="s">
-        <v>513</v>
+        <v>569</v>
       </c>
       <c r="G225" s="10" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H225" s="4">
-        <v>22.13</v>
+        <v>10.74</v>
       </c>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>786</v>
       </c>
       <c r="F226" s="10" t="s">
-        <v>569</v>
+        <v>452</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>787</v>
       </c>
       <c r="H226" s="4">
-        <v>10.74</v>
+        <v>20.83</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>788</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>789</v>
       </c>
       <c r="F227" s="10" t="s">
-        <v>452</v>
+        <v>45</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>790</v>
       </c>
       <c r="H227" s="4">
-        <v>20.83</v>
+        <v>21.98</v>
       </c>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>791</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>792</v>
       </c>
       <c r="F228" s="10" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>793</v>
       </c>
       <c r="H228" s="4">
-        <v>21.98</v>
+        <v>11.5</v>
       </c>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F229" s="10" t="s">
-        <v>18</v>
+        <v>452</v>
       </c>
       <c r="G229" s="10" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H229" s="4">
-        <v>11.5</v>
+        <v>43.65</v>
       </c>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="E230" s="3" t="s">
         <v>799</v>
       </c>
       <c r="F230" s="10" t="s">
-        <v>452</v>
+        <v>352</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>800</v>
       </c>
       <c r="H230" s="4">
-        <v>43.65</v>
+        <v>21.5</v>
       </c>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>801</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>802</v>
       </c>
       <c r="F231" s="10" t="s">
-        <v>352</v>
+        <v>38</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>803</v>
       </c>
       <c r="H231" s="4">
-        <v>21.5</v>
+        <v>42.99</v>
       </c>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>804</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>805</v>
       </c>
       <c r="F232" s="10" t="s">
-        <v>38</v>
+        <v>806</v>
       </c>
       <c r="G232" s="10" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H232" s="4">
-        <v>42.99</v>
+        <v>20.49</v>
       </c>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F233" s="10" t="s">
-        <v>809</v>
+        <v>694</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>810</v>
       </c>
       <c r="H233" s="4">
-        <v>20.49</v>
+        <v>21.49</v>
       </c>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>811</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="E234" s="3" t="s">
         <v>812</v>
       </c>
       <c r="F234" s="10" t="s">
-        <v>694</v>
+        <v>220</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>813</v>
       </c>
       <c r="H234" s="4">
-        <v>21.49</v>
+        <v>21.38</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>814</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>815</v>
       </c>
       <c r="F235" s="10" t="s">
-        <v>220</v>
+        <v>29</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>816</v>
       </c>
       <c r="H235" s="4">
-        <v>21.38</v>
+        <v>20.35</v>
       </c>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>817</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>785</v>
+        <v>818</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F236" s="10" t="s">
-        <v>29</v>
+        <v>682</v>
       </c>
       <c r="G236" s="10" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H236" s="4">
-        <v>20.35</v>
+        <v>0.99</v>
       </c>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>821</v>
+        <v>782</v>
       </c>
       <c r="E237" s="3" t="s">
         <v>822</v>
       </c>
       <c r="F237" s="10" t="s">
-        <v>682</v>
+        <v>352</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>823</v>
       </c>
       <c r="H237" s="4">
-        <v>0.99</v>
+        <v>21.5</v>
       </c>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>824</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E238" s="3" t="s">
         <v>825</v>
       </c>
       <c r="F238" s="10" t="s">
-        <v>352</v>
+        <v>86</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>826</v>
       </c>
       <c r="H238" s="4">
-        <v>21.5</v>
+        <v>10.76</v>
       </c>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>827</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E239" s="3" t="s">
         <v>828</v>
       </c>
       <c r="F239" s="10" t="s">
-        <v>86</v>
+        <v>521</v>
       </c>
       <c r="G239" s="10" t="s">
         <v>829</v>
       </c>
       <c r="H239" s="4">
-        <v>10.76</v>
+        <v>11.5</v>
       </c>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>830</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>831</v>
       </c>
       <c r="F240" s="10" t="s">
-        <v>521</v>
+        <v>832</v>
       </c>
       <c r="G240" s="10" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H240" s="4">
-        <v>11.5</v>
+        <v>11.41</v>
       </c>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F241" s="10" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G241" s="10" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="H241" s="4">
-        <v>11.41</v>
+        <v>21.46</v>
       </c>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>785</v>
+        <v>619</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F242" s="10" t="s">
-        <v>839</v>
+        <v>706</v>
       </c>
       <c r="G242" s="10" t="s">
         <v>840</v>
       </c>
       <c r="H242" s="4">
-        <v>21.46</v>
+        <v>5</v>
       </c>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>841</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>619</v>
+        <v>713</v>
       </c>
       <c r="E243" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="F243" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="G243" s="10" t="s">
         <v>842</v>
-      </c>
-[...4 lines deleted...]
-        <v>843</v>
       </c>
       <c r="H243" s="4">
         <v>5</v>
       </c>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>713</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>714</v>
+        <v>844</v>
       </c>
       <c r="F244" s="10" t="s">
-        <v>715</v>
+        <v>768</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>845</v>
       </c>
       <c r="H244" s="4">
         <v>5</v>
       </c>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>846</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>713</v>
+        <v>795</v>
       </c>
       <c r="E245" s="3" t="s">
         <v>847</v>
       </c>
       <c r="F245" s="10" t="s">
-        <v>768</v>
+        <v>331</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>848</v>
       </c>
       <c r="H245" s="4">
-        <v>5</v>
+        <v>21.49</v>
       </c>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>849</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="E246" s="3" t="s">
         <v>850</v>
       </c>
       <c r="F246" s="10" t="s">
-        <v>331</v>
+        <v>439</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>851</v>
       </c>
       <c r="H246" s="4">
-        <v>21.49</v>
+        <v>21.89</v>
       </c>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>852</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>798</v>
+        <v>753</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>853</v>
       </c>
       <c r="F247" s="10" t="s">
-        <v>439</v>
+        <v>854</v>
       </c>
       <c r="G247" s="10" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H247" s="4">
-        <v>21.89</v>
+        <v>0.69</v>
       </c>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F248" s="10" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="G248" s="10" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="H248" s="4">
-        <v>0.69</v>
+        <v>0.29</v>
       </c>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="D249" s="3" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>860</v>
       </c>
       <c r="F249" s="10" t="s">
-        <v>857</v>
+        <v>686</v>
       </c>
       <c r="G249" s="10" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H249" s="4">
-        <v>0.29</v>
+        <v>10.17</v>
       </c>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E250" s="3" t="s">
         <v>863</v>
       </c>
       <c r="F250" s="10" t="s">
-        <v>686</v>
+        <v>38</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>864</v>
       </c>
       <c r="H250" s="4">
-        <v>10.17</v>
+        <v>45.74</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>865</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>862</v>
+        <v>782</v>
       </c>
       <c r="E251" s="3" t="s">
         <v>866</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>38</v>
+        <v>439</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>867</v>
       </c>
       <c r="H251" s="4">
-        <v>45.74</v>
+        <v>21.99</v>
       </c>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>868</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>785</v>
+        <v>587</v>
       </c>
       <c r="E252" s="3" t="s">
         <v>869</v>
       </c>
       <c r="F252" s="10" t="s">
-        <v>439</v>
+        <v>678</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>870</v>
       </c>
       <c r="H252" s="4">
-        <v>21.99</v>
+        <v>5</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>871</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>587</v>
+        <v>795</v>
       </c>
       <c r="E253" s="3" t="s">
         <v>872</v>
       </c>
       <c r="F253" s="10" t="s">
-        <v>678</v>
+        <v>45</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>873</v>
       </c>
       <c r="H253" s="4">
-        <v>5</v>
+        <v>42.71</v>
       </c>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>874</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>875</v>
       </c>
       <c r="F254" s="10" t="s">
-        <v>45</v>
+        <v>456</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>876</v>
       </c>
       <c r="H254" s="4">
-        <v>42.71</v>
+        <v>21.47</v>
       </c>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>877</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>798</v>
+        <v>662</v>
       </c>
       <c r="E255" s="3" t="s">
         <v>878</v>
       </c>
       <c r="F255" s="10" t="s">
-        <v>456</v>
+        <v>664</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>879</v>
       </c>
       <c r="H255" s="4">
-        <v>21.47</v>
+        <v>0.4</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>880</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>662</v>
       </c>
       <c r="E256" s="3" t="s">
         <v>881</v>
       </c>
       <c r="F256" s="10" t="s">
         <v>664</v>
       </c>
       <c r="G256" s="10" t="s">
         <v>882</v>
       </c>
       <c r="H256" s="4">
-        <v>0.4</v>
+        <v>5</v>
       </c>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>883</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>662</v>
+        <v>735</v>
       </c>
       <c r="E257" s="3" t="s">
         <v>884</v>
       </c>
       <c r="F257" s="10" t="s">
-        <v>664</v>
+        <v>202</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>885</v>
       </c>
       <c r="H257" s="4">
-        <v>5</v>
+        <v>0.8</v>
       </c>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>886</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>735</v>
+        <v>887</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F258" s="10" t="s">
-        <v>202</v>
+        <v>95</v>
       </c>
       <c r="G258" s="10" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H258" s="4">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>890</v>
+        <v>361</v>
       </c>
       <c r="E259" s="3" t="s">
         <v>891</v>
       </c>
       <c r="F259" s="10" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>892</v>
       </c>
       <c r="H259" s="4">
-        <v>0.9</v>
+        <v>2.74</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>893</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>361</v>
       </c>
       <c r="E260" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F260" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G260" s="10" t="s">
         <v>894</v>
       </c>
-      <c r="F260" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H260" s="4">
-        <v>2.74</v>
+        <v>2.36</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E261" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="D261" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F261" s="10" t="s">
-        <v>130</v>
+        <v>897</v>
       </c>
       <c r="G261" s="10" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H261" s="4">
-        <v>2.36</v>
+        <v>0.76</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>283</v>
+        <v>380</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F262" s="10" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="G262" s="10" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H262" s="4">
-        <v>0.76</v>
+        <v>6.05</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>380</v>
+        <v>223</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F263" s="10" t="s">
-        <v>904</v>
+        <v>408</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>905</v>
       </c>
       <c r="H263" s="4">
-        <v>6.05</v>
+        <v>10.52</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>906</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>223</v>
+        <v>713</v>
       </c>
       <c r="E264" s="3" t="s">
         <v>907</v>
       </c>
       <c r="F264" s="10" t="s">
-        <v>408</v>
+        <v>768</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>908</v>
       </c>
       <c r="H264" s="4">
-        <v>10.52</v>
+        <v>5</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>909</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>713</v>
+        <v>303</v>
       </c>
       <c r="E265" s="3" t="s">
         <v>910</v>
       </c>
       <c r="F265" s="10" t="s">
-        <v>768</v>
+        <v>98</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>911</v>
       </c>
       <c r="H265" s="4">
-        <v>5</v>
+        <v>6.58</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>912</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>303</v>
+        <v>764</v>
       </c>
       <c r="E266" s="3" t="s">
         <v>913</v>
       </c>
       <c r="F266" s="10" t="s">
-        <v>98</v>
+        <v>366</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>914</v>
       </c>
       <c r="H266" s="4">
-        <v>6.58</v>
+        <v>0.8</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>915</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>764</v>
+        <v>303</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>916</v>
       </c>
       <c r="F267" s="10" t="s">
-        <v>366</v>
+        <v>917</v>
       </c>
       <c r="G267" s="10" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H267" s="4">
-        <v>0.8</v>
+        <v>6.59</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>303</v>
+        <v>920</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="F268" s="10" t="s">
-        <v>920</v>
+        <v>95</v>
       </c>
       <c r="G268" s="10" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H268" s="4">
-        <v>6.59</v>
+        <v>0.8</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F269" s="10" t="s">
-        <v>95</v>
+        <v>664</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H269" s="4">
-        <v>0.8</v>
+        <v>5</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>927</v>
+        <v>773</v>
       </c>
       <c r="E270" s="3" t="s">
         <v>928</v>
       </c>
       <c r="F270" s="10" t="s">
-        <v>664</v>
+        <v>775</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>929</v>
       </c>
       <c r="H270" s="4">
         <v>5</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>930</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>773</v>
+        <v>931</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="F271" s="10" t="s">
-        <v>775</v>
+        <v>706</v>
       </c>
       <c r="G271" s="10" t="s">
-        <v>932</v>
+        <v>707</v>
       </c>
       <c r="H271" s="4">
-        <v>5</v>
+        <v>0.72</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>933</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>934</v>
       </c>
       <c r="E272" s="3" t="s">
         <v>935</v>
       </c>
       <c r="F272" s="10" t="s">
-        <v>706</v>
+        <v>493</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>707</v>
+        <v>936</v>
       </c>
       <c r="H272" s="4">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D273" s="3" t="s">
-        <v>937</v>
+        <v>258</v>
       </c>
       <c r="E273" s="3" t="s">
         <v>938</v>
       </c>
       <c r="F273" s="10" t="s">
-        <v>493</v>
+        <v>939</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H273" s="4">
-        <v>0.76</v>
+        <v>2.74</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>258</v>
+        <v>303</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F274" s="10" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="G274" s="10" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H274" s="4">
-        <v>2.74</v>
+        <v>6.63</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>303</v>
+        <v>361</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F275" s="10" t="s">
-        <v>946</v>
+        <v>144</v>
       </c>
       <c r="G275" s="10" t="s">
         <v>947</v>
       </c>
       <c r="H275" s="4">
-        <v>6.63</v>
+        <v>2.74</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>948</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>361</v>
+        <v>949</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F276" s="10" t="s">
-        <v>144</v>
+        <v>951</v>
       </c>
       <c r="G276" s="10" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H276" s="4">
-        <v>2.74</v>
+        <v>6.4</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>952</v>
+        <v>735</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="F277" s="10" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H277" s="4">
-        <v>6.4</v>
+        <v>0.8</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>735</v>
+        <v>949</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F278" s="10" t="s">
-        <v>958</v>
+        <v>95</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>959</v>
       </c>
       <c r="H278" s="4">
-        <v>0.8</v>
+        <v>6.89</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>960</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>952</v>
+        <v>230</v>
       </c>
       <c r="E279" s="3" t="s">
         <v>961</v>
       </c>
       <c r="F279" s="10" t="s">
-        <v>95</v>
+        <v>962</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H279" s="4">
-        <v>6.89</v>
+        <v>1.61</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>230</v>
+        <v>402</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F280" s="10" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G280" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H280" s="4">
-        <v>1.61</v>
+        <v>0.76</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>402</v>
+        <v>303</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F281" s="10" t="s">
-        <v>969</v>
+        <v>629</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>970</v>
       </c>
       <c r="H281" s="4">
-        <v>0.76</v>
+        <v>6.74</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>971</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>303</v>
+        <v>972</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="F282" s="10" t="s">
-        <v>629</v>
+        <v>452</v>
       </c>
       <c r="G282" s="10" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H282" s="4">
-        <v>6.74</v>
+        <v>57.03</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="E283" s="3" t="s">
         <v>976</v>
       </c>
       <c r="F283" s="10" t="s">
-        <v>452</v>
+        <v>706</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>977</v>
       </c>
       <c r="H283" s="4">
-        <v>57.03</v>
+        <v>34.15</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>978</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F284" s="10" t="s">
-        <v>706</v>
+        <v>981</v>
       </c>
       <c r="G284" s="10" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="H284" s="4">
-        <v>34.15</v>
+        <v>10.74</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F285" s="10" t="s">
-        <v>984</v>
+        <v>408</v>
       </c>
       <c r="G285" s="10" t="s">
         <v>985</v>
       </c>
       <c r="H285" s="4">
-        <v>10.74</v>
+        <v>55.55</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>986</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="F286" s="10" t="s">
-        <v>408</v>
+        <v>678</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H286" s="4">
-        <v>55.55</v>
+        <v>5</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>990</v>
+        <v>972</v>
       </c>
       <c r="E287" s="3" t="s">
         <v>991</v>
       </c>
       <c r="F287" s="10" t="s">
-        <v>678</v>
+        <v>992</v>
       </c>
       <c r="G287" s="10" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H287" s="4">
-        <v>5</v>
+        <v>62.2</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="F288" s="10" t="s">
-        <v>995</v>
+        <v>313</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H288" s="4">
-        <v>62.2</v>
+        <v>10.75</v>
       </c>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E289" s="3" t="s">
         <v>999</v>
       </c>
       <c r="F289" s="10" t="s">
-        <v>313</v>
+        <v>408</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="H289" s="4">
-        <v>10.75</v>
+        <v>21.49</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>998</v>
+        <v>972</v>
       </c>
       <c r="E290" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="F290" s="10" t="s">
-        <v>408</v>
+        <v>1003</v>
       </c>
       <c r="G290" s="10" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H290" s="4">
-        <v>21.49</v>
+        <v>58.67</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D291" s="3" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F291" s="10" t="s">
-        <v>1006</v>
+        <v>640</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>1007</v>
       </c>
       <c r="H291" s="4">
-        <v>58.67</v>
+        <v>21.49</v>
       </c>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E292" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="F292" s="10" t="s">
-        <v>640</v>
+        <v>439</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="H292" s="4">
-        <v>21.49</v>
+        <v>22.05</v>
       </c>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="F293" s="10" t="s">
-        <v>439</v>
+        <v>276</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="H293" s="4">
-        <v>22.05</v>
+        <v>21.71</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>1014</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E294" s="3" t="s">
         <v>1015</v>
       </c>
       <c r="F294" s="10" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>1016</v>
       </c>
       <c r="H294" s="4">
-        <v>21.71</v>
+        <v>11.05</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="F295" s="10" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>1019</v>
       </c>
       <c r="H295" s="4">
-        <v>11.05</v>
+        <v>10.72</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>1021</v>
       </c>
       <c r="F296" s="10" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="G296" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="H296" s="4">
-        <v>10.72</v>
+        <v>21.5</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="F297" s="10" t="s">
-        <v>202</v>
+        <v>1025</v>
       </c>
       <c r="G297" s="10" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="H297" s="4">
-        <v>21.5</v>
+        <v>22.05</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F298" s="10" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="G298" s="10" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H298" s="4">
-        <v>22.05</v>
+        <v>21.48</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F299" s="10" t="s">
-        <v>1032</v>
+        <v>183</v>
       </c>
       <c r="G299" s="10" t="s">
         <v>1033</v>
       </c>
       <c r="H299" s="4">
-        <v>21.48</v>
+        <v>21.82</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>1034</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E300" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="F300" s="10" t="s">
-        <v>183</v>
+        <v>1036</v>
       </c>
       <c r="G300" s="10" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H300" s="4">
-        <v>21.82</v>
+        <v>21.48</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F301" s="10" t="s">
-        <v>1039</v>
+        <v>18</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>1040</v>
       </c>
       <c r="H301" s="4">
         <v>21.48</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E302" s="3" t="s">
         <v>1042</v>
       </c>
       <c r="F302" s="10" t="s">
-        <v>18</v>
+        <v>1043</v>
       </c>
       <c r="G302" s="10" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H302" s="4">
-        <v>21.48</v>
+        <v>21.51</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="F303" s="10" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="G303" s="10" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H303" s="4">
-        <v>21.51</v>
+        <v>21.7</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F304" s="10" t="s">
-        <v>1050</v>
+        <v>609</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="H304" s="4">
-        <v>21.7</v>
+        <v>10.74</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="F305" s="10" t="s">
-        <v>609</v>
+        <v>165</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="H305" s="4">
         <v>10.74</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="F306" s="10" t="s">
-        <v>165</v>
+        <v>486</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="H306" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>998</v>
+        <v>1059</v>
       </c>
       <c r="E307" s="3" t="s">
-        <v>1059</v>
+        <v>212</v>
       </c>
       <c r="F307" s="10" t="s">
-        <v>486</v>
+        <v>348</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="H307" s="4">
-        <v>21.49</v>
+        <v>0.95</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="D308" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="E308" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="E308" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="10" t="s">
-        <v>348</v>
+        <v>1063</v>
       </c>
       <c r="G308" s="10" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H308" s="4">
-        <v>0.95</v>
+        <v>21.5</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E309" s="3" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F309" s="10" t="s">
-        <v>1066</v>
+        <v>609</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>1067</v>
       </c>
       <c r="H309" s="4">
-        <v>21.5</v>
+        <v>10.74</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E310" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="F310" s="10" t="s">
-        <v>609</v>
+        <v>1070</v>
       </c>
       <c r="G310" s="10" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H310" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F311" s="10" t="s">
-        <v>1073</v>
+        <v>951</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>1074</v>
       </c>
       <c r="H311" s="4">
-        <v>21.49</v>
+        <v>21.47</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E312" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="F312" s="10" t="s">
-        <v>954</v>
+        <v>130</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>1077</v>
       </c>
       <c r="H312" s="4">
-        <v>21.47</v>
+        <v>21.49</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>998</v>
+        <v>1079</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="F313" s="10" t="s">
-        <v>130</v>
+        <v>452</v>
       </c>
       <c r="G313" s="10" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H313" s="4">
-        <v>21.49</v>
+        <v>6.14</v>
       </c>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>1082</v>
+        <v>995</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="F314" s="10" t="s">
-        <v>452</v>
+        <v>1084</v>
       </c>
       <c r="G314" s="10" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H314" s="4">
-        <v>6.14</v>
+        <v>22.03</v>
       </c>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>998</v>
+        <v>100</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="F315" s="10" t="s">
-        <v>1087</v>
+        <v>22</v>
       </c>
       <c r="G315" s="10" t="s">
-        <v>1088</v>
+        <v>14</v>
       </c>
       <c r="H315" s="4">
-        <v>22.03</v>
+        <v>2.77</v>
       </c>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C316" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="D316" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F316" s="10" t="s">
-        <v>22</v>
+        <v>1084</v>
       </c>
       <c r="G316" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H316" s="4">
-        <v>2.77</v>
+        <v>0.98</v>
       </c>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C317" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E317" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="D317" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F317" s="10" t="s">
-        <v>1087</v>
+        <v>48</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H317" s="4">
-        <v>0.98</v>
+        <v>0.89</v>
       </c>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C318" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E318" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="D318" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F318" s="10" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H318" s="4">
-        <v>0.89</v>
+        <v>1.41</v>
       </c>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="D319" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="F319" s="10" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H319" s="4">
-        <v>1.41</v>
+        <v>0.55</v>
       </c>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C320" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E320" s="3" t="s">
         <v>1097</v>
       </c>
-      <c r="D320" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E320" s="3" t="s">
+      <c r="F320" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G320" s="10" t="s">
         <v>1098</v>
       </c>
-      <c r="F320" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H320" s="4">
-        <v>0.55</v>
+        <v>3.2</v>
       </c>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="E321" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="F321" s="10" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="G321" s="10" t="s">
-        <v>1101</v>
+        <v>359</v>
       </c>
       <c r="H321" s="4">
-        <v>3.2</v>
+        <v>8.32</v>
       </c>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C322" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D322" s="3" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="F322" s="10" t="s">
-        <v>45</v>
+        <v>901</v>
       </c>
       <c r="G322" s="10" t="s">
-        <v>359</v>
+        <v>1104</v>
       </c>
       <c r="H322" s="4">
-        <v>8.32</v>
+        <v>0.25</v>
       </c>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="F323" s="10" t="s">
-        <v>904</v>
+        <v>202</v>
       </c>
       <c r="G323" s="10" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H323" s="4">
-        <v>0.25</v>
+        <v>8.93</v>
       </c>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F324" s="10" t="s">
-        <v>202</v>
+        <v>1112</v>
       </c>
       <c r="G324" s="10" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H324" s="4">
-        <v>8.93</v>
+        <v>61.12</v>
       </c>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="F325" s="10" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G325" s="10" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H325" s="4">
-        <v>61.12</v>
+        <v>59.48</v>
       </c>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>1113</v>
+        <v>995</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="F326" s="10" t="s">
-        <v>1119</v>
+        <v>366</v>
       </c>
       <c r="G326" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="H326" s="4">
-        <v>59.48</v>
+        <v>21.48</v>
       </c>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E327" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="F327" s="10" t="s">
-        <v>366</v>
+        <v>509</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="H327" s="4">
-        <v>21.48</v>
+        <v>10.68</v>
       </c>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>1124</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="F328" s="10" t="s">
-        <v>509</v>
+        <v>45</v>
       </c>
       <c r="G328" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="H328" s="4">
-        <v>10.68</v>
+        <v>10.74</v>
       </c>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>998</v>
+        <v>230</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="F329" s="10" t="s">
-        <v>45</v>
+        <v>1129</v>
       </c>
       <c r="G329" s="10" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H329" s="4">
-        <v>10.74</v>
+        <v>1.61</v>
       </c>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>230</v>
+        <v>949</v>
       </c>
       <c r="E330" s="3" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="F330" s="10" t="s">
-        <v>1132</v>
+        <v>35</v>
       </c>
       <c r="G330" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="H330" s="4">
-        <v>1.61</v>
+        <v>6.86</v>
       </c>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>1134</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>952</v>
+        <v>1135</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F331" s="10" t="s">
-        <v>35</v>
+        <v>966</v>
       </c>
       <c r="G331" s="10" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H331" s="4">
-        <v>6.86</v>
+        <v>85.05</v>
       </c>
       <c r="I331" s="1"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
-      <c r="A332" s="3">
-[...8 lines deleted...]
-      <c r="D332" s="3" t="s">
+      <c r="A332" s="7" t="s">
         <v>1138</v>
       </c>
-      <c r="E332" s="3" t="s">
-[...9 lines deleted...]
-        <v>85.05</v>
+      <c r="B332" s="7"/>
+      <c r="C332" s="7"/>
+      <c r="D332" s="7"/>
+      <c r="E332" s="7"/>
+      <c r="F332" s="11"/>
+      <c r="G332" s="11"/>
+      <c r="H332" s="8">
+        <v>4342.23</v>
       </c>
       <c r="I332" s="1"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
-    <row r="333" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A333:G333"/>
+    <mergeCell ref="A332:G332"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>