--- v3 (2026-04-21)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1133">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -1325,1290 +1325,1272 @@
   <si>
     <t>Supply &amp; Delivery of standby submersible pumping machinery for Kapsit &amp; others W/S. Sch.</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>779/ED</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of submersible pumping machinery &amp; other Electrical/Mechanical equipment etc, including allied works for Bilaspur W/S. Sch. Z-II, TW-I, Dist- Hooghly</t>
   </si>
   <si>
     <t>ORD/000190/2022-2023</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>783/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Mellok Brahmandakuria water supply scheme, Head work site, District- Howrah under Electrical Divis</t>
   </si>
   <si>
-    <t>ORD/000217/2022-2023</t>
-[...2 lines deleted...]
-    <t>843/ED</t>
+    <t>ORD/001191/2021-2022</t>
+  </si>
+  <si>
+    <t>1723/ED</t>
+  </si>
+  <si>
+    <t>S S ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible pumping machinery &amp; other Electrical/Mechanical equipments etc. with allied works for Dantra W/S. Sch. TW-I. Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000063/2022-2023</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>1035/ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other allied works for Rajhat W/S. Sch. Z-I, TW-III Dist-Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>2044/ED</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Chandanpur water supply scheme, T.W. No. I, Block: Haripal, District - Hooghly under Electrical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001153/2021-2022</t>
+  </si>
+  <si>
+    <t>290/HMSD</t>
+  </si>
+  <si>
+    <t>M/S G P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of voltage correcting device &amp; other allied works for Baruipara W/S. Sch. PH-VI</t>
+  </si>
+  <si>
+    <t>ORD/001154/2021-2022</t>
+  </si>
+  <si>
+    <t>288/HMSD</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of voltage correcting device &amp; other allied works for Baruipara W/S. Sch. PH-VII</t>
+  </si>
+  <si>
+    <t>ORD/000109/2022-2023</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>711/ED</t>
+  </si>
+  <si>
+    <t>T.N. BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Islampur (Replacement) water supply scheme, T.W. No. I &amp; II, Block: Jagatballavpur, District- Howrah under Electr</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>945/ED</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Amodghata water supply scheme, T.W. No.- V, Block: Chinsurah Mogra, District- Hooghly under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/001165/2021-2022</t>
+  </si>
+  <si>
+    <t>05/02/2022</t>
+  </si>
+  <si>
+    <t>778/ED</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of submersible pumping machinery &amp; other Electrical/Mechanical equipment etc, including allied works for Bilaspur W/S. Sch. Z-I, TW-I, Dist- Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>921/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Paschim Gopinathpur water supply scheme T.W. No. IV, Block: Haripal, District- Hooghly under Electrical Division,</t>
+  </si>
+  <si>
+    <t>ORD/000104/2022-2023</t>
+  </si>
+  <si>
+    <t>3503/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for tubewell near Jagadishpur OHR of Bally Jagacha Project, District - Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>559/ED</t>
+  </si>
+  <si>
+    <t>M/S A.K BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bade Digaria water supply scheme, T.W. No.- I &amp; II, Block: Haripal, District- Hooghly under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/000362/2022-2023</t>
+  </si>
+  <si>
+    <t>2410/HMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board and outside display board for depicting details of pump/valve operators at Zone-I, P.H. No.I &amp; II of Bilashpur w/s scheme, Dist.-Hooghly under ED, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>946/ED</t>
+  </si>
+  <si>
+    <t>STANDARD ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chapadanga water supply scheme, T.W. No.- IV &amp; V, Block: Tarakeswar, District- Hooghly under Electrical Division,</t>
+  </si>
+  <si>
+    <t>ORD/000597/2022-2023</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>1770/HMSD</t>
+  </si>
+  <si>
+    <t>GANGULY ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Automatic Chlorinator at Rajhat water supply scheme, Zone-I, P.H. No.- II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2022-2023</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>2349/HMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board and outside display board for depicting details of Pump/Valve operators at Zone-I &amp; II, P.H. No.-III of Rajhat w/s scheme, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000599/2022-2023</t>
+  </si>
+  <si>
+    <t>2347/HMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at Zone-I, P.H. No.-I &amp; II of Rajhat water supply scheme, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2022-2023</t>
+  </si>
+  <si>
+    <t>2352/HMSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board and outside display board for depicting details of Pump/Valve operators at P.H. No.-I &amp; II of Uttar Rajyadharpur w/s scheme, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2022-2023</t>
+  </si>
+  <si>
+    <t>3490/ED</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Haripur water supply scheme, T.W. No.- I &amp; II, Block: Chanditala-I, District- Hooghly under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/000361/2022-2023</t>
+  </si>
+  <si>
+    <t>780/,ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other E/M allied works for Bilaspur W/S. Sch. Hooghly Z-II, TW-II</t>
+  </si>
+  <si>
+    <t>ORD/000314/2022-2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>490/HMSD</t>
+  </si>
+  <si>
+    <t>M.S.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Saptagram w/s scheme, P.H No.- IV, Dist- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2022-2023</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>802/ HMSD</t>
+  </si>
+  <si>
+    <t>Modification of Tube Well foundation at Jhamtia W/S. Sch. PH-II Howrah</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>491/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Sankhanagar Chawk Bansberia w/s scheme, P.H No.- II, Dist- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000317/2022-2023</t>
+  </si>
+  <si>
+    <t>493/HMSD</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Replacement of some electrical accessories, voltage correcting device and other allied works for Pandua water supply scheme, Zone-III, P.H. No. I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2022-2023</t>
+  </si>
+  <si>
+    <t>494/HMSD</t>
+  </si>
+  <si>
+    <t>N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Replacement of some electrical devices and equipments like mcc cum pdb etc. including allied works for Soaluk water supply scheme, P.H. No. I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2022-2023</t>
+  </si>
+  <si>
+    <t>495/HMSD</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Emergency replacement of burnt submersible pump-motor set by newly supplied pump-motor set, rewinding of the burnt submersible motor, replacement of voltage corrector and related works at Kishorpur w/s scheme, P.H No-I, Dist- Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/001231/2021-2022</t>
+  </si>
+  <si>
+    <t>422/ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other E/M equipments etc including allied works of Purba Thakuranichak W/S. Sch. Z-II, TW-I</t>
+  </si>
+  <si>
+    <t>ORD/001232/2021-2022</t>
+  </si>
+  <si>
+    <t>421/ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other E/M equipments etc including allied works of Purba Thakuranichak W/S. Sch. Z-I, TW-II</t>
+  </si>
+  <si>
+    <t>ORD/001233/2021-2022</t>
+  </si>
+  <si>
+    <t>421//ED</t>
+  </si>
+  <si>
+    <t>BARMAN ROY TRADERS</t>
+  </si>
+  <si>
+    <t>ORD/001040/2022-2023</t>
+  </si>
+  <si>
+    <t>2408/HMSD</t>
+  </si>
+  <si>
+    <t>DEEP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board and outside display board for depicting details of Pump/Valve operators at Zone-I, P.H. No.-I &amp; II of Purba Thakuranichak w/s scheme, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001103/2022-2023</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>1729//HMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of short MS casing pipe making tube well foundation &amp; S&amp;F fixture set LED fixture set at Purba Thakuranichak W/S. Sch. Z-I, PH-I Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/001031/2022-2023</t>
+  </si>
+  <si>
+    <t>496/HMSD</t>
+  </si>
+  <si>
+    <t>SUDIKSHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Pancharul water supply scheme, T.W. No. II (Replacement tubewell), Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000862/2022-2023</t>
+  </si>
+  <si>
+    <t>913 /ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other E/M equipments etc. with allied works for Bilaspur W/S. Sch. TW- II, Z-I, Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/001143/2022-2023</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>1495/ED</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Arunda (Zone-II) water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Divis</t>
+  </si>
+  <si>
+    <t>ORD/001147/2022-2023</t>
+  </si>
+  <si>
+    <t>1499/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Dakshin Rasulpur water supply scheme, T.W. No. I, Block: Arambag, District- Hooghly under Electric</t>
+  </si>
+  <si>
+    <t>ORD/001136/2022-2023</t>
+  </si>
+  <si>
+    <t>1037/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kulihanda W/S. Sch. TW-IV, Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/001141/2022-2023</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>833/HMSD</t>
+  </si>
+  <si>
+    <t>JECLAT ENGINEERING CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Making of TW foundation &amp; partial withdrawing at Bhandarhati W/S. Sch. PH-I Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000206/2020-2021</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>362/HMSD</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at Saota W/S. Sch. PH-I Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/001157/2022-2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>734/HMSD</t>
+  </si>
+  <si>
+    <t>Additional electro mechanical works in connection with tubewell near Jagadishpur OHR site of Bally Jagacha Project, Dist.- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001127/2022-2023</t>
+  </si>
+  <si>
+    <t>726/HMSD</t>
+  </si>
+  <si>
+    <t>ART CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Begampur Purba Tajpur w/s scheme, P.H No.- I, Dist- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001128/2022-2023</t>
+  </si>
+  <si>
+    <t>727/HMSD</t>
+  </si>
+  <si>
+    <t>KUNAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Joykrishnapur w/s scheme, P.H No.- I, Dist- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>1621/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Purba Raypur water supply scheme, T.W. No. I, Block: Arambag, District- Hooghly under Electrical D</t>
+  </si>
+  <si>
+    <t>ORD/001138/2022-2023</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>288/MC-I</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing Electrical Equipments for Sub-Station of Intake &amp; Treatment Plant site under surface based PWSS scheme for Shyampur-I &amp; II nd Bagnan-I &amp; II and Uluberia Block Phase-I in district of Howrah</t>
+  </si>
+  <si>
+    <t>ORD/001158/2022-2023</t>
+  </si>
+  <si>
+    <t>735/HMSD</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING &amp; PROJECT CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kulgachia water supply scheme, T.W. No.- I, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>1731/ED</t>
+  </si>
+  <si>
+    <t>upply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dakshin Panchla water supply scheme, T.W. No. I &amp; II, Block: Panchla, District- Howrah under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/001151/2022-2023</t>
+  </si>
+  <si>
+    <t>1503/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Kanpur water supply scheme, T.W. No. I, Block: Arambag, District- Hooghly under Electrical Divisio</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>1702/ED</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mayapur (Zone-II) water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Divisio</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>1836/ED</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation submersible pumping machinery and different electro mechanical works at Salap &amp; Raghabpur of Bally Jagacha Project, District - Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2022-2023</t>
+  </si>
+  <si>
+    <t>1502/ED</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jaykrishnapur water supply scheme, T.W. No. I, Block: Goghat-I, District- Hooghly under Electrical</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>1712/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Salap OHR Site tubewell of Bally Jagacha Project, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2023-2024</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>1801/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Domjur (Zone-II) Uttar Jhapardaha water supply scheme, T.W. No. I, II, III &amp; IV, Block: Domjur, District- Howrah u</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1705/ED</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sealdanga water supply scheme, T.W. No. I &amp; II, Block: Jagatballavpur, District- Howrah under Electrical Division,</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>1703/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Joargarh water supply scheme, T.W. No. I, II &amp; III, Block: Uluberia-II, District- Howrah under Ele</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>1711/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mayapur (Zone-I) water supply scheme, T.W. No. I, II, III &amp; IV, Block: Arambag, District- Hooghly under Electrical</t>
+  </si>
+  <si>
+    <t>ORD/000107/2021-2022</t>
+  </si>
+  <si>
+    <t>727/AE-I/ED</t>
+  </si>
+  <si>
+    <t>ORD/001397/2021-2022</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>1914/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Joka water supply scheme, T.W. No. II, Block: Udaynarayanpur District- Howrah under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/001376/2022-2023</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>2317/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery of submersible pumping machineries at Batanal w/s scheme, Zone-II, P.H. No.-II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001378/2022-2023</t>
+  </si>
+  <si>
+    <t>2320/HMSD</t>
+  </si>
+  <si>
+    <t>withdrawing 5 HP P/M and Installation of replacement submersible pumping machineries with modify Panel (Convert DOL to S/D ) at Batanal W/s Scheme, Zone-II , P.H. No. - II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001367/2022-2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>203/AE-I/ED</t>
+  </si>
+  <si>
+    <t>DASHRATH KUMAR PRAJAPATI</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no. diesel driven motor car on contract carriage for the Official use of the Assistant Engineer-I, Electrical Division, PHE Dte. with effect from 01.04.2023 to 31.08.2023.</t>
+  </si>
+  <si>
+    <t>ORD/001248/2022-2023</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>1318/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Saptagram water supply scheme, T.W. No. IV, Block: Chinsurah Mogra, District- Hooghly under Electrical Division, P</t>
+  </si>
+  <si>
+    <t>ORD/001375/2022-2023</t>
+  </si>
+  <si>
+    <t>2318/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery of submersible pumping machineries at Batanal w/s scheme, Zone-II, P.H. No.-I, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001377/2022-2023</t>
+  </si>
+  <si>
+    <t>2322/HMSD</t>
+  </si>
+  <si>
+    <t>Withdrawing 5 HP P/M and Installation of replacement submersible pumping machineries with modify Panel (Convert DOL to S/D ) at Batanal W/s Scheme, Zone-II , P.H. No. - I, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001395/2022-2023</t>
+  </si>
+  <si>
+    <t>215/AE-II/ED</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for Office of the Assistant Engineer - II, Electrical Division, PHE Dte w.e.f. 01.04.2023 to 31.08.2023.</t>
+  </si>
+  <si>
+    <t>ORD/001432/2021-2022</t>
+  </si>
+  <si>
+    <t>81/HMSD</t>
+  </si>
+  <si>
+    <t>M.G. CONSTRUCTIONS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Automatic Chlorinator at Kaikala water supply scheme, Zone - II, P.H. No. - IV, District - Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/001433/2021-2022</t>
+  </si>
+  <si>
+    <t>287/HMSD</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of voltage correcting device and other allied works at Kaikala water supply scheme, Zone - II, P.H. No. - IV, District - Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/001426/2021-2022</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>1245/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Kalyanpur Birampur water supply scheme, P.H. No.-II, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001366/2022-2023</t>
+  </si>
+  <si>
+    <t>1917/ED</t>
+  </si>
+  <si>
+    <t>M/S S.R. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Digsui Heora water supply scheme, Zone-II, T.W. No.- III, Block: Chinsurah Mogra, District - Hooghly under Electr</t>
+  </si>
+  <si>
+    <t>ORD/000083/2023-2024</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>2157/ED</t>
+  </si>
+  <si>
+    <t>SHANTA COLIBRI (INDIA) PVT. LTD</t>
+  </si>
+  <si>
+    <t>Supply, delivery of clamp on type portable Flowmeter set for different OHR site of Bargachia water supply scheme, Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001298/2022-2023</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Tajpur water supply scheme, T.W. No.- III, Block: Amta-II, District- Howrah under Electrical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>933/HMSD</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Luxury Car / Ambassadar (BS-IV) for Official use of the Superintending Engineer, Mechanical Circle-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002039/2022-2023</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>1224//HMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of short MS casing pipe making tube well foundation &amp; S&amp;F LED fixture at Chiladangi W/S. Sch. PH-I, Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>959/HMSD</t>
+  </si>
+  <si>
+    <t>SANJIB PRADHAN</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District)</t>
+  </si>
+  <si>
+    <t>ORD/000817/2023-2024</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>3162/ED</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Udaypur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE</t>
+  </si>
+  <si>
+    <t>ORD/000040/2021-2022</t>
+  </si>
+  <si>
+    <t>926/HMSD</t>
+  </si>
+  <si>
+    <t>ORD/000041/2021-2022</t>
+  </si>
+  <si>
+    <t>1062/HMSD</t>
+  </si>
+  <si>
+    <t>ORD/000080/2021-2022</t>
+  </si>
+  <si>
+    <t>982/HMSD</t>
+  </si>
+  <si>
+    <t>ORD/002088/2022-2023</t>
+  </si>
+  <si>
+    <t>1549/ED</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/M/P &amp; other E/M equipments etc. Including allied works for Kanpur W/S. Sch. Z-II, TW-II</t>
+  </si>
+  <si>
+    <t>ORD/002114/2022-2023</t>
+  </si>
+  <si>
+    <t>1549//ED</t>
+  </si>
+  <si>
+    <t>"Supply, Delivery &amp; Installation of S/M/P &amp; other E/M equipments etc. Including allied works for Kanpur W/S. Sch. Z-II, TW-II Howarah"</t>
+  </si>
+  <si>
+    <t>ORD/002115/2022-2023</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>70/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of automatic Chlorinator for Dihi Bagnan water supply scheme, T.W. No.-III, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002118/2022-2023</t>
+  </si>
+  <si>
+    <t>215_AE_II_ED</t>
+  </si>
+  <si>
+    <t>Car hiring bill for Car No. WB15C5554 for the month of July 2023</t>
+  </si>
+  <si>
+    <t>ORD/000828/2023-2024</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>0444_0445_0447</t>
+  </si>
+  <si>
+    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Car hiring &amp; fuel bill for the month of July 2023</t>
+  </si>
+  <si>
+    <t>ORD/002116/2022-2023</t>
+  </si>
+  <si>
+    <t>657/HMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of voltage correcting device and other allied works for Dihi Bagnan water supply scheme, T.W. No.-III, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2022-2023</t>
+  </si>
+  <si>
+    <t>2048/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Sabalsinghapur water supply scheme, T.W. No. IV, Block: Khanakul-II, District - Hooghly under Electrical Division</t>
+  </si>
+  <si>
+    <t>ORD/002165/2022-2023</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>2382/HMSD</t>
+  </si>
+  <si>
+    <t>BHOLA DEY</t>
+  </si>
+  <si>
+    <t>Hiring of Luxury Car / Ambassadar (BS-IV) for Official use of the Assistant Chief Engineer (M/E), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000835/2023-2024</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2021-2022</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>1006251350/Quot/03</t>
+  </si>
+  <si>
+    <t>Electric Supply</t>
+  </si>
+  <si>
+    <t>ORD/002117/2022-2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>203_AE_I_ED</t>
+  </si>
+  <si>
+    <t>Hire charges bill of vehicle no. WB04G2822 for the month of july 2023</t>
+  </si>
+  <si>
+    <t>ORD/000829/2023-2024</t>
+  </si>
+  <si>
+    <t>ARINDAM AUDDY</t>
+  </si>
+  <si>
+    <t>ORD/002176/2022-2023</t>
+  </si>
+  <si>
+    <t>215//AE-II/ED</t>
+  </si>
+  <si>
+    <t>'Hire Charges Bill of V.No.- WB07J-317301.03.23 to 14.05.23' with fuel bill</t>
+  </si>
+  <si>
+    <t>ORD/000836/2023-2024</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>363//AE-I/ED</t>
+  </si>
+  <si>
+    <t>TRIDIP SARKAR</t>
+  </si>
+  <si>
+    <t>Car hiring and fuel bill for car no. WB02AB3954 from 01.07.2023 to 31.07.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000848/2023-2024</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>3416/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kotalpur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Jangipara, District- Hooghly under Electrical Divis</t>
+  </si>
+  <si>
+    <t>ORD/000874/2023-2024</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>3447/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dakshin Panchla water supply scheme, T.W. No. II, Block: Panchla, District- Howrah under Electrical Division, PHE</t>
+  </si>
+  <si>
+    <t>ORD/000870/2023-2024</t>
+  </si>
+  <si>
+    <t>3443/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Surikhali water supply scheme, Zone-I, P.H. No. III &amp; IV, District- Howrah under Electrical Divisi</t>
+  </si>
+  <si>
+    <t>ORD/000873/2023-2024</t>
+  </si>
+  <si>
+    <t>3446/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Basubati water supply scheme, T.W. No. III, Block: Singur, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>3592/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Deulpur &amp; Gangadharpur water supply scheme, Zone-I, T.W. No. I &amp; II and Zone-II, T.W. No. I &amp; II Block: Panchla, D</t>
+  </si>
+  <si>
+    <t>ORD/000925/2023-2024</t>
+  </si>
+  <si>
+    <t>3596/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Arunda (Zone-I) water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Divisi</t>
+  </si>
+  <si>
+    <t>ORD/000927/2023-2024</t>
+  </si>
+  <si>
+    <t>3598/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Baniban water supply scheme, Zone-III, T.W. No. I, II, III &amp; IV, Block: Uluberia-II, District- Howrah under Electr</t>
+  </si>
+  <si>
+    <t>ORD/000879/2023-2024</t>
+  </si>
+  <si>
+    <t>3452/ED</t>
+  </si>
+  <si>
+    <t>PERFECT AIRCONDITION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Gobindanagar water supply scheme, Zone-I, T.W. No. III &amp; IV, Block: Goghat-I, District- Hooghly under Electrical D</t>
+  </si>
+  <si>
+    <t>ORD/000929/2023-2024</t>
+  </si>
+  <si>
+    <t>3600/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Khanakul water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electric</t>
+  </si>
+  <si>
+    <t>ORD/000871/2023-2024</t>
+  </si>
+  <si>
+    <t>3444/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Baligari water supply scheme, Zone-I, T.W. No. III &amp; IV, Block: Tarakeswar, District- Hooghly under Electrical Div</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>3445/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Baligari water supply scheme, Zone-II, T.W. No. III &amp; IV, Block: Tarakeswar, District- Hooghly under Electrical Di</t>
+  </si>
+  <si>
+    <t>ORD/002321/2022-2023</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>2156//HMSD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery of actuator operated butterfly valvefor Augmentation of Surikhali W/S. Sch. Z-I, PH-I</t>
+  </si>
+  <si>
+    <t>ORD/000863/2023-2024</t>
+  </si>
+  <si>
+    <t>3435/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Arunda (Zone-I) water supply scheme, T.W. No. III &amp; IV, Block: Khanakul-I, District- Hooghly under Electrical Divi</t>
+  </si>
+  <si>
+    <t>ORD/000882/2023-2024</t>
+  </si>
+  <si>
+    <t>3455/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Nayachak water supply scheme, T.W. No. III, Block: Uluberia-II, District- Howrah under Electrical Division, PHE Dt</t>
+  </si>
+  <si>
+    <t>ORD/000868/2023-2024</t>
+  </si>
+  <si>
+    <t>3441/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Mankur Deulgram water supply scheme, T.W. No. III, Block: Bagnan-I, District- Howrah under Electri</t>
+  </si>
+  <si>
+    <t>ORD/000864/2023-2024</t>
+  </si>
+  <si>
+    <t>3436/ED</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Badinan water supply scheme, T.W. No. II, Block: Polba-Dadpur, District- Hooghly under Electrical</t>
+  </si>
+  <si>
+    <t>ORD/000876/2023-2024</t>
+  </si>
+  <si>
+    <t>3449/ED</t>
+  </si>
+  <si>
+    <t>AMIT DAS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-I) water supply scheme, T.W. No. III &amp; IV, Block: Goghat-II, District- Hooghly under Electrical</t>
+  </si>
+  <si>
+    <t>ORD/000962/2023-2024</t>
+  </si>
+  <si>
+    <t>933_HMSD</t>
+  </si>
+  <si>
+    <t>Hiring of diesel driven contract carriage along with driver for the official use of the SEMC-I PHED</t>
+  </si>
+  <si>
+    <t>ORD/000985/2023-2024</t>
+  </si>
+  <si>
+    <t>Car Hire Charges Bill for official use office of the Executive Engineer Howrah Mechanical Sub-Division PHED</t>
+  </si>
+  <si>
+    <t>ORD/000987/2023-2024</t>
+  </si>
+  <si>
+    <t>958/HmSD</t>
+  </si>
+  <si>
+    <t>Hire Charges Bill for official use office of the Howrah Mechanical Sub-Division PHED</t>
+  </si>
+  <si>
+    <t>ORD/000923/2023-2024</t>
+  </si>
+  <si>
+    <t>3594/ED</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Udang water supply scheme, T.W. No. I &amp; II, Block: Amta-I, District- Howrah under Electrical Divis</t>
+  </si>
+  <si>
+    <t>ORD/000926/2023-2024</t>
+  </si>
+  <si>
+    <t>3597/ED</t>
   </si>
   <si>
     <t>R.M.D TRADING.</t>
-  </si>
-[...1231 lines deleted...]
-    <t>3597/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Bakulia water supply scheme, T.W. No. I &amp; II, Block: Balagarh, District- Hooghly under Electrical</t>
   </si>
   <si>
     <t>ORD/002329/2022-2023</t>
   </si>
   <si>
     <t>2385/HMSD</t>
   </si>
   <si>
     <t>DEBASHISH GHOSH</t>
   </si>
   <si>
     <t>Hiring of Luxury Car / Ambassadar (BS-IV) for Official use of the Superintending Engineer Mechanical Circle-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002330/2022-2023</t>
   </si>
   <si>
     <t>2385//HMSD</t>
   </si>
   <si>
     <t>ORD/000937/2023-2024</t>
   </si>
@@ -3849,51 +3831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W332"/>
+  <dimension ref="A1:W330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -9302,186 +9284,186 @@
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>437</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>423</v>
+        <v>266</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>438</v>
       </c>
       <c r="F134" s="10" t="s">
         <v>439</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>440</v>
       </c>
       <c r="H134" s="4">
-        <v>21.82</v>
+        <v>9.21</v>
       </c>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>441</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>266</v>
+        <v>442</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F135" s="10" t="s">
-        <v>443</v>
+        <v>150</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>444</v>
       </c>
       <c r="H135" s="4">
-        <v>9.21</v>
+        <v>9.45</v>
       </c>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>445</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>446</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>447</v>
       </c>
       <c r="F136" s="10" t="s">
-        <v>150</v>
+        <v>448</v>
       </c>
       <c r="G136" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H136" s="4">
-        <v>9.45</v>
+        <v>10.29</v>
       </c>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>450</v>
+        <v>195</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>451</v>
       </c>
       <c r="F137" s="10" t="s">
         <v>452</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>453</v>
       </c>
       <c r="H137" s="4">
-        <v>10.29</v>
+        <v>2.74</v>
       </c>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="3" t="s">
@@ -9507,7986 +9489,7904 @@
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>458</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>195</v>
+        <v>459</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F139" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G139" s="10" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H139" s="4">
-        <v>2.74</v>
+        <v>21.42</v>
       </c>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F140" s="10" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G140" s="10" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H140" s="4">
-        <v>21.42</v>
+        <v>10.83</v>
       </c>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F141" s="10" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G141" s="10" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H141" s="4">
-        <v>10.83</v>
+        <v>10.52</v>
       </c>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>474</v>
       </c>
       <c r="F142" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="G142" s="10" t="s">
         <v>475</v>
       </c>
-      <c r="G142" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H142" s="4">
-        <v>10.52</v>
+        <v>10.68</v>
       </c>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E143" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="D143" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="3" t="s">
+      <c r="F143" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G143" s="10" t="s">
         <v>478</v>
       </c>
-      <c r="F143" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H143" s="4">
-        <v>10.68</v>
+        <v>11.34</v>
       </c>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D144" s="3" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E144" s="3" t="s">
         <v>481</v>
       </c>
       <c r="F144" s="10" t="s">
-        <v>45</v>
+        <v>482</v>
       </c>
       <c r="G144" s="10" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H144" s="4">
-        <v>11.34</v>
+        <v>21.37</v>
       </c>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>484</v>
+        <v>419</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>485</v>
       </c>
       <c r="F145" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="10" t="s">
         <v>486</v>
       </c>
-      <c r="G145" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H145" s="4">
-        <v>21.37</v>
+        <v>0.84</v>
       </c>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E146" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="D146" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="3" t="s">
+      <c r="F146" s="10" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>490</v>
       </c>
       <c r="H146" s="4">
-        <v>0.84</v>
+        <v>21.96</v>
       </c>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>491</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F147" s="10" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H147" s="4">
-        <v>21.96</v>
+        <v>0.8</v>
       </c>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F148" s="10" t="s">
-        <v>498</v>
+        <v>110</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>499</v>
       </c>
       <c r="H148" s="4">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>500</v>
       </c>
       <c r="D149" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E149" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="E149" s="3" t="s">
+      <c r="F149" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G149" s="10" t="s">
         <v>502</v>
       </c>
-      <c r="F149" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H149" s="4">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E150" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="D150" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="3" t="s">
+      <c r="F150" s="10" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>506</v>
       </c>
       <c r="H150" s="4">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>507</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>501</v>
+        <v>419</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>508</v>
       </c>
       <c r="F151" s="10" t="s">
         <v>509</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>510</v>
       </c>
       <c r="H151" s="4">
-        <v>0.82</v>
+        <v>20.24</v>
       </c>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>511</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>419</v>
+        <v>292</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>512</v>
       </c>
       <c r="F152" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="G152" s="10" t="s">
         <v>513</v>
       </c>
-      <c r="G152" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H152" s="4">
-        <v>20.24</v>
+        <v>10.55</v>
       </c>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D153" s="3" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>516</v>
       </c>
       <c r="F153" s="10" t="s">
-        <v>86</v>
+        <v>517</v>
       </c>
       <c r="G153" s="10" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H153" s="4">
-        <v>10.55</v>
+        <v>2.49</v>
       </c>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F154" s="10" t="s">
-        <v>521</v>
+        <v>331</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>522</v>
       </c>
       <c r="H154" s="4">
-        <v>2.49</v>
+        <v>0.35</v>
       </c>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>523</v>
       </c>
       <c r="D155" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E155" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="E155" s="3" t="s">
+      <c r="F155" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="G155" s="10" t="s">
         <v>525</v>
       </c>
-      <c r="F155" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H155" s="4">
-        <v>0.35</v>
+        <v>2.49</v>
       </c>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E156" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="D156" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="3" t="s">
+      <c r="F156" s="10" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>529</v>
       </c>
       <c r="H156" s="4">
-        <v>2.49</v>
+        <v>3.06</v>
       </c>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>530</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>531</v>
       </c>
       <c r="F157" s="10" t="s">
         <v>532</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>533</v>
       </c>
       <c r="H157" s="4">
-        <v>3.06</v>
+        <v>4.21</v>
       </c>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>534</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>535</v>
       </c>
       <c r="F158" s="10" t="s">
         <v>536</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>537</v>
       </c>
       <c r="H158" s="4">
-        <v>4.21</v>
+        <v>3.58</v>
       </c>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>538</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>519</v>
+        <v>270</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>539</v>
       </c>
       <c r="F159" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="G159" s="10" t="s">
         <v>540</v>
       </c>
-      <c r="G159" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H159" s="4">
-        <v>3.58</v>
+        <v>9.74</v>
       </c>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>270</v>
       </c>
       <c r="E160" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="F160" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="G160" s="10" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>544</v>
       </c>
       <c r="H160" s="4">
         <v>9.74</v>
       </c>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>270</v>
       </c>
       <c r="E161" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="F161" s="10" t="s">
         <v>546</v>
       </c>
-      <c r="F161" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G161" s="10" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="H161" s="4">
         <v>9.74</v>
       </c>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C162" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E162" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="D162" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E162" s="3" t="s">
+      <c r="F162" s="10" t="s">
         <v>549</v>
       </c>
-      <c r="F162" s="10" t="s">
+      <c r="G162" s="10" t="s">
         <v>550</v>
       </c>
-      <c r="G162" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H162" s="4">
-        <v>9.74</v>
+        <v>0.84</v>
       </c>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>551</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>419</v>
+        <v>552</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>553</v>
+        <v>45</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>554</v>
       </c>
       <c r="H163" s="4">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>555</v>
       </c>
       <c r="D164" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E164" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="E164" s="3" t="s">
+      <c r="F164" s="10" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>558</v>
       </c>
       <c r="H164" s="4">
-        <v>0.99</v>
+        <v>3.95</v>
       </c>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>559</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>519</v>
+        <v>414</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>560</v>
       </c>
       <c r="F165" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G165" s="10" t="s">
         <v>561</v>
       </c>
-      <c r="G165" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H165" s="4">
-        <v>3.95</v>
+        <v>10.48</v>
       </c>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="D166" s="3" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>564</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>183</v>
+        <v>565</v>
       </c>
       <c r="G166" s="10" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H166" s="4">
-        <v>10.48</v>
+        <v>21.49</v>
       </c>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>568</v>
       </c>
       <c r="F167" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="G167" s="10" t="s">
         <v>569</v>
       </c>
-      <c r="G167" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H167" s="4">
-        <v>21.49</v>
+        <v>10.74</v>
       </c>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="E168" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="D168" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E168" s="3" t="s">
+      <c r="F168" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="G168" s="10" t="s">
         <v>572</v>
       </c>
-      <c r="F168" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H168" s="4">
-        <v>10.74</v>
+        <v>10.23</v>
       </c>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D169" s="3" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E169" s="3" t="s">
         <v>575</v>
       </c>
       <c r="F169" s="10" t="s">
-        <v>493</v>
+        <v>576</v>
       </c>
       <c r="G169" s="10" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H169" s="4">
-        <v>10.23</v>
+        <v>0.64</v>
       </c>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F170" s="10" t="s">
-        <v>580</v>
+        <v>98</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>581</v>
       </c>
       <c r="H170" s="4">
-        <v>0.64</v>
+        <v>1</v>
       </c>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>582</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>583</v>
       </c>
       <c r="E171" s="3" t="s">
         <v>584</v>
       </c>
       <c r="F171" s="10" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="G171" s="10" t="s">
         <v>585</v>
       </c>
       <c r="H171" s="4">
-        <v>1</v>
+        <v>1.21</v>
       </c>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>586</v>
       </c>
       <c r="D172" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E172" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="E172" s="3" t="s">
+      <c r="F172" s="10" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="H172" s="4">
-        <v>1.21</v>
+        <v>3.24</v>
       </c>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>590</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>591</v>
       </c>
       <c r="F173" s="10" t="s">
         <v>592</v>
       </c>
       <c r="G173" s="10" t="s">
         <v>593</v>
       </c>
       <c r="H173" s="4">
-        <v>3.24</v>
+        <v>3.01</v>
       </c>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>594</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F174" s="10" t="s">
-        <v>596</v>
+        <v>98</v>
       </c>
       <c r="G174" s="10" t="s">
         <v>597</v>
       </c>
       <c r="H174" s="4">
-        <v>3.01</v>
+        <v>10.75</v>
       </c>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>598</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>599</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>600</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>98</v>
+        <v>601</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="H175" s="4">
-        <v>10.75</v>
+        <v>935.51</v>
       </c>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>603</v>
+        <v>583</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>604</v>
       </c>
       <c r="F176" s="10" t="s">
         <v>605</v>
       </c>
       <c r="G176" s="10" t="s">
         <v>606</v>
       </c>
       <c r="H176" s="4">
-        <v>935.51</v>
+        <v>4.78</v>
       </c>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>607</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>587</v>
+        <v>608</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F177" s="10" t="s">
-        <v>609</v>
+        <v>276</v>
       </c>
       <c r="G177" s="10" t="s">
         <v>610</v>
       </c>
       <c r="H177" s="4">
-        <v>4.78</v>
+        <v>10.91</v>
       </c>
       <c r="I177" s="1"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>611</v>
       </c>
       <c r="D178" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="E178" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="E178" s="3" t="s">
+      <c r="F178" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="10" t="s">
         <v>613</v>
       </c>
-      <c r="F178" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H178" s="4">
-        <v>10.91</v>
+        <v>10.73</v>
       </c>
       <c r="I178" s="1"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D179" s="3" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>616</v>
       </c>
       <c r="F179" s="10" t="s">
-        <v>18</v>
+        <v>617</v>
       </c>
       <c r="G179" s="10" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H179" s="4">
-        <v>10.73</v>
+        <v>20.8</v>
       </c>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F180" s="10" t="s">
-        <v>621</v>
+        <v>260</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>622</v>
       </c>
       <c r="H180" s="4">
-        <v>20.8</v>
+        <v>28.73</v>
       </c>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>623</v>
       </c>
       <c r="D181" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="E181" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="E181" s="3" t="s">
+      <c r="F181" s="10" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>626</v>
       </c>
       <c r="H181" s="4">
-        <v>28.73</v>
+        <v>10.75</v>
       </c>
       <c r="I181" s="1"/>
       <c r="J181" s="1"/>
       <c r="K181" s="1"/>
       <c r="L181" s="1"/>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>627</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>567</v>
+        <v>615</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>628</v>
       </c>
       <c r="F182" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="G182" s="10" t="s">
         <v>629</v>
       </c>
-      <c r="G182" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H182" s="4">
-        <v>10.75</v>
+        <v>10.84</v>
       </c>
       <c r="I182" s="1"/>
       <c r="J182" s="1"/>
       <c r="K182" s="1"/>
       <c r="L182" s="1"/>
       <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1"/>
       <c r="P182" s="1"/>
       <c r="Q182" s="1"/>
       <c r="R182" s="1"/>
       <c r="S182" s="1"/>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="D183" s="3" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>632</v>
       </c>
       <c r="F183" s="10" t="s">
-        <v>260</v>
+        <v>38</v>
       </c>
       <c r="G183" s="10" t="s">
         <v>633</v>
       </c>
       <c r="H183" s="4">
-        <v>10.84</v>
+        <v>42.99</v>
       </c>
       <c r="I183" s="1"/>
       <c r="J183" s="1"/>
       <c r="K183" s="1"/>
       <c r="L183" s="1"/>
       <c r="M183" s="1"/>
       <c r="N183" s="1"/>
       <c r="O183" s="1"/>
       <c r="P183" s="1"/>
       <c r="Q183" s="1"/>
       <c r="R183" s="1"/>
       <c r="S183" s="1"/>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>634</v>
       </c>
       <c r="D184" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E184" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="E184" s="3" t="s">
+      <c r="F184" s="10" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>637</v>
       </c>
       <c r="H184" s="4">
-        <v>42.99</v>
+        <v>21.49</v>
       </c>
       <c r="I184" s="1"/>
       <c r="J184" s="1"/>
       <c r="K184" s="1"/>
       <c r="L184" s="1"/>
       <c r="M184" s="1"/>
       <c r="N184" s="1"/>
       <c r="O184" s="1"/>
       <c r="P184" s="1"/>
       <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
       <c r="S184" s="1"/>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>638</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>639</v>
       </c>
       <c r="F185" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="G185" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="G185" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H185" s="4">
-        <v>21.49</v>
+        <v>32.55</v>
       </c>
       <c r="I185" s="1"/>
       <c r="J185" s="1"/>
       <c r="K185" s="1"/>
       <c r="L185" s="1"/>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E186" s="3" t="s">
         <v>642</v>
       </c>
-      <c r="D186" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="3" t="s">
+      <c r="F186" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G186" s="10" t="s">
         <v>643</v>
       </c>
-      <c r="F186" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H186" s="4">
-        <v>32.55</v>
+        <v>40.97</v>
       </c>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
       <c r="K186" s="1"/>
       <c r="L186" s="1"/>
       <c r="M186" s="1"/>
       <c r="N186" s="1"/>
       <c r="O186" s="1"/>
       <c r="P186" s="1"/>
       <c r="Q186" s="1"/>
       <c r="R186" s="1"/>
       <c r="S186" s="1"/>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E187" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="D187" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F187" s="10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G187" s="10" t="s">
-        <v>647</v>
+        <v>14</v>
       </c>
       <c r="H187" s="4">
-        <v>40.97</v>
+        <v>0.9</v>
       </c>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E188" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="D188" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E188" s="3" t="s">
+      <c r="F188" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="G188" s="10" t="s">
         <v>649</v>
       </c>
-      <c r="F188" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H188" s="4">
-        <v>0.9</v>
+        <v>10.07</v>
       </c>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
       <c r="L188" s="1"/>
       <c r="M188" s="1"/>
       <c r="N188" s="1"/>
       <c r="O188" s="1"/>
       <c r="P188" s="1"/>
       <c r="Q188" s="1"/>
       <c r="R188" s="1"/>
       <c r="S188" s="1"/>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>650</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>651</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>652</v>
       </c>
       <c r="F189" s="10" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="G189" s="10" t="s">
         <v>653</v>
       </c>
       <c r="H189" s="4">
-        <v>10.07</v>
+        <v>0.84</v>
       </c>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
       <c r="L189" s="1"/>
       <c r="M189" s="1"/>
       <c r="N189" s="1"/>
       <c r="O189" s="1"/>
       <c r="P189" s="1"/>
       <c r="Q189" s="1"/>
       <c r="R189" s="1"/>
       <c r="S189" s="1"/>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>654</v>
       </c>
       <c r="D190" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E190" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="E190" s="3" t="s">
+      <c r="F190" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="G190" s="10" t="s">
         <v>656</v>
       </c>
-      <c r="F190" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H190" s="4">
-        <v>0.84</v>
+        <v>0.56</v>
       </c>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
       <c r="K190" s="1"/>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1"/>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="D191" s="3" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>659</v>
       </c>
       <c r="F191" s="10" t="s">
-        <v>486</v>
+        <v>660</v>
       </c>
       <c r="G191" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H191" s="4">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
       <c r="L191" s="1"/>
       <c r="M191" s="1"/>
       <c r="N191" s="1"/>
       <c r="O191" s="1"/>
       <c r="P191" s="1"/>
       <c r="Q191" s="1"/>
       <c r="R191" s="1"/>
       <c r="S191" s="1"/>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F192" s="10" t="s">
-        <v>664</v>
+        <v>517</v>
       </c>
       <c r="G192" s="10" t="s">
         <v>665</v>
       </c>
       <c r="H192" s="4">
-        <v>0.73</v>
+        <v>7.28</v>
       </c>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
       <c r="L192" s="1"/>
       <c r="M192" s="1"/>
       <c r="N192" s="1"/>
       <c r="O192" s="1"/>
       <c r="P192" s="1"/>
       <c r="Q192" s="1"/>
       <c r="R192" s="1"/>
       <c r="S192" s="1"/>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>666</v>
       </c>
       <c r="D193" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E193" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="E193" s="3" t="s">
+      <c r="F193" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="G193" s="10" t="s">
         <v>668</v>
       </c>
-      <c r="F193" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H193" s="4">
-        <v>7.28</v>
+        <v>0.84</v>
       </c>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
       <c r="L193" s="1"/>
       <c r="M193" s="1"/>
       <c r="N193" s="1"/>
       <c r="O193" s="1"/>
       <c r="P193" s="1"/>
       <c r="Q193" s="1"/>
       <c r="R193" s="1"/>
       <c r="S193" s="1"/>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C194" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E194" s="3" t="s">
         <v>670</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
       <c r="F194" s="10" t="s">
         <v>113</v>
       </c>
       <c r="G194" s="10" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="H194" s="4">
-        <v>0.84</v>
+        <v>0.56</v>
       </c>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
       <c r="L194" s="1"/>
       <c r="M194" s="1"/>
       <c r="N194" s="1"/>
       <c r="O194" s="1"/>
       <c r="P194" s="1"/>
       <c r="Q194" s="1"/>
       <c r="R194" s="1"/>
       <c r="S194" s="1"/>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C195" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E195" s="3" t="s">
         <v>673</v>
       </c>
-      <c r="D195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E195" s="3" t="s">
+      <c r="F195" s="10" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>675</v>
       </c>
       <c r="H195" s="4">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>676</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>587</v>
+        <v>283</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>677</v>
       </c>
       <c r="F196" s="10" t="s">
         <v>678</v>
       </c>
       <c r="G196" s="10" t="s">
         <v>679</v>
       </c>
       <c r="H196" s="4">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="I196" s="1"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
       <c r="N196" s="1"/>
       <c r="O196" s="1"/>
       <c r="P196" s="1"/>
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>680</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>283</v>
+        <v>195</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>681</v>
       </c>
       <c r="F197" s="10" t="s">
         <v>682</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>683</v>
       </c>
       <c r="H197" s="4">
-        <v>0.76</v>
+        <v>2.74</v>
       </c>
       <c r="I197" s="1"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>684</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>195</v>
+        <v>685</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F198" s="10" t="s">
-        <v>686</v>
+        <v>408</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>687</v>
       </c>
       <c r="H198" s="4">
         <v>2.74</v>
       </c>
       <c r="I198" s="1"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D199" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E199" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="E199" s="3" t="s">
+      <c r="F199" s="10" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>691</v>
       </c>
       <c r="H199" s="4">
-        <v>2.74</v>
+        <v>9.41</v>
       </c>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
       <c r="N199" s="1"/>
       <c r="O199" s="1"/>
       <c r="P199" s="1"/>
       <c r="Q199" s="1"/>
       <c r="R199" s="1"/>
       <c r="S199" s="1"/>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>692</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>346</v>
+        <v>693</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F200" s="10" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="G200" s="10" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H200" s="4">
-        <v>9.41</v>
+        <v>17.68</v>
       </c>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>698</v>
+        <v>334</v>
       </c>
       <c r="F201" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="G201" s="10" t="s">
         <v>699</v>
       </c>
-      <c r="G201" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H201" s="4">
-        <v>17.68</v>
+        <v>10.14</v>
       </c>
       <c r="I201" s="1"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C202" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E202" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="D202" s="3" t="s">
+      <c r="F202" s="10" t="s">
         <v>702</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
       <c r="G202" s="10" t="s">
         <v>703</v>
       </c>
       <c r="H202" s="4">
-        <v>10.14</v>
+        <v>0.4</v>
       </c>
       <c r="I202" s="1"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>704</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>619</v>
+        <v>705</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F203" s="10" t="s">
-        <v>706</v>
+        <v>276</v>
       </c>
       <c r="G203" s="10" t="s">
         <v>707</v>
       </c>
       <c r="H203" s="4">
-        <v>0.4</v>
+        <v>0.73</v>
       </c>
       <c r="I203" s="1"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>708</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E204" s="3" t="s">
         <v>710</v>
       </c>
       <c r="F204" s="10" t="s">
-        <v>276</v>
+        <v>711</v>
       </c>
       <c r="G204" s="10" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="H204" s="4">
-        <v>0.73</v>
+        <v>0.38</v>
       </c>
       <c r="I204" s="1"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F205" s="10" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G205" s="10" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H205" s="4">
-        <v>0.38</v>
+        <v>21.36</v>
       </c>
       <c r="I205" s="1"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>718</v>
+        <v>16</v>
       </c>
       <c r="E206" s="3" t="s">
         <v>719</v>
       </c>
       <c r="F206" s="10" t="s">
-        <v>720</v>
+        <v>48</v>
       </c>
       <c r="G206" s="10" t="s">
-        <v>721</v>
+        <v>14</v>
       </c>
       <c r="H206" s="4">
-        <v>21.36</v>
+        <v>0.7</v>
       </c>
       <c r="I206" s="1"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="F207" s="10" t="s">
-        <v>48</v>
+        <v>202</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H207" s="4">
-        <v>0.7</v>
+        <v>0.89</v>
       </c>
       <c r="I207" s="1"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="F208" s="10" t="s">
-        <v>202</v>
+        <v>147</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="4">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="I208" s="1"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C209" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="F209" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G209" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="D209" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H209" s="4">
-        <v>0.49</v>
+        <v>10.14</v>
       </c>
       <c r="I209" s="1"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E210" s="3" t="s">
         <v>728</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F210" s="10" t="s">
         <v>45</v>
       </c>
       <c r="G210" s="10" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="H210" s="4">
-        <v>10.14</v>
+        <v>10.13</v>
       </c>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C211" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="D211" s="3" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>732</v>
       </c>
       <c r="F211" s="10" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G211" s="10" t="s">
         <v>733</v>
       </c>
       <c r="H211" s="4">
-        <v>10.13</v>
+        <v>0.8</v>
       </c>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>734</v>
       </c>
       <c r="D212" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E212" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="E212" s="3" t="s">
+      <c r="F212" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="G212" s="10" t="s">
         <v>736</v>
       </c>
-      <c r="F212" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H212" s="4">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D213" s="3" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E213" s="3" t="s">
         <v>739</v>
       </c>
       <c r="F213" s="10" t="s">
-        <v>678</v>
+        <v>740</v>
       </c>
       <c r="G213" s="10" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="H213" s="4">
-        <v>0.15</v>
+        <v>0.73</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>742</v>
+        <v>258</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>743</v>
       </c>
       <c r="F214" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="G214" s="10" t="s">
         <v>744</v>
       </c>
-      <c r="G214" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H214" s="4">
-        <v>0.73</v>
+        <v>2.37</v>
       </c>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C215" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="F215" s="10" t="s">
         <v>213</v>
       </c>
       <c r="G215" s="10" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="H215" s="4">
-        <v>2.37</v>
+        <v>10.57</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="D216" s="3" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E216" s="3" t="s">
         <v>750</v>
       </c>
       <c r="F216" s="10" t="s">
-        <v>213</v>
+        <v>751</v>
       </c>
       <c r="G216" s="10" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H216" s="4">
-        <v>10.57</v>
+        <v>1.11</v>
       </c>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
       <c r="K216" s="1"/>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>753</v>
+        <v>709</v>
       </c>
       <c r="E217" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F217" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="G217" s="10" t="s">
         <v>754</v>
       </c>
-      <c r="F217" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H217" s="4">
-        <v>1.11</v>
+        <v>0.39</v>
       </c>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
       <c r="K217" s="1"/>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C218" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="E218" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="D218" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F218" s="10" t="s">
-        <v>715</v>
+        <v>62</v>
       </c>
       <c r="G218" s="10" t="s">
         <v>758</v>
       </c>
       <c r="H218" s="4">
-        <v>0.39</v>
+        <v>6.43</v>
       </c>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
       <c r="K218" s="1"/>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>759</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>760</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>761</v>
       </c>
       <c r="F219" s="10" t="s">
-        <v>62</v>
+        <v>660</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>762</v>
       </c>
       <c r="H219" s="4">
-        <v>6.43</v>
+        <v>0.15</v>
       </c>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
       <c r="K219" s="1"/>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>763</v>
       </c>
       <c r="D220" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F220" s="10" t="s">
         <v>764</v>
       </c>
-      <c r="E220" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G220" s="10" t="s">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="H220" s="4">
         <v>0.15</v>
       </c>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
       <c r="K220" s="1"/>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="F221" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="G221" s="10" t="s">
         <v>767</v>
       </c>
-      <c r="D221" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H221" s="4">
-        <v>0.15</v>
+        <v>0.63</v>
       </c>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
       <c r="K221" s="1"/>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C222" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="D222" s="3" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E222" s="3" t="s">
         <v>770</v>
       </c>
       <c r="F222" s="10" t="s">
-        <v>190</v>
+        <v>771</v>
       </c>
       <c r="G222" s="10" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H222" s="4">
-        <v>0.63</v>
+        <v>0.38</v>
       </c>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F223" s="10" t="s">
-        <v>775</v>
+        <v>509</v>
       </c>
       <c r="G223" s="10" t="s">
         <v>776</v>
       </c>
       <c r="H223" s="4">
-        <v>0.38</v>
+        <v>22.13</v>
       </c>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>777</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>778</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>779</v>
       </c>
       <c r="F224" s="10" t="s">
-        <v>513</v>
+        <v>565</v>
       </c>
       <c r="G224" s="10" t="s">
         <v>780</v>
       </c>
       <c r="H224" s="4">
-        <v>22.13</v>
+        <v>10.74</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>781</v>
       </c>
       <c r="D225" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E225" s="3" t="s">
         <v>782</v>
       </c>
-      <c r="E225" s="3" t="s">
+      <c r="F225" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G225" s="10" t="s">
         <v>783</v>
       </c>
-      <c r="F225" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H225" s="4">
-        <v>10.74</v>
+        <v>21.98</v>
       </c>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E226" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="D226" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E226" s="3" t="s">
+      <c r="F226" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G226" s="10" t="s">
         <v>786</v>
       </c>
-      <c r="F226" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H226" s="4">
-        <v>20.83</v>
+        <v>11.5</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="D227" s="3" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>789</v>
       </c>
       <c r="F227" s="10" t="s">
-        <v>45</v>
+        <v>448</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>790</v>
       </c>
       <c r="H227" s="4">
-        <v>21.98</v>
+        <v>43.65</v>
       </c>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>791</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>792</v>
       </c>
       <c r="F228" s="10" t="s">
-        <v>18</v>
+        <v>352</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>793</v>
       </c>
       <c r="H228" s="4">
-        <v>11.5</v>
+        <v>21.5</v>
       </c>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D229" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>795</v>
       </c>
-      <c r="E229" s="3" t="s">
+      <c r="F229" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G229" s="10" t="s">
         <v>796</v>
       </c>
-      <c r="F229" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H229" s="4">
-        <v>43.65</v>
+        <v>42.99</v>
       </c>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E230" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="D230" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E230" s="3" t="s">
+      <c r="F230" s="10" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>800</v>
       </c>
       <c r="H230" s="4">
-        <v>21.5</v>
+        <v>20.49</v>
       </c>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>801</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>802</v>
       </c>
       <c r="F231" s="10" t="s">
-        <v>38</v>
+        <v>690</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>803</v>
       </c>
       <c r="H231" s="4">
-        <v>42.99</v>
+        <v>21.49</v>
       </c>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>804</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>805</v>
       </c>
       <c r="F232" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="G232" s="10" t="s">
         <v>806</v>
       </c>
-      <c r="G232" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H232" s="4">
-        <v>20.49</v>
+        <v>21.38</v>
       </c>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E233" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="D233" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E233" s="3" t="s">
+      <c r="F233" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G233" s="10" t="s">
         <v>809</v>
       </c>
-      <c r="F233" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H233" s="4">
-        <v>21.49</v>
+        <v>20.35</v>
       </c>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="D234" s="3" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E234" s="3" t="s">
         <v>812</v>
       </c>
       <c r="F234" s="10" t="s">
-        <v>220</v>
+        <v>678</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>813</v>
       </c>
       <c r="H234" s="4">
-        <v>21.38</v>
+        <v>0.99</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>814</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>815</v>
       </c>
       <c r="F235" s="10" t="s">
-        <v>29</v>
+        <v>352</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>816</v>
       </c>
       <c r="H235" s="4">
-        <v>20.35</v>
+        <v>21.5</v>
       </c>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>817</v>
       </c>
       <c r="D236" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E236" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="E236" s="3" t="s">
+      <c r="F236" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="G236" s="10" t="s">
         <v>819</v>
       </c>
-      <c r="F236" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H236" s="4">
-        <v>0.99</v>
+        <v>10.76</v>
       </c>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E237" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="D237" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E237" s="3" t="s">
+      <c r="F237" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="G237" s="10" t="s">
         <v>822</v>
       </c>
-      <c r="F237" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H237" s="4">
-        <v>21.5</v>
+        <v>11.5</v>
       </c>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C238" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E238" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="D238" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E238" s="3" t="s">
+      <c r="F238" s="10" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>826</v>
       </c>
       <c r="H238" s="4">
-        <v>10.76</v>
+        <v>11.41</v>
       </c>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>827</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="E239" s="3" t="s">
         <v>828</v>
       </c>
       <c r="F239" s="10" t="s">
-        <v>521</v>
+        <v>829</v>
       </c>
       <c r="G239" s="10" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="H239" s="4">
-        <v>11.5</v>
+        <v>21.46</v>
       </c>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>782</v>
+        <v>615</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F240" s="10" t="s">
-        <v>832</v>
+        <v>702</v>
       </c>
       <c r="G240" s="10" t="s">
         <v>833</v>
       </c>
       <c r="H240" s="4">
-        <v>11.41</v>
+        <v>5</v>
       </c>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>834</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>782</v>
+        <v>709</v>
       </c>
       <c r="E241" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F241" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="G241" s="10" t="s">
         <v>835</v>
       </c>
-      <c r="F241" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H241" s="4">
-        <v>21.46</v>
+        <v>5</v>
       </c>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="F242" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="G242" s="10" t="s">
         <v>838</v>
-      </c>
-[...10 lines deleted...]
-        <v>840</v>
       </c>
       <c r="H242" s="4">
         <v>5</v>
       </c>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="F243" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="G243" s="10" t="s">
         <v>841</v>
       </c>
-      <c r="D243" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H243" s="4">
-        <v>5</v>
+        <v>21.49</v>
       </c>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="E244" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="D244" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E244" s="3" t="s">
+      <c r="F244" s="10" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>845</v>
       </c>
       <c r="H244" s="4">
-        <v>5</v>
+        <v>21.89</v>
       </c>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>846</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>795</v>
+        <v>749</v>
       </c>
       <c r="E245" s="3" t="s">
         <v>847</v>
       </c>
       <c r="F245" s="10" t="s">
-        <v>331</v>
+        <v>848</v>
       </c>
       <c r="G245" s="10" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="H245" s="4">
-        <v>21.49</v>
+        <v>0.69</v>
       </c>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="F246" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="G246" s="10" t="s">
         <v>849</v>
       </c>
-      <c r="D246" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H246" s="4">
-        <v>21.89</v>
+        <v>0.29</v>
       </c>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>852</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>753</v>
+        <v>853</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F247" s="10" t="s">
-        <v>854</v>
+        <v>682</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>855</v>
       </c>
       <c r="H247" s="4">
-        <v>0.69</v>
+        <v>10.17</v>
       </c>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>856</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>753</v>
+        <v>853</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>857</v>
       </c>
       <c r="F248" s="10" t="s">
-        <v>854</v>
+        <v>38</v>
       </c>
       <c r="G248" s="10" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="H248" s="4">
-        <v>0.29</v>
+        <v>45.74</v>
       </c>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>859</v>
+        <v>778</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>860</v>
       </c>
       <c r="F249" s="10" t="s">
-        <v>686</v>
+        <v>844</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>861</v>
       </c>
       <c r="H249" s="4">
-        <v>10.17</v>
+        <v>21.99</v>
       </c>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>862</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>859</v>
+        <v>583</v>
       </c>
       <c r="E250" s="3" t="s">
         <v>863</v>
       </c>
       <c r="F250" s="10" t="s">
-        <v>38</v>
+        <v>674</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>864</v>
       </c>
       <c r="H250" s="4">
-        <v>45.74</v>
+        <v>5</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>865</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="E251" s="3" t="s">
         <v>866</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>439</v>
+        <v>45</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>867</v>
       </c>
       <c r="H251" s="4">
-        <v>21.99</v>
+        <v>42.71</v>
       </c>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>868</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>587</v>
+        <v>788</v>
       </c>
       <c r="E252" s="3" t="s">
         <v>869</v>
       </c>
       <c r="F252" s="10" t="s">
-        <v>678</v>
+        <v>452</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>870</v>
       </c>
       <c r="H252" s="4">
-        <v>5</v>
+        <v>21.47</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>871</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>795</v>
+        <v>658</v>
       </c>
       <c r="E253" s="3" t="s">
         <v>872</v>
       </c>
       <c r="F253" s="10" t="s">
-        <v>45</v>
+        <v>660</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>873</v>
       </c>
       <c r="H253" s="4">
-        <v>42.71</v>
+        <v>0.4</v>
       </c>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>874</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>795</v>
+        <v>658</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>875</v>
       </c>
       <c r="F254" s="10" t="s">
-        <v>456</v>
+        <v>660</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>876</v>
       </c>
       <c r="H254" s="4">
-        <v>21.47</v>
+        <v>5</v>
       </c>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>877</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>662</v>
+        <v>731</v>
       </c>
       <c r="E255" s="3" t="s">
         <v>878</v>
       </c>
       <c r="F255" s="10" t="s">
-        <v>664</v>
+        <v>202</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>879</v>
       </c>
       <c r="H255" s="4">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>880</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>662</v>
+        <v>881</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F256" s="10" t="s">
-        <v>664</v>
+        <v>95</v>
       </c>
       <c r="G256" s="10" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H256" s="4">
-        <v>5</v>
+        <v>0.9</v>
       </c>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>735</v>
+        <v>361</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="F257" s="10" t="s">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="G257" s="10" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H257" s="4">
-        <v>0.8</v>
+        <v>2.74</v>
       </c>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>887</v>
+        <v>361</v>
       </c>
       <c r="E258" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F258" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G258" s="10" t="s">
         <v>888</v>
       </c>
-      <c r="F258" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H258" s="4">
-        <v>0.9</v>
+        <v>2.36</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E259" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="D259" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E259" s="3" t="s">
+      <c r="F259" s="10" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>892</v>
       </c>
       <c r="H259" s="4">
-        <v>2.74</v>
+        <v>0.76</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>893</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>362</v>
+        <v>894</v>
       </c>
       <c r="F260" s="10" t="s">
-        <v>130</v>
+        <v>895</v>
       </c>
       <c r="G260" s="10" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="H260" s="4">
-        <v>2.36</v>
+        <v>6.05</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>283</v>
+        <v>223</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="F261" s="10" t="s">
-        <v>897</v>
+        <v>408</v>
       </c>
       <c r="G261" s="10" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H261" s="4">
-        <v>0.76</v>
+        <v>10.52</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>380</v>
+        <v>709</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F262" s="10" t="s">
-        <v>901</v>
+        <v>764</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>902</v>
       </c>
       <c r="H262" s="4">
-        <v>6.05</v>
+        <v>5</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>903</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>223</v>
+        <v>303</v>
       </c>
       <c r="E263" s="3" t="s">
         <v>904</v>
       </c>
       <c r="F263" s="10" t="s">
-        <v>408</v>
+        <v>98</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>905</v>
       </c>
       <c r="H263" s="4">
-        <v>10.52</v>
+        <v>6.58</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>906</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>713</v>
+        <v>760</v>
       </c>
       <c r="E264" s="3" t="s">
         <v>907</v>
       </c>
       <c r="F264" s="10" t="s">
-        <v>768</v>
+        <v>366</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>908</v>
       </c>
       <c r="H264" s="4">
-        <v>5</v>
+        <v>0.8</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>909</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E265" s="3" t="s">
         <v>910</v>
       </c>
       <c r="F265" s="10" t="s">
-        <v>98</v>
+        <v>911</v>
       </c>
       <c r="G265" s="10" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="H265" s="4">
-        <v>6.58</v>
+        <v>6.59</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>764</v>
+        <v>914</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F266" s="10" t="s">
-        <v>366</v>
+        <v>95</v>
       </c>
       <c r="G266" s="10" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="H266" s="4">
         <v>0.8</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>303</v>
+        <v>918</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F267" s="10" t="s">
-        <v>917</v>
+        <v>660</v>
       </c>
       <c r="G267" s="10" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="H267" s="4">
-        <v>6.59</v>
+        <v>5</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>920</v>
+        <v>769</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F268" s="10" t="s">
-        <v>95</v>
+        <v>771</v>
       </c>
       <c r="G268" s="10" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H268" s="4">
-        <v>0.8</v>
+        <v>5</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="F269" s="10" t="s">
-        <v>664</v>
+        <v>702</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>926</v>
+        <v>703</v>
       </c>
       <c r="H269" s="4">
-        <v>5</v>
+        <v>0.72</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>927</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>773</v>
+        <v>928</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F270" s="10" t="s">
-        <v>775</v>
+        <v>489</v>
       </c>
       <c r="G270" s="10" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H270" s="4">
-        <v>5</v>
+        <v>0.76</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>931</v>
+        <v>258</v>
       </c>
       <c r="E271" s="3" t="s">
         <v>932</v>
       </c>
       <c r="F271" s="10" t="s">
-        <v>706</v>
+        <v>933</v>
       </c>
       <c r="G271" s="10" t="s">
-        <v>707</v>
+        <v>934</v>
       </c>
       <c r="H271" s="4">
-        <v>0.72</v>
+        <v>2.74</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>934</v>
+        <v>303</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F272" s="10" t="s">
-        <v>493</v>
+        <v>937</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="H272" s="4">
-        <v>0.76</v>
+        <v>6.63</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D273" s="3" t="s">
-        <v>258</v>
+        <v>361</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F273" s="10" t="s">
-        <v>939</v>
+        <v>144</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H273" s="4">
         <v>2.74</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>303</v>
+        <v>943</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="F274" s="10" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="G274" s="10" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="H274" s="4">
-        <v>6.63</v>
+        <v>6.4</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>361</v>
+        <v>731</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="F275" s="10" t="s">
-        <v>144</v>
+        <v>949</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="H275" s="4">
-        <v>2.74</v>
+        <v>0.8</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>949</v>
+        <v>943</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F276" s="10" t="s">
-        <v>951</v>
+        <v>95</v>
       </c>
       <c r="G276" s="10" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H276" s="4">
-        <v>6.4</v>
+        <v>6.89</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>735</v>
+        <v>230</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F277" s="10" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H277" s="4">
-        <v>0.8</v>
+        <v>1.61</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>949</v>
+        <v>402</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F278" s="10" t="s">
-        <v>95</v>
+        <v>960</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="H278" s="4">
-        <v>6.89</v>
+        <v>0.76</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>230</v>
+        <v>303</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="F279" s="10" t="s">
-        <v>962</v>
+        <v>625</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H279" s="4">
-        <v>1.61</v>
+        <v>6.74</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>402</v>
+        <v>966</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F280" s="10" t="s">
-        <v>966</v>
+        <v>448</v>
       </c>
       <c r="G280" s="10" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H280" s="4">
-        <v>0.76</v>
+        <v>57.03</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>303</v>
+        <v>966</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="F281" s="10" t="s">
-        <v>629</v>
+        <v>702</v>
       </c>
       <c r="G281" s="10" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H281" s="4">
-        <v>6.74</v>
+        <v>34.15</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F282" s="10" t="s">
-        <v>452</v>
+        <v>975</v>
       </c>
       <c r="G282" s="10" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="H282" s="4">
-        <v>57.03</v>
+        <v>10.74</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="F283" s="10" t="s">
-        <v>706</v>
+        <v>408</v>
       </c>
       <c r="G283" s="10" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="H283" s="4">
-        <v>34.15</v>
+        <v>55.55</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F284" s="10" t="s">
-        <v>981</v>
+        <v>674</v>
       </c>
       <c r="G284" s="10" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H284" s="4">
-        <v>10.74</v>
+        <v>5</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="F285" s="10" t="s">
-        <v>408</v>
+        <v>986</v>
       </c>
       <c r="G285" s="10" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="H285" s="4">
-        <v>55.55</v>
+        <v>62.2</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="F286" s="10" t="s">
-        <v>678</v>
+        <v>313</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="H286" s="4">
-        <v>5</v>
+        <v>10.75</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="F287" s="10" t="s">
-        <v>992</v>
+        <v>408</v>
       </c>
       <c r="G287" s="10" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H287" s="4">
-        <v>62.2</v>
+        <v>21.49</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>995</v>
+        <v>966</v>
       </c>
       <c r="E288" s="3" t="s">
         <v>996</v>
       </c>
       <c r="F288" s="10" t="s">
-        <v>313</v>
+        <v>997</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H288" s="4">
-        <v>10.75</v>
+        <v>58.67</v>
       </c>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F289" s="10" t="s">
-        <v>408</v>
+        <v>636</v>
       </c>
       <c r="G289" s="10" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H289" s="4">
         <v>21.49</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="F290" s="10" t="s">
-        <v>1003</v>
+        <v>844</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>1004</v>
       </c>
       <c r="H290" s="4">
-        <v>58.67</v>
+        <v>22.05</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="D291" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="F291" s="10" t="s">
-        <v>640</v>
+        <v>276</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>1007</v>
       </c>
       <c r="H291" s="4">
-        <v>21.49</v>
+        <v>21.71</v>
       </c>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E292" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="F292" s="10" t="s">
-        <v>439</v>
+        <v>13</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="H292" s="4">
-        <v>22.05</v>
+        <v>11.05</v>
       </c>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="F293" s="10" t="s">
-        <v>276</v>
+        <v>98</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="H293" s="4">
-        <v>21.71</v>
+        <v>10.72</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>1014</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E294" s="3" t="s">
         <v>1015</v>
       </c>
       <c r="F294" s="10" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>1016</v>
       </c>
       <c r="H294" s="4">
-        <v>11.05</v>
+        <v>21.5</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="F295" s="10" t="s">
-        <v>98</v>
+        <v>1019</v>
       </c>
       <c r="G295" s="10" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H295" s="4">
-        <v>10.72</v>
+        <v>22.05</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F296" s="10" t="s">
-        <v>202</v>
+        <v>1023</v>
       </c>
       <c r="G296" s="10" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="H296" s="4">
-        <v>21.5</v>
+        <v>21.48</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="F297" s="10" t="s">
-        <v>1025</v>
+        <v>183</v>
       </c>
       <c r="G297" s="10" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H297" s="4">
-        <v>22.05</v>
+        <v>21.82</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="F298" s="10" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="G298" s="10" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H298" s="4">
         <v>21.48</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F299" s="10" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
       <c r="G299" s="10" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H299" s="4">
-        <v>21.82</v>
+        <v>21.48</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F300" s="10" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="G300" s="10" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H300" s="4">
-        <v>21.48</v>
+        <v>21.51</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F301" s="10" t="s">
-        <v>18</v>
+        <v>1041</v>
       </c>
       <c r="G301" s="10" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="H301" s="4">
-        <v>21.48</v>
+        <v>21.7</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F302" s="10" t="s">
-        <v>1043</v>
+        <v>605</v>
       </c>
       <c r="G302" s="10" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H302" s="4">
-        <v>21.51</v>
+        <v>10.74</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F303" s="10" t="s">
-        <v>1047</v>
+        <v>165</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="H303" s="4">
-        <v>21.7</v>
+        <v>10.74</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>1050</v>
       </c>
       <c r="F304" s="10" t="s">
-        <v>609</v>
+        <v>482</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="H304" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>995</v>
+        <v>1053</v>
       </c>
       <c r="E305" s="3" t="s">
-        <v>1053</v>
+        <v>212</v>
       </c>
       <c r="F305" s="10" t="s">
-        <v>165</v>
+        <v>348</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="H305" s="4">
-        <v>10.74</v>
+        <v>0.95</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="F306" s="10" t="s">
-        <v>486</v>
+        <v>1057</v>
       </c>
       <c r="G306" s="10" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H306" s="4">
-        <v>21.49</v>
+        <v>21.5</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>1059</v>
+        <v>989</v>
       </c>
       <c r="E307" s="3" t="s">
-        <v>212</v>
+        <v>1060</v>
       </c>
       <c r="F307" s="10" t="s">
-        <v>348</v>
+        <v>605</v>
       </c>
       <c r="G307" s="10" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H307" s="4">
-        <v>0.95</v>
+        <v>10.74</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F308" s="10" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="G308" s="10" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H308" s="4">
-        <v>21.5</v>
+        <v>21.49</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E309" s="3" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="F309" s="10" t="s">
-        <v>609</v>
+        <v>945</v>
       </c>
       <c r="G309" s="10" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H309" s="4">
-        <v>10.74</v>
+        <v>21.47</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F310" s="10" t="s">
-        <v>1070</v>
+        <v>130</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="H310" s="4">
         <v>21.49</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>995</v>
+        <v>1073</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F311" s="10" t="s">
-        <v>951</v>
+        <v>448</v>
       </c>
       <c r="G311" s="10" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H311" s="4">
-        <v>21.47</v>
+        <v>6.14</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="F312" s="10" t="s">
-        <v>130</v>
+        <v>1078</v>
       </c>
       <c r="G312" s="10" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H312" s="4">
-        <v>21.49</v>
+        <v>22.03</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>1079</v>
+        <v>100</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="F313" s="10" t="s">
-        <v>452</v>
+        <v>22</v>
       </c>
       <c r="G313" s="10" t="s">
-        <v>1081</v>
+        <v>14</v>
       </c>
       <c r="H313" s="4">
-        <v>6.14</v>
+        <v>2.77</v>
       </c>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>995</v>
+        <v>11</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="F314" s="10" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="G314" s="10" t="s">
-        <v>1085</v>
+        <v>14</v>
       </c>
       <c r="H314" s="4">
-        <v>22.03</v>
+        <v>0.98</v>
       </c>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="F315" s="10" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H315" s="4">
-        <v>2.77</v>
+        <v>0.89</v>
       </c>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="F316" s="10" t="s">
-        <v>1084</v>
+        <v>35</v>
       </c>
       <c r="G316" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H316" s="4">
-        <v>0.98</v>
+        <v>1.41</v>
       </c>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="D317" s="3" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="F317" s="10" t="s">
-        <v>48</v>
+        <v>147</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H317" s="4">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C318" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F318" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G318" s="10" t="s">
         <v>1092</v>
       </c>
-      <c r="D318" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H318" s="4">
-        <v>1.41</v>
+        <v>3.2</v>
       </c>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C319" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E319" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="D319" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F319" s="10" t="s">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="G319" s="10" t="s">
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H319" s="4">
-        <v>0.55</v>
+        <v>8.32</v>
       </c>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C320" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D320" s="3" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E320" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="F320" s="10" t="s">
-        <v>62</v>
+        <v>895</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>1098</v>
       </c>
       <c r="H320" s="4">
-        <v>3.2</v>
+        <v>0.25</v>
       </c>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>242</v>
+        <v>1100</v>
       </c>
       <c r="E321" s="3" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="F321" s="10" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="G321" s="10" t="s">
-        <v>359</v>
+        <v>1102</v>
       </c>
       <c r="H321" s="4">
-        <v>8.32</v>
+        <v>8.93</v>
       </c>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="F322" s="10" t="s">
-        <v>901</v>
+        <v>1106</v>
       </c>
       <c r="G322" s="10" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="H322" s="4">
-        <v>0.25</v>
+        <v>61.12</v>
       </c>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="F323" s="10" t="s">
-        <v>202</v>
+        <v>1110</v>
       </c>
       <c r="G323" s="10" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="H323" s="4">
-        <v>8.93</v>
+        <v>59.48</v>
       </c>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1110</v>
+        <v>989</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F324" s="10" t="s">
-        <v>1112</v>
+        <v>366</v>
       </c>
       <c r="G324" s="10" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H324" s="4">
-        <v>61.12</v>
+        <v>21.48</v>
       </c>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1110</v>
+        <v>989</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="F325" s="10" t="s">
-        <v>1116</v>
+        <v>505</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>1117</v>
       </c>
       <c r="H325" s="4">
-        <v>59.48</v>
+        <v>10.68</v>
       </c>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="E326" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="F326" s="10" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="G326" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="H326" s="4">
-        <v>21.48</v>
+        <v>10.74</v>
       </c>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>995</v>
+        <v>230</v>
       </c>
       <c r="E327" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="F327" s="10" t="s">
-        <v>509</v>
+        <v>1123</v>
       </c>
       <c r="G327" s="10" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H327" s="4">
-        <v>10.68</v>
+        <v>1.61</v>
       </c>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>995</v>
+        <v>943</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F328" s="10" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G328" s="10" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H328" s="4">
-        <v>10.74</v>
+        <v>6.86</v>
       </c>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>230</v>
+        <v>1129</v>
       </c>
       <c r="E329" s="3" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F329" s="10" t="s">
-        <v>1129</v>
+        <v>960</v>
       </c>
       <c r="G329" s="10" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H329" s="4">
-        <v>1.61</v>
+        <v>85.05</v>
       </c>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
-      <c r="A330" s="3">
-[...11 lines deleted...]
-      <c r="E330" s="3" t="s">
+      <c r="A330" s="7" t="s">
         <v>1132</v>
       </c>
-      <c r="F330" s="10" t="s">
-[...6 lines deleted...]
-        <v>6.86</v>
+      <c r="B330" s="7"/>
+      <c r="C330" s="7"/>
+      <c r="D330" s="7"/>
+      <c r="E330" s="7"/>
+      <c r="F330" s="11"/>
+      <c r="G330" s="11"/>
+      <c r="H330" s="8">
+        <v>4299.58</v>
       </c>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
-    <row r="331" spans="1:23">
-[...68 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A332:G332"/>
+    <mergeCell ref="A330:G330"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>