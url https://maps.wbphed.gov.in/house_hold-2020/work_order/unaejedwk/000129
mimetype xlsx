--- v4 (2026-06-02)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1130">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -3357,59 +3357,50 @@
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VII, C (Dariapur) in Amdanga Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001428/2023-2024</t>
   </si>
   <si>
     <t>4889/ED</t>
   </si>
   <si>
     <t>BENGAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I, A-II (Chak Kanthalia) in Barrackpore-II Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001291/2023-2024</t>
   </si>
   <si>
     <t>4523/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of SAOTA Piped Water Supply Scheme Block- Pursura District- Hooghly under JJM Program under El</t>
-  </si>
-[...7 lines deleted...]
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of Sahapur Piped Water Supply Scheme Block- Panchla District- Howrah under JJM Program under E</t>
   </si>
   <si>
     <t>ORD/001305/2023-2024</t>
   </si>
   <si>
     <t>4538/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of Bikihakola Water Supply Scheme Block- Panchla District- Howrah under JJM Program under Elec</t>
   </si>
   <si>
     <t>ORD/000292/2021-2022</t>
   </si>
   <si>
     <t>463/HMSD</t>
   </si>
   <si>
     <t>SEN ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Installation of LED board at PH-I &amp; II of Baidyapur W/S. Sch. Hooghly</t>
   </si>
   <si>
     <t>ORD/000348/2021-2022</t>
   </si>
@@ -3831,51 +3822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W330"/>
+  <dimension ref="A1:W329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -17121,272 +17112,231 @@
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="D325" s="3" t="s">
         <v>989</v>
       </c>
       <c r="E325" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="F325" s="10" t="s">
-        <v>505</v>
+        <v>45</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>1117</v>
       </c>
       <c r="H325" s="4">
-        <v>10.68</v>
+        <v>10.74</v>
       </c>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>989</v>
+        <v>230</v>
       </c>
       <c r="E326" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="F326" s="10" t="s">
-        <v>45</v>
+        <v>1120</v>
       </c>
       <c r="G326" s="10" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H326" s="4">
-        <v>10.74</v>
+        <v>1.61</v>
       </c>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>230</v>
+        <v>943</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F327" s="10" t="s">
-        <v>1123</v>
+        <v>35</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="H327" s="4">
-        <v>1.61</v>
+        <v>6.86</v>
       </c>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>943</v>
+        <v>1126</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="F328" s="10" t="s">
-        <v>35</v>
+        <v>960</v>
       </c>
       <c r="G328" s="10" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H328" s="4">
-        <v>6.86</v>
+        <v>85.05</v>
       </c>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
-      <c r="A329" s="3">
-[...8 lines deleted...]
-      <c r="D329" s="3" t="s">
+      <c r="A329" s="7" t="s">
         <v>1129</v>
       </c>
-      <c r="E329" s="3" t="s">
-[...9 lines deleted...]
-        <v>85.05</v>
+      <c r="B329" s="7"/>
+      <c r="C329" s="7"/>
+      <c r="D329" s="7"/>
+      <c r="E329" s="7"/>
+      <c r="F329" s="11"/>
+      <c r="G329" s="11"/>
+      <c r="H329" s="8">
+        <v>4288.89</v>
       </c>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
-    <row r="330" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A330:G330"/>
+    <mergeCell ref="A329:G329"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>