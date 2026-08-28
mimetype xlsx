--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of work order not mapped wi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>No. of work order not mapped with AE/JE (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -174,65 +174,50 @@
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>878/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of scheme information board at different villages of various PWSS of Hingalganj block within Hasnasbad Sub-Division under Barasat Division, P.H.E.Dte. (Part-A).</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>882/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of scheme information board at different villages of various PWSS of Hingalganj block within Hasnasbad Sub-Division under Barasat Division, P.H.E.Dte. (Part-C).</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>890/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of scheme information board at different villages of various PWSS of Hingalganj block within Hasnasbad Sub-Division under Barasat Division, P.H.E.Dte. (Part-H).</t>
-  </si>
-[...13 lines deleted...]
-    <t>Acceptance cum work order for 1 no. pump connection at PH No.-2 in connection with Augmentation of Gabberia water supply scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>880/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of scheme information board at different villages of various PWSS of Hingalganj block within Hasnasbad Sub-Division under Barasat Division, P.H.E.Dte. (Part-B).</t>
   </si>
   <si>
     <t>ORD/000396/2024-2025</t>
   </si>
   <si>
     <t>876/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of scheme information board at different villages of various PWSS of Minakhan block within Hasnasbad Sub-Division under Barasat Division, P.H.E.Dte. (Part-N).</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -630,63 +615,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
@@ -1204,196 +1189,155 @@
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="F15" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="4">
-        <v>0.79</v>
+        <v>0.87</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G16" s="10" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H16" s="4">
         <v>0.87</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...21 lines deleted...]
-        <v>0.87</v>
+      <c r="A17" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="8">
+        <v>14.97</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A17:G17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>