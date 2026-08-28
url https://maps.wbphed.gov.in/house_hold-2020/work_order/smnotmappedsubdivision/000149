--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with sub div" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Schemes not mapped with sub division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Resources Division</t>
   </si>
   <si>
     <t>Extention of computerization at sub division level of phed</t>
   </si>
   <si>
     <t>SM/02454</t>
   </si>
   <si>
@@ -453,50 +453,56 @@
     <t>SM/19344</t>
   </si>
   <si>
     <t>Procurement of services for continuation of NABL Recognition of 100 Nos. Sub District Drinking Water Testing Laboratories related to Water Quality Monitoring &amp; Surveillance Activities under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19345</t>
   </si>
   <si>
     <t>Refresher training of ASHAs for drinking water quality testing through Field Test Kits (FTKs) throughout the State related to Water Quality Monitoring &amp; Surveillance Activities under Jal Jeevan mission</t>
   </si>
   <si>
     <t>SM/19346</t>
   </si>
   <si>
     <t>Sample collection, testing &amp; uploading charges for drinking water quality testing using Field Test Kits throughout the State related to Water Quality Monitoring &amp; Surveillance Activities under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19347</t>
   </si>
   <si>
     <t>Training of Chemist/Bacteriologist/Technical Manager/Quality Manager/Dy. Quality Manager of Water Testing Laboratories in the State for Operation of NABL accredited water testing laboratories as per ISO/IEC 17025:2017 Related to Water Quality Monitoring and Surveillance Activities under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19348</t>
+  </si>
+  <si>
+    <t>Engagement of contractual Assistant Engineers engaged in various divisions related to Support Activity under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>SM/19446</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts Paschim Bardhaman, Purba Bardhaman and Purulia (Phase-I)</t>
   </si>
   <si>
     <t>SM/19248</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts of Alipurduar, Cooch Behar, Darjeeling, Jalpaiguri and Kalimpong (Phase-I)</t>
   </si>
   <si>
     <t>SM/19249</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts of Birbhum and Murshidabad (Phase-I)</t>
   </si>
   <si>
     <t>SM/19250</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts of Dakshin Dinajpur, Maldah, Uttar Dinajpur and Nadia (Phase-I)</t>
   </si>
   <si>
     <t>SM/19251</t>
   </si>
@@ -1182,51 +1188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W128"/>
+  <dimension ref="A1:W129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -5013,50 +5019,80 @@
       <c r="B128" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>256</v>
       </c>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" s="3">
+        <v>127</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H129" s="1"/>
+      <c r="I129" s="1"/>
+      <c r="J129" s="1"/>
+      <c r="K129" s="1"/>
+      <c r="L129" s="1"/>
+      <c r="M129" s="1"/>
+      <c r="N129" s="1"/>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1"/>
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1"/>
+      <c r="S129" s="1"/>
+      <c r="T129" s="1"/>
+      <c r="U129" s="1"/>
+      <c r="V129" s="1"/>
+      <c r="W129" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>