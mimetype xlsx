--- v0 (2025-12-07)
+++ v1 (2026-05-12)
@@ -12,82 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with sub div" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Schemes not mapped with sub division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Kalimpong Division</t>
   </si>
   <si>
     <t>Kafley Khola to Gairi Gaon Piped Water Supply scheme under GTA</t>
   </si>
   <si>
     <t>SM/05531</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM OKHERBOTEY JHORA TO DARA GAON</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM SISNEY AND ANKUREY JHORA TO NOKDARA</t>
   </si>
   <si>
     <t>SM/09600</t>
   </si>
   <si>
     <t>PWS SCHEME FROM CHAMUNG KHOLA TO GITDABLING BAZAR</t>
   </si>
   <si>
     <t>SM/09601</t>
   </si>
   <si>
     <t>PWS SCHEME FROM CHAWA KHOLA TO RELLI</t>
   </si>
   <si>
     <t>SM/09610</t>
   </si>
   <si>
     <t>PWS SCHEME FROM BICHRI DHARA TO LOWER SUNGDUNG</t>
   </si>
   <si>
     <t>SM/09611</t>
   </si>
   <si>
     <t>PWS SCHEME FROM KAIJARBOTEY JHORA TO LOWER POSHYER BHASMEY</t>
@@ -146,56 +140,50 @@
   <si>
     <t>PWS SCHEME FROM MAWATAR TO UPPER DABLING</t>
   </si>
   <si>
     <t>SM/09546</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>PWS SCHEME FROM JHOLUNGAY KHOLA(BANDUKEY) TO DOKAN DARA</t>
   </si>
   <si>
     <t>SM/09605</t>
   </si>
   <si>
-    <t>PWS SCHEME BHERI POSHYER KHOLA TO KOTHI LINE</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM AMBIOK KHOLA (PARBALAKHA) TO GORUBATHAN TAR</t>
   </si>
   <si>
     <t>SM/09608</t>
   </si>
   <si>
     <t>PWS SCHEME FROM JHOLUNG KHOLA TO 45 DHURA</t>
   </si>
   <si>
     <t>SM/09584</t>
   </si>
   <si>
     <t>PWS SCHEME FROM HARI KHOLA TO UPPER LOWER GUMTI</t>
   </si>
   <si>
     <t>SM/09539</t>
   </si>
   <si>
     <t>PWS SCHEME FROM BARA SUKAY KHOLA TO CHOTTA MANZING</t>
   </si>
   <si>
     <t>SM/09540</t>
   </si>
   <si>
     <t>PWS SCHEME FROM CHAR CHAREY JHORA TO PUBUNG BUSTY</t>
@@ -206,56 +194,50 @@
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM CHISO PANI PEEPAL DHARA TO LAMINI,RAI, DHAJEY GOAN.</t>
   </si>
   <si>
     <t>SM/09544</t>
   </si>
   <si>
     <t>Functional household tap connection under Jal Swapno Programme, 14 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10265</t>
   </si>
   <si>
     <t>Functional household tap connection under Jal Swapno Programme, 10 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10266</t>
   </si>
   <si>
     <t>Functional household tap connection under Jal Swapno Programme, 8 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10267</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM DHOBI KHOLA TO LOWER DALEP</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM KHARKHOLA TO LOWER REON</t>
   </si>
   <si>
     <t>SM/10756</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM NEROLA JHORA TO LOWER ECHHEY UNDER KALIMPONG BLOCK - I UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10694</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM GURUNG JHORA TO PACHIM KABI GAON UNDER KALIMPONG BLOCK - I UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10695</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM DADALEY JHORA TO BURMAIK UNDER SANGSEY G.P BLOCK-II, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10699</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SIRISE KHOLA TO ROCKY ISLAND UNDER KALIMPONG GORUBATHAN BLOCK UNDER JJM AND JAL SWAPNO PROGRAMME</t>
@@ -464,114 +446,96 @@
   <si>
     <t>SURUK PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13607</t>
   </si>
   <si>
     <t>PWS SCHEME FROM HARESAY JHORA TO MUNSI DHURA and KARBUTAR</t>
   </si>
   <si>
     <t>SM/11354</t>
   </si>
   <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR GIT DUBLING KHASMAHAL (PART) (POCHAK HABITATION) UNDER GITDABLING G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13617</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM THAKALEY JHORA TO VATTY DARA 3RD MILE</t>
-[...4 lines deleted...]
-  <si>
     <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR TURZUM FOREST UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13621</t>
   </si>
   <si>
     <t>SAMABIYONG TEA GARDEN PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13611</t>
   </si>
   <si>
     <t>SAKAM FOREST &amp; DARJILING HILLDOARS TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/13953</t>
   </si>
   <si>
     <t>SANTUK KHASMAHAL PIPED WATER SUPPLYSCHEME, BLOCK : KALIMPONG - II, DISTRICT :KALIMPONG</t>
   </si>
   <si>
     <t>SM/14191</t>
   </si>
   <si>
     <t>KALIMPONG KHASMAHAL (PART) PIPED WATER SUPPLY SCHEME UNDER KALIMPONG G.P, BLOCK:-KALIMPONG-I, DISTRICT:-KALIMPONG</t>
   </si>
   <si>
     <t>SM/16231</t>
   </si>
   <si>
     <t>KUMAI FOREST (PART) &amp; KUMAI TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/15554</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR TISTA BAZAR DIF (PART) UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15640</t>
   </si>
   <si>
     <t>GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR RANGPOO FOREST UNDER SANGASEY G.P, BLOCK : KALIMPONG II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/16513</t>
-  </si>
-[...10 lines deleted...]
-    <t>SM/15643</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED &amp; PUMPING BASED PIPED WATER SUPPLY SCHEME FOR GITDUBLING KHASMAHAL (PART) UNDER GITDUBLING G.P, BLOCK : KALIMPONG-II DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15644</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED &amp; PUMPING BASED PIPED WATER SUPPLY SCHEME FOR GITBEONG KHASMAHAL UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG-II DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15645</t>
   </si>
   <si>
     <t>KUMAI KHASMAHAL &amp; KUMAI TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/15937</t>
   </si>
   <si>
     <t>DETAIL PROJECT REPORT OF PALLA KHASMAHAL PIPED WATER SUPPLY SCHEME (PWSS) UNDER LOLAY G.P, BLOCK:-KALIMPONG-II, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15646</t>
   </si>
@@ -975,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W93"/>
+  <dimension ref="A1:W87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -3576,230 +3540,50 @@
       <c r="B87" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>175</v>
       </c>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
-    </row>
-[...178 lines deleted...]
-      <c r="W93" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>