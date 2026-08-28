--- v1 (2026-05-12)
+++ v2 (2026-08-28)
@@ -12,448 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with sub div" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Schemes not mapped with sub division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Kalimpong Division</t>
   </si>
   <si>
-    <t>Kafley Khola to Gairi Gaon Piped Water Supply scheme under GTA</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM SISNEY AND ANKUREY JHORA TO NOKDARA</t>
   </si>
   <si>
     <t>SM/09600</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM CHAMUNG KHOLA TO GITDABLING BAZAR</t>
-[...40 lines deleted...]
-  <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SISNEY JHORA TO NORTH PEDONG</t>
   </si>
   <si>
     <t>SM/09665</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM ARDHALI JHORA TO TINKATAREY, CHAPLATEY, BARAL, GURDAY GAON</t>
-[...16 lines deleted...]
-  <si>
     <t>PWSS SCHEME FROM NIMBONG KHOLA TO UPPER AND LOWER GESHOK AND GAIRIGAON</t>
   </si>
   <si>
     <t>SM/09545</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM MAWATAR TO UPPER DABLING</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM JHOLUNGAY KHOLA(BANDUKEY) TO DOKAN DARA</t>
-[...16 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM HARI KHOLA TO UPPER LOWER GUMTI</t>
   </si>
   <si>
     <t>SM/09539</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM BARA SUKAY KHOLA TO CHOTTA MANZING</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM CHAR CHAREY JHORA TO PUBUNG BUSTY</t>
   </si>
   <si>
     <t>SM/09543</t>
   </si>
   <si>
-    <t>PIPED WATER SUPPLY SCHEME FROM CHISO PANI PEEPAL DHARA TO LAMINI,RAI, DHAJEY GOAN.</t>
-[...4 lines deleted...]
-  <si>
     <t>Functional household tap connection under Jal Swapno Programme, 14 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10265</t>
   </si>
   <si>
     <t>Functional household tap connection under Jal Swapno Programme, 10 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10266</t>
   </si>
   <si>
     <t>Functional household tap connection under Jal Swapno Programme, 8 Nos. existing schemes to be provided with FHTC under GTA.</t>
   </si>
   <si>
     <t>SM/10267</t>
   </si>
   <si>
     <t>PWS SCHEME FROM KHARKHOLA TO LOWER REON</t>
   </si>
   <si>
     <t>SM/10756</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM NEROLA JHORA TO LOWER ECHHEY UNDER KALIMPONG BLOCK - I UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10694</t>
   </si>
   <si>
-    <t>PIPED WATER SUPPLY SCHEME FROM GURUNG JHORA TO PACHIM KABI GAON UNDER KALIMPONG BLOCK - I UNDER JJM AND JAL SWAPNO PROGRAMME</t>
-[...4 lines deleted...]
-  <si>
     <t>PIPED WATER SUPPLY SCHEME FROM DADALEY JHORA TO BURMAIK UNDER SANGSEY G.P BLOCK-II, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10699</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SIRISE KHOLA TO ROCKY ISLAND UNDER KALIMPONG GORUBATHAN BLOCK UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10700</t>
   </si>
   <si>
-    <t>PIPED WATER SUPPLY SCHEME FROM SETHI KHOLA TO UPPER KHANI UNDER KALIMPONG BLOCK - I UNDER JJM AND JAL SWAPNO PROGRAMME</t>
-[...4 lines deleted...]
-  <si>
     <t>PIPED WATER SUPPLY SCHEME FROM BURMAIK JHORA TO MAHAKAL DARA UNDER BHALUKHOP G.P BLOCK-I, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10704</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM KHANI KHOLA TO CHUKIM</t>
-[...16 lines deleted...]
-  <si>
     <t>PIPED WATER SUPPLY SCHEME FROM KATHAREY KHOLA TO BHUTIA BUSTY UNDER GORUBATHAN BLOCK UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10697</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM DORKHOLA TO LUNGSEL UNDER GORUBATHAN BLOCK UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10698</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM HARISEY JHORA TO LOWER BHAGEY UNDER SANGSEY G.P BLOCK-II, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10702</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM BULBULEY JHORA TO SURUK UNDER SAMTHAR G.P BLOCK-I, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10703</t>
   </si>
   <si>
     <t>PWS SCHEME FROM CHIP CHHIPEY JHORA TO CFC FOREST VILLAGE</t>
   </si>
   <si>
     <t>SM/10741</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM SISNEY JHORA TO SAMTHAR BAZAR</t>
-[...4 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM UTISHEY JHORA TO LOWER YOGDA</t>
   </si>
   <si>
     <t>SM/10743</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM OKHERBOTEY JHORA TO DUN</t>
-[...10 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM PHENTO SOURCE TO DUKA</t>
   </si>
   <si>
     <t>SM/10748</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM KHARKHOLA TO SARDAR AND LOWER TOP LINE</t>
-[...10 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM MANDIR KHOLA TO TANYANG</t>
   </si>
   <si>
     <t>SM/10751</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM SISNEY KHOLA TO NAJOK BUSTY</t>
-[...4 lines deleted...]
-  <si>
     <t>DETAIL PROJECT REPORT OF SURUK KHASMAHAL (THREE HABITATION) PIPED WATER SUPPLY SCHEME (PWSS) UNDER SAMTHAR G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11578</t>
   </si>
   <si>
     <t>DETAIL PROJECT REPORT OF LOWER DARA GAON AND UPPER &amp; LOWER GAIRI GAON PIPED WATER SUPPLY SCHEME (PWSS) UNDER SAMTHAR G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG.</t>
   </si>
   <si>
     <t>SM/11579</t>
   </si>
   <si>
-    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR SEOKBIR KHASMAHAL PWSS IN KALIMPONG-1 BLOCK, UNDER KALIMPONG DISTRICT</t>
-[...10 lines deleted...]
-  <si>
     <t>PWS SCHEME FROM SAWRENI KHOLA TO NIM BUSTY</t>
   </si>
   <si>
     <t>SM/11340</t>
   </si>
   <si>
-    <t>PWS SCHEME FROM DEORALI KHOLA TO PAKANG</t>
-[...22 lines deleted...]
-  <si>
     <t>DETAIL PROJECT REPORT OF SEPKHOLA PIPED WATER SUPPLY SCHEME (PWSS) UNDER MAZEOK FOREST, SAMTHAR G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG.</t>
   </si>
   <si>
     <t>SM/11577</t>
   </si>
   <si>
-    <t>BINDU PIPED WATER SUPPLY SCHEME</t>
-[...10 lines deleted...]
-  <si>
     <t>MANOPONG FOREST (PART) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13602</t>
   </si>
   <si>
     <t>LOLAY KHASMAHAL PIPED WATER SUPPLYSCHEME, BLOCK : KALIMPONG - II, DISTRICT :KALIMPONG</t>
   </si>
   <si>
     <t>SM/13603</t>
   </si>
   <si>
     <t>SURUK PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13607</t>
   </si>
   <si>
     <t>PWS SCHEME FROM HARESAY JHORA TO MUNSI DHURA and KARBUTAR</t>
   </si>
   <si>
     <t>SM/11354</t>
   </si>
   <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
@@ -522,56 +306,50 @@
     <t>SM/15644</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED &amp; PUMPING BASED PIPED WATER SUPPLY SCHEME FOR GITBEONG KHASMAHAL UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG-II DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15645</t>
   </si>
   <si>
     <t>KUMAI KHASMAHAL &amp; KUMAI TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/15937</t>
   </si>
   <si>
     <t>DETAIL PROJECT REPORT OF PALLA KHASMAHAL PIPED WATER SUPPLY SCHEME (PWSS) UNDER LOLAY G.P, BLOCK:-KALIMPONG-II, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15646</t>
   </si>
   <si>
     <t>TEMPORARY ARRANGEMENT OF WATER SUPPLY &amp; CONSTRUCTION OF TEMPORARY INFRASTRUCTURE &amp; TOILETS FOR CENTRAL ARMED POLICE FORCE &amp; STATE POLICE FORCE AT DIFFERENT ACCOMMODATION CENTRES OF 22, KALIMPONG ASSEMBLY CONSTITUENCY FOR WEST BENGAL STATE LEGISLATIVE ASSEMBLY ELECTION 2021</t>
   </si>
   <si>
     <t>SM/19117</t>
-  </si>
-[...4 lines deleted...]
-    <t>SM/10754</t>
   </si>
   <si>
     <t>PWS SCHEME FROM BHUPALEY KHOLA TO PAREN</t>
   </si>
   <si>
     <t>SM/09607</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED &amp; PUMPING BASED PIPED WATER SUPPLY SCHEME FOR PEDONG KHASMAHAL (PART) UNDER PEDONG G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/12629</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W87"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -2430,1160 +2208,50 @@
       <c r="B50" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>101</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
-    </row>
-[...1108 lines deleted...]
-      <c r="W87" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>