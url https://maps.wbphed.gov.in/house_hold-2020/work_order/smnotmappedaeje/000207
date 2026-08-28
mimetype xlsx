--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -12,233 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with AE JE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Schemes not mapped with AE JE</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Berhampur M/E Division</t>
   </si>
   <si>
     <t>Providing recirculation arrangement of Surface water based water supply scheme for arsenic affected area of Raghunathganj-I Block</t>
   </si>
   <si>
     <t>SM/03120</t>
   </si>
   <si>
     <t>Providing recirculation arrangement of Surface water based water supply scheme for arsenic affected area of Murshidabad District Central Sector, Part-I</t>
   </si>
   <si>
     <t>SM/03121</t>
   </si>
   <si>
     <t>Providing H.T. Power in 11KV from WTP to raw water station under surface water based W/S scheme of Raghunathganj-I</t>
   </si>
   <si>
     <t>SM/02896</t>
   </si>
   <si>
     <t>Providing recirculation arrangement of Surface water based water supply scheme for arsenic affected area of Murshidabad District Central Sector, Part-II</t>
   </si>
   <si>
     <t>SM/03122</t>
   </si>
   <si>
-    <t>Reju of KANKURIA-JAFRABAD WATER SUPPLY SCHEME</t>
-[...121 lines deleted...]
-  <si>
     <t>Annual O&amp;M works of 33.30 MLD &amp; 54.11 MLD capacity SWBWSS for Ars Affected Areas of Murshidabad District, Part-I &amp; Part-II (Central Sector), 6 month w.e.f 1.4.2019-30.9.2019 (Phase-I).</t>
   </si>
   <si>
     <t>SM/06554</t>
   </si>
   <si>
     <t>Day to day Operation and Maintenance of electro mechanical work of 33.30MLD and 54.11MLD capacity surface water based water supply scheme for Arsenic Affected Areas of Murshidabad District, Part-I and III (Central Sector) including raw water pumping mechinery and sub station at intake, clear water and other pumping mechibery and sub station at WTP disinfection arrangement at WTP and OHR sites including supply of manpower, material and chemical etc. for 12 months w.e.f. 01.04.2021 to 31.03.2022</t>
   </si>
   <si>
     <t>SM/08886</t>
-  </si>
-[...4 lines deleted...]
-    <t>SM/12897</t>
   </si>
   <si>
     <t>Augmentation of Rejuvenation of Arjunpur (Zone-I ) PWSS.</t>
   </si>
   <si>
     <t>SM/18774</t>
   </si>
   <si>
     <t>PASCHIM PUNROPARA (CT) ZONE-I PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/19121</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED HASIMPUR PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/19122</t>
   </si>
   <si>
     <t>AUGMENTATION OF SARBANGAPUR ZONE-IA PIPED WATER SUPPLY SCHEME BLOCK -NAWDA , DISTRICT - MURSHIDABAD .</t>
   </si>
   <si>
     <t>SM/19123</t>
   </si>
@@ -642,51 +513,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -852,971 +723,311 @@
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
-    </row>
-[...658 lines deleted...]
-      <c r="W38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>