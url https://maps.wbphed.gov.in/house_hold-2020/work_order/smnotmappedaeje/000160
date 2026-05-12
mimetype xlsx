--- v1 (2026-01-12)
+++ v2 (2026-05-12)
@@ -12,172 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with AE JE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Schemes not mapped with AE JE</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Malda Mechanical Division</t>
   </si>
   <si>
     <t>Water Sample Collection Centre cum-site office at Karnojora, Raigan</t>
   </si>
   <si>
     <t>SM/02514</t>
   </si>
   <si>
-    <t>MATIKUNDA RURAL PIPED WATER SUPPLY SCHEME</t>
-[...16 lines deleted...]
-  <si>
     <t>Reju of Sasan w/s scheme</t>
   </si>
   <si>
     <t>SM/02364</t>
   </si>
   <si>
-    <t>Debiganj W/S Scheme</t>
-[...52 lines deleted...]
-  <si>
     <t>Chhota Parua and adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02915</t>
   </si>
   <si>
     <t>Noabari and Adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02916</t>
   </si>
   <si>
     <t>Kail Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05392</t>
   </si>
   <si>
+    <t>Ground Water Based Water Supply Scheme Nunail &amp; its adj. mouzas.</t>
+  </si>
+  <si>
+    <t>SM/04079</t>
+  </si>
+  <si>
     <t>Sitgram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04986</t>
   </si>
   <si>
     <t>Kotar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04985</t>
   </si>
   <si>
     <t>MARNAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00281</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>Cost of Mech./ Elect Work at Different Arsenic submission Project under control of Malda Division.</t>
@@ -200,122 +134,86 @@
   <si>
     <t>SASAN WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00287</t>
   </si>
   <si>
     <t>Improvement of Quality Power by providing voltage Stabilizer at different water supply schemes</t>
   </si>
   <si>
     <t>SM/03252</t>
   </si>
   <si>
     <t>Improvement of Mechanical / Electrical components including quality power of Bhaluka-Fatepur water supply schemes</t>
   </si>
   <si>
     <t>SM/03257</t>
   </si>
   <si>
     <t>Improvement of Electro / Mechanical components including quality power of Ariadanga water supply schemes</t>
   </si>
   <si>
     <t>SM/03258</t>
   </si>
   <si>
-    <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
-[...10 lines deleted...]
-  <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
-    <t>DHARAMPUR WATER SUPPLY SCHEME</t>
-[...10 lines deleted...]
-  <si>
     <t>Gunabari Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01911</t>
   </si>
   <si>
     <t>ISLAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00274</t>
   </si>
   <si>
-    <t>SARIABAD WATER SUPPLY SCHEME</t>
-[...4 lines deleted...]
-  <si>
     <t>Sripur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04919</t>
   </si>
   <si>
     <t>Deulbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05928</t>
   </si>
   <si>
     <t>Second stage Chlorination arrangement at different distribution zones under Malda Arsenic Area W/S Scheme (Northern &amp; Southern Sector)</t>
   </si>
   <si>
     <t>SM/06406</t>
   </si>
   <si>
-    <t>Barobila Water Supply Scheme</t>
-[...4 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Daulatpur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09778</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for K.D Trimohini Piped Water Supply Scheme Zone II at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09780</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for K.D Trimohini Piped Water Supply Scheme Zone I at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09781</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Banshihari Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09783</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Patiram Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
@@ -366,68 +264,50 @@
     <t>SM/09889</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Itahar and Kaliyaganj in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/11518</t>
   </si>
   <si>
     <t>GOALPOKHER WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00280</t>
   </si>
   <si>
     <t>Pardeonapur and Adj. Mouzas New Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/03040</t>
   </si>
   <si>
     <t>LAHUTARA PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14165</t>
-  </si>
-[...16 lines deleted...]
-    <t>SM/17674</t>
   </si>
   <si>
     <t>DOHASO PWSS</t>
   </si>
   <si>
     <t>SM/18304</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised pump house with supply and installation of Grid connected, ground mounted solar PV Systems with Net Metering of 28 nos PWSS in the district of Malda under Malda Mechanical Division</t>
   </si>
   <si>
     <t>SM/18124</t>
   </si>
   <si>
     <t>MACHHALI PWSS</t>
   </si>
   <si>
     <t>SM/18289</t>
   </si>
   <si>
     <t>Augmentation of Itahar Zone-II Piped Water Supply Scheme in Itahar Block of Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18290</t>
   </si>
@@ -1203,51 +1083,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W131"/>
+  <dimension ref="A1:W111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -4524,650 +4404,50 @@
       <c r="B111" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>223</v>
       </c>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
-    </row>
-[...598 lines deleted...]
-      <c r="W131" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>