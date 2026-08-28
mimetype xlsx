--- v2 (2026-05-12)
+++ v3 (2026-08-28)
@@ -12,232 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Schemes not mapped with AE JE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Schemes not mapped with AE JE</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Scheme SM Code</t>
   </si>
   <si>
     <t>Malda Mechanical Division</t>
   </si>
   <si>
     <t>Water Sample Collection Centre cum-site office at Karnojora, Raigan</t>
   </si>
   <si>
     <t>SM/02514</t>
   </si>
   <si>
-    <t>Reju of Sasan w/s scheme</t>
-[...52 lines deleted...]
-  <si>
     <t>Cost of Mech./ Elect Work at Different Arsenic submission Project under control of Malda Division.</t>
   </si>
   <si>
     <t>SM/03361</t>
   </si>
   <si>
     <t>Cost of Mech./ Elect Work at Different Arsenic submission Project under control of Malda Arsenic Area W/S Division.</t>
   </si>
   <si>
     <t>SM/03362</t>
   </si>
   <si>
     <t>Cost of Mech./Elect. Work at Different Improvement Scheme in D.D.</t>
   </si>
   <si>
     <t>SM/03363</t>
   </si>
   <si>
-    <t>SASAN WATER SUPPLY SCHEME</t>
-[...4 lines deleted...]
-  <si>
     <t>Improvement of Quality Power by providing voltage Stabilizer at different water supply schemes</t>
   </si>
   <si>
     <t>SM/03252</t>
   </si>
   <si>
     <t>Improvement of Mechanical / Electrical components including quality power of Bhaluka-Fatepur water supply schemes</t>
   </si>
   <si>
     <t>SM/03257</t>
   </si>
   <si>
     <t>Improvement of Electro / Mechanical components including quality power of Ariadanga water supply schemes</t>
   </si>
   <si>
     <t>SM/03258</t>
   </si>
   <si>
-    <t>Sergram Piped Water Supply Scheme</t>
-[...28 lines deleted...]
-  <si>
     <t>Second stage Chlorination arrangement at different distribution zones under Malda Arsenic Area W/S Scheme (Northern &amp; Southern Sector)</t>
   </si>
   <si>
     <t>SM/06406</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Daulatpur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09778</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for K.D Trimohini Piped Water Supply Scheme Zone II at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09780</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for K.D Trimohini Piped Water Supply Scheme Zone I at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09781</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Banshihari Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
-[...4 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Patiram Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09784</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09785</t>
   </si>
   <si>
     <t>MALADKHANDA PWSS IN RAJGANJ BLOCK IN UTTAR DINAJPUR DISTRICT</t>
   </si>
   <si>
     <t>SM/11824</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Goalpokhar-II, Goalpokhar-I and Hemtabad in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/11516</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Kaliyaganj and Karandighi in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
@@ -248,56 +152,50 @@
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Chopra and Goalpokhar-II in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/11520</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Karandighi and Raiganj in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/11521</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection(part) Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/09889</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme for the Blocks of Itahar and Kaliyaganj in the District of Uttar Dinajpur under Raiganj Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/11518</t>
   </si>
   <si>
-    <t>GOALPOKHER WATER SUPPLY SCHEME</t>
-[...4 lines deleted...]
-  <si>
     <t>Pardeonapur and Adj. Mouzas New Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/03040</t>
   </si>
   <si>
     <t>LAHUTARA PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14165</t>
   </si>
   <si>
     <t>DOHASO PWSS</t>
   </si>
   <si>
     <t>SM/18304</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised pump house with supply and installation of Grid connected, ground mounted solar PV Systems with Net Metering of 28 nos PWSS in the district of Malda under Malda Mechanical Division</t>
   </si>
   <si>
     <t>SM/18124</t>
   </si>
   <si>
     <t>MACHHALI PWSS</t>
@@ -678,56 +576,50 @@
     <t>SM/18660</t>
   </si>
   <si>
     <t>Balia Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18493</t>
   </si>
   <si>
     <t>SOURCE AUGMENTATION TROUGH INTRODUCING ROLLING TYPE BARGE FOR RAW WATER LIFTING FROM RIVER FULHAR AT INTAKE STATION OF BALUPUR WATER SUPPLY SCHEME UNDER RATUA-I BLOCK IN THE DISTRICT OF MALDA UNDER MALDA MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/18911</t>
   </si>
   <si>
     <t>Additional Capital Cost Estimate for mechanical/ electrical components for Augmentation of Surface based piped water supply scheme under Northern and Southern Sector of Manikchak, English Bazar, Kaliachak -I, II, III block, dist. Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/19225</t>
   </si>
   <si>
     <t>UTTAR SHAHAPUR PWSS</t>
   </si>
   <si>
     <t>SM/18475</t>
-  </si>
-[...4 lines deleted...]
-    <t>SM/06037</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1083,51 +975,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W111"/>
+  <dimension ref="A1:W93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
@@ -3864,590 +3756,50 @@
       <c r="B93" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>187</v>
       </c>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
-    </row>
-[...538 lines deleted...]
-      <c r="W111" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>