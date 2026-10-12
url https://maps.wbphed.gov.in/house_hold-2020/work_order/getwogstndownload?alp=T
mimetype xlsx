--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="D2- Work Order Search by Agency" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1056">
   <si>
     <t>D2- Work Order Search by Agency (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>GSTN Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
@@ -794,54 +794,54 @@
   <si>
     <t>1015/BHM</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
     <t>19ACPPD8106P1Z0</t>
   </si>
   <si>
     <t>Purulia Mechanical Division</t>
   </si>
   <si>
     <t>87/PMD</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>19AAVFT3539J1ZC</t>
   </si>
   <si>
-    <t>530/PMD</t>
-[...2 lines deleted...]
-    <t>28/03/2025</t>
+    <t>394/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
   </si>
   <si>
     <t>Bankura Mechanical Division</t>
   </si>
   <si>
     <t>584/BMD</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>Project Management Unit,WBPWSP,Purulia</t>
   </si>
   <si>
     <t>2387/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>609/JMD</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
@@ -1418,51 +1418,51 @@
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>TARAMA CONSTRUCTION</t>
   </si>
   <si>
     <t>19AGUPG3956H1ZT</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>1592/BD</t>
   </si>
   <si>
     <t>16/10/2020</t>
   </si>
   <si>
     <t>TARAPRASAD SARKAR</t>
   </si>
   <si>
     <t>19AAQFT6094F1Z1</t>
   </si>
   <si>
-    <t>951/RCD-I</t>
+    <t>1391/RCD I</t>
   </si>
   <si>
     <t>TARIKUL SK</t>
   </si>
   <si>
     <t>19BZMPS4736H1ZP</t>
   </si>
   <si>
     <t>1052/MURD</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
   </si>
   <si>
     <t>19AAHPU6132G1ZG</t>
   </si>
   <si>
     <t>802/BQA</t>
   </si>
   <si>
     <t>TARUN ENTERPRISE</t>
   </si>
@@ -1964,54 +1964,54 @@
   <si>
     <t>19EEIPS0672J1ZX</t>
   </si>
   <si>
     <t>1378/W/MMD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>594/PD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>2525/BWD</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
-    <t>726/SMD</t>
-[...2 lines deleted...]
-    <t>08/02/2024</t>
+    <t>4193/SMD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
   </si>
   <si>
     <t>538/PMD</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>2808/MLMD</t>
   </si>
   <si>
     <t>783/NMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>819/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>1995/JHD</t>
   </si>
@@ -2630,93 +2630,90 @@
   <si>
     <t>19AUBPB6327N1ZG</t>
   </si>
   <si>
     <t>.5711/AD</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>721/SWD-I</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>794/B.Ar.D.</t>
   </si>
   <si>
     <t>TORSHA CONSTRUCTION</t>
   </si>
   <si>
     <t>19AAEFT6923H1ZW</t>
   </si>
   <si>
-    <t>2221/CD</t>
-[...2 lines deleted...]
-    <t>23/12/2024</t>
+    <t>1434/CD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
   </si>
   <si>
     <t>TOTAL INFRA</t>
   </si>
   <si>
     <t>19BQFPS0370D1ZW</t>
   </si>
   <si>
     <t>539/PD</t>
   </si>
   <si>
     <t>TOTAN DAS</t>
   </si>
   <si>
     <t>19AFNPD6542A1ZN</t>
   </si>
   <si>
     <t>4322/ND</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>1056/AE-I/NACD-II</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>TOTON MONDAL</t>
   </si>
   <si>
     <t>19BIVPM9518D1ZM</t>
   </si>
   <si>
-    <t>483/CH</t>
-[...2 lines deleted...]
-    <t>04/04/2025</t>
+    <t>710/Hug</t>
   </si>
   <si>
     <t>TRADE GREEN</t>
   </si>
   <si>
     <t>19AAFFT4336D1Z8</t>
   </si>
   <si>
     <t>640/HSSD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>TRADERS &amp; ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>19AABCT8363K1ZS</t>
   </si>
   <si>
     <t>1541/EMD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
@@ -6324,51 +6321,51 @@
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>256</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>260</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>261</v>
       </c>
       <c r="G71" s="3">
-        <v>3</v>
+        <v>0.74</v>
       </c>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>254</v>
       </c>
@@ -8739,54 +8736,54 @@
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>466</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>467</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>468</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="G133" s="3">
-        <v>30.12</v>
+        <v>97.93</v>
       </c>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>469</v>
       </c>
@@ -14514,51 +14511,51 @@
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>870</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>871</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E281" s="3" t="s">
         <v>872</v>
       </c>
       <c r="F281" s="3" t="s">
         <v>873</v>
       </c>
       <c r="G281" s="3">
-        <v>69.04</v>
+        <v>26.02</v>
       </c>
       <c r="H281" s="1"/>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>874</v>
       </c>
@@ -14667,2462 +14664,2462 @@
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>883</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>884</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E285" s="3" t="s">
         <v>885</v>
       </c>
       <c r="F285" s="3" t="s">
-        <v>886</v>
+        <v>178</v>
       </c>
       <c r="G285" s="3">
-        <v>1.4</v>
+        <v>20.38</v>
       </c>
       <c r="H285" s="1"/>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="C286" s="3" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E286" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="F286" s="3" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="G286" s="3">
         <v>4.8</v>
       </c>
       <c r="H286" s="1"/>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C287" s="3" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E287" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="F287" s="3" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="G287" s="3">
         <v>108.54</v>
       </c>
       <c r="H287" s="1"/>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D288" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E288" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="F288" s="3" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="G288" s="3">
         <v>1551.6</v>
       </c>
       <c r="H288" s="1"/>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="C289" s="3" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="D289" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>621</v>
       </c>
       <c r="G289" s="3">
         <v>526.07</v>
       </c>
       <c r="H289" s="1"/>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D290" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E290" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="F290" s="3" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="G290" s="3">
         <v>161.36</v>
       </c>
       <c r="H290" s="1"/>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C291" s="3" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E291" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F291" s="3" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="G291" s="3">
         <v>4.72</v>
       </c>
       <c r="H291" s="1"/>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="C292" s="3" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>283</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="F292" s="3" t="s">
         <v>350</v>
       </c>
       <c r="G292" s="3">
         <v>7.1</v>
       </c>
       <c r="H292" s="1"/>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="C293" s="3" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E293" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="F293" s="3" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="G293" s="3">
         <v>0.98</v>
       </c>
       <c r="H293" s="1"/>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="C294" s="3" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="D294" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E294" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="F294" s="3" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="G294" s="3">
         <v>21.95</v>
       </c>
       <c r="H294" s="1"/>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="C295" s="3" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E295" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="F295" s="3" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="G295" s="3">
         <v>4.1</v>
       </c>
       <c r="H295" s="1"/>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C296" s="3" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="G296" s="3">
         <v>0.57</v>
       </c>
       <c r="H296" s="1"/>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="C297" s="3" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E297" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F297" s="3" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
       <c r="G297" s="3">
         <v>19.95</v>
       </c>
       <c r="H297" s="1"/>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="C298" s="3" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>271</v>
       </c>
       <c r="E298" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="F298" s="3" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="G298" s="3">
         <v>22.58</v>
       </c>
       <c r="H298" s="1"/>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="C299" s="3" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>225</v>
       </c>
       <c r="E299" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="F299" s="3" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="G299" s="3">
         <v>18.79</v>
       </c>
       <c r="H299" s="1"/>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="C300" s="3" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E300" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="F300" s="3" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="G300" s="3">
         <v>22.03</v>
       </c>
       <c r="H300" s="1"/>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="C301" s="3" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>516</v>
       </c>
       <c r="G301" s="3">
         <v>26.99</v>
       </c>
       <c r="H301" s="1"/>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="C302" s="3" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>534</v>
       </c>
       <c r="G302" s="3">
         <v>27.16</v>
       </c>
       <c r="H302" s="1"/>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="C303" s="3" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>419</v>
       </c>
       <c r="G303" s="3">
         <v>171.55</v>
       </c>
       <c r="H303" s="1"/>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="C304" s="3" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E304" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="F304" s="3" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="G304" s="3">
         <v>434.18</v>
       </c>
       <c r="H304" s="1"/>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="C305" s="3" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="D305" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E305" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="F305" s="3" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="G305" s="3">
         <v>17.37</v>
       </c>
       <c r="H305" s="1"/>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="C306" s="3" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="D306" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>321</v>
       </c>
       <c r="G306" s="3">
         <v>31.02</v>
       </c>
       <c r="H306" s="1"/>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D307" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E307" s="3" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>443</v>
       </c>
       <c r="G307" s="3">
         <v>44.17</v>
       </c>
       <c r="H307" s="1"/>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C308" s="3" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D308" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E308" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="F308" s="3" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="G308" s="3">
         <v>105.54</v>
       </c>
       <c r="H308" s="1"/>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C309" s="3" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D309" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E309" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="F309" s="3" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="G309" s="3">
         <v>36.22</v>
       </c>
       <c r="H309" s="1"/>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C310" s="3" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="F310" s="3" t="s">
         <v>660</v>
       </c>
       <c r="G310" s="3">
         <v>8.94</v>
       </c>
       <c r="H310" s="1"/>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C311" s="3" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>463</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F311" s="3" t="s">
         <v>882</v>
       </c>
       <c r="G311" s="3">
         <v>38.77</v>
       </c>
       <c r="H311" s="1"/>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="C312" s="3" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E312" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F312" s="3" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="G312" s="3">
         <v>5</v>
       </c>
       <c r="H312" s="1"/>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="C313" s="3" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>383</v>
       </c>
       <c r="E313" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="F313" s="3" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="G313" s="3">
         <v>91.24</v>
       </c>
       <c r="H313" s="1"/>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="C314" s="3" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E314" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="F314" s="3" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="G314" s="3">
         <v>30.4</v>
       </c>
       <c r="H314" s="1"/>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="C315" s="3" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>604</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G315" s="3">
         <v>262.36</v>
       </c>
       <c r="H315" s="1"/>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="C316" s="3" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="D316" s="3" t="s">
         <v>332</v>
       </c>
       <c r="E316" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="F316" s="3" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="G316" s="3">
         <v>0.97</v>
       </c>
       <c r="H316" s="1"/>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="C317" s="3" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="D317" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E317" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="F317" s="3" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="G317" s="3">
         <v>86.27</v>
       </c>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D318" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E318" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="F318" s="3" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="G318" s="3">
         <v>55.22</v>
       </c>
       <c r="H318" s="1"/>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D319" s="3" t="s">
         <v>271</v>
       </c>
       <c r="E319" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F319" s="3" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="G319" s="3">
         <v>52.27</v>
       </c>
       <c r="H319" s="1"/>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E320" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="F320" s="3" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="G320" s="3">
         <v>34.93</v>
       </c>
       <c r="H320" s="1"/>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D321" s="3" t="s">
         <v>506</v>
       </c>
       <c r="E321" s="3" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="F321" s="3" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="G321" s="3">
         <v>48.65</v>
       </c>
       <c r="H321" s="1"/>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D322" s="3" t="s">
         <v>463</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F322" s="3" t="s">
         <v>789</v>
       </c>
       <c r="G322" s="3">
         <v>27.8</v>
       </c>
       <c r="H322" s="1"/>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D323" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="F323" s="3" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="G323" s="3">
         <v>4.35</v>
       </c>
       <c r="H323" s="1"/>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D324" s="3" t="s">
         <v>315</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="F324" s="3" t="s">
         <v>348</v>
       </c>
       <c r="G324" s="3">
         <v>19.28</v>
       </c>
       <c r="H324" s="1"/>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D325" s="3" t="s">
         <v>332</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="F325" s="3" t="s">
         <v>348</v>
       </c>
       <c r="G325" s="3">
         <v>93.13</v>
       </c>
       <c r="H325" s="1"/>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D326" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="F326" s="3" t="s">
         <v>169</v>
       </c>
       <c r="G326" s="3">
         <v>120.09</v>
       </c>
       <c r="H326" s="1"/>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D327" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="F327" s="3" t="s">
         <v>273</v>
       </c>
       <c r="G327" s="3">
         <v>32.69</v>
       </c>
       <c r="H327" s="1"/>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D328" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E328" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F328" s="3" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="G328" s="3">
         <v>22.54</v>
       </c>
       <c r="H328" s="1"/>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E329" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F329" s="3" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="G329" s="3">
         <v>46</v>
       </c>
       <c r="H329" s="1"/>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E330" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F330" s="3" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="G330" s="3">
         <v>42.34</v>
       </c>
       <c r="H330" s="1"/>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C331" s="3" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F331" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G331" s="3">
         <v>7.53</v>
       </c>
       <c r="H331" s="1"/>
       <c r="I331" s="1"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C332" s="3" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="F332" s="3" t="s">
         <v>757</v>
       </c>
       <c r="G332" s="3">
         <v>0.81</v>
       </c>
       <c r="H332" s="1"/>
       <c r="I332" s="1"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C333" s="3" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E333" s="3" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F333" s="3" t="s">
         <v>173</v>
       </c>
       <c r="G333" s="3">
         <v>679.13</v>
       </c>
       <c r="H333" s="1"/>
       <c r="I333" s="1"/>
       <c r="J333" s="1"/>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C334" s="3" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>391</v>
       </c>
       <c r="G334" s="3">
         <v>421.83</v>
       </c>
       <c r="H334" s="1"/>
       <c r="I334" s="1"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C335" s="3" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>225</v>
       </c>
       <c r="E335" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F335" s="3" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
       <c r="G335" s="3">
         <v>9.61</v>
       </c>
       <c r="H335" s="1"/>
       <c r="I335" s="1"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C336" s="3" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E336" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F336" s="3" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="G336" s="3">
         <v>32.82</v>
       </c>
       <c r="H336" s="1"/>
       <c r="I336" s="1"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C337" s="3" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>256</v>
       </c>
       <c r="E337" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F337" s="3" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
       <c r="G337" s="3">
         <v>0.96</v>
       </c>
       <c r="H337" s="1"/>
       <c r="I337" s="1"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="D338" s="3" t="s">
         <v>256</v>
       </c>
       <c r="E338" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F338" s="3" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="G338" s="3">
         <v>9.75</v>
       </c>
       <c r="H338" s="1"/>
       <c r="I338" s="1"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C339" s="3" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="D339" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E339" s="3" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="F339" s="3" t="s">
         <v>481</v>
       </c>
       <c r="G339" s="3">
         <v>284.71</v>
       </c>
       <c r="H339" s="1"/>
       <c r="I339" s="1"/>
       <c r="J339" s="1"/>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="F340" s="3" t="s">
         <v>391</v>
       </c>
       <c r="G340" s="3">
         <v>79.02</v>
       </c>
       <c r="H340" s="1"/>
       <c r="I340" s="1"/>
       <c r="J340" s="1"/>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C341" s="3" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="D341" s="3" t="s">
         <v>181</v>
       </c>
       <c r="E341" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F341" s="3" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
       <c r="G341" s="3">
         <v>1573.21</v>
       </c>
       <c r="H341" s="1"/>
       <c r="I341" s="1"/>
       <c r="J341" s="1"/>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C342" s="3" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>225</v>
       </c>
       <c r="E342" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F342" s="3" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="G342" s="3">
         <v>5.26</v>
       </c>
       <c r="H342" s="1"/>
       <c r="I342" s="1"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C343" s="3" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="D343" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E343" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F343" s="3" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
       <c r="G343" s="3">
         <v>39.7</v>
       </c>
       <c r="H343" s="1"/>
       <c r="I343" s="1"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C344" s="3" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>604</v>
       </c>
       <c r="E344" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F344" s="3" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="G344" s="3">
         <v>158.99</v>
       </c>
       <c r="H344" s="1"/>
       <c r="I344" s="1"/>
       <c r="J344" s="1"/>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C345" s="3" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>506</v>
       </c>
       <c r="E345" s="3">
         <v>10</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>601</v>
       </c>
       <c r="G345" s="3">
         <v>10.01</v>
       </c>
       <c r="H345" s="1"/>
       <c r="I345" s="1"/>
       <c r="J345" s="1"/>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C346" s="3" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E346" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F346" s="3" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="G346" s="3">
         <v>4.63</v>
       </c>
       <c r="H346" s="1"/>
       <c r="I346" s="1"/>
       <c r="J346" s="1"/>
       <c r="K346" s="1"/>
       <c r="L346" s="1"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="5" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="B347" s="5"/>
       <c r="C347" s="5"/>
       <c r="D347" s="5"/>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5">
-        <v>35176.66</v>
+        <v>35218.17</v>
       </c>
       <c r="H347" s="1"/>
       <c r="I347" s="1"/>
       <c r="J347" s="1"/>
       <c r="K347" s="1"/>
       <c r="L347" s="1"/>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A347:F347"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>