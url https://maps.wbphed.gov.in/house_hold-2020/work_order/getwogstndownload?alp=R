--- v3 (2026-08-28)
+++ v4 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="D2- Work Order Search by Agency" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1511">
   <si>
     <t>D2- Work Order Search by Agency (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>GSTN Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
@@ -206,3801 +206,3804 @@
   <si>
     <t>R S CONSTRUCTION</t>
   </si>
   <si>
     <t>19ABIFR1627D1Z9</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>2227/CMSD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>R S ENTERPRISE</t>
   </si>
   <si>
     <t>19CBEPC4732N1ZG</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
-    <t>6941/JMD</t>
+    <t>6638/JMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>R SANDESH INFRACONTRACTS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>19AANCR0546C1ZE</t>
+  </si>
+  <si>
+    <t>2707/TD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>R. B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AGHPB9869M1ZK</t>
+  </si>
+  <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>4379/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>1078/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>1024/MD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>1220/HUG</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Jhargram Division</t>
+  </si>
+  <si>
+    <t>649/JHD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>R. ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>19AFIPH0890N1ZY</t>
+  </si>
+  <si>
+    <t>1016/RSD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>R. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AFJPA6676EIZB</t>
+  </si>
+  <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>1838/MD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>R. K. MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>19AIHPM3453C1ZD</t>
+  </si>
+  <si>
+    <t>Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>1883/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>R. N. S. TRADING</t>
+  </si>
+  <si>
+    <t>19AAHFR4002J1Z8</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical Division</t>
+  </si>
+  <si>
+    <t>919/AE-III</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>R. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ABFFR3005C1ZM</t>
+  </si>
+  <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>1173/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>R. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19DWHPK6959L1ZK</t>
+  </si>
+  <si>
+    <t>235/Camp/TD</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>R. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical Division</t>
+  </si>
+  <si>
+    <t>2468/MLMD</t>
+  </si>
+  <si>
+    <t>R. UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ANQPH2525L1ZL</t>
+  </si>
+  <si>
+    <t>2587/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>South 24 Pgs. W/S Division - I</t>
+  </si>
+  <si>
+    <t>1204/SWD-I</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>1847/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>R.A. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>19JNIPS2977C1ZC</t>
+  </si>
+  <si>
+    <t>1505/Bon</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>R.B TESTING</t>
+  </si>
+  <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>93-HQ/JD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>R.D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ALHPD5020F1ZJ</t>
+  </si>
+  <si>
+    <t>2782/SWD-I</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>R.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>South 24 Pgs Mechanical Division</t>
+  </si>
+  <si>
+    <t>37/RSD</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>R.G ENTERPRISE</t>
+  </si>
+  <si>
+    <t>2144/SWD-I</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>R.G ENTERPRISE ( BHOWANIPORE)</t>
+  </si>
+  <si>
+    <t>19AVIPG7971K1ZW</t>
+  </si>
+  <si>
+    <t>2277/SWD-I</t>
+  </si>
+  <si>
+    <t>R.G. ENTERPRISE (I)</t>
+  </si>
+  <si>
+    <t>11672/AD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>R.G. INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>19ABHFR8217N1ZH</t>
+  </si>
+  <si>
+    <t>3348/HUG</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>2430/BWD</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AHVPG9235B1Z2</t>
+  </si>
+  <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>1800/PD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>19BYMPK9659Q1Z0</t>
+  </si>
+  <si>
+    <t>71/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>19AFKPD7324R1ZT</t>
+  </si>
+  <si>
+    <t>213/CMSD</t>
+  </si>
+  <si>
+    <t>24/05/2021</t>
+  </si>
+  <si>
+    <t>R.K MONDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>1091/NAD-I</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>R.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ASAPM5193L1Z8</t>
+  </si>
+  <si>
+    <t>3871/AD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>19EMQPK0724K1ZL</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>1248/BD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>103/YAAS/SMD</t>
+  </si>
+  <si>
+    <t>26/05/2021</t>
+  </si>
+  <si>
+    <t>R.K. CONSTRUCTTION</t>
+  </si>
+  <si>
+    <t>19AMPPM8172L1Z4</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>674/MURD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>19AAHFR6493B1ZY</t>
+  </si>
+  <si>
+    <t>1753/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AGXPN1150F1Z5</t>
+  </si>
+  <si>
+    <t>333/DSD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>19AFJPA6676E1ZB</t>
+  </si>
+  <si>
+    <t>820/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical Division</t>
+  </si>
+  <si>
+    <t>517/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>R.K. ENTERPRISES</t>
+  </si>
+  <si>
+    <t>2333/SMD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical Division</t>
+  </si>
+  <si>
+    <t>225/EMSD-I</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>1240/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>R.K. MANDAL&amp; CO.</t>
+  </si>
+  <si>
+    <t>220/BWD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>R.K. SINGHA &amp; SONS</t>
+  </si>
+  <si>
+    <t>19AANFR9419F1ZO</t>
+  </si>
+  <si>
+    <t>2311/JD</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>19CLZPK3688N1ZP</t>
+  </si>
+  <si>
+    <t>284/SER</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>R.K.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19CBTPP5470K1ZP</t>
+  </si>
+  <si>
+    <t>913/CHAN</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>R.K.CONSTRUCTION(SOHEL RANA KHAN)</t>
+  </si>
+  <si>
+    <t>377/JSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electrical Division</t>
+  </si>
+  <si>
+    <t>1171/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>1192./AE-III</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division</t>
+  </si>
+  <si>
+    <t>1378/NMD</t>
+  </si>
+  <si>
+    <t>R.K.MANDAL AND CO.</t>
+  </si>
+  <si>
+    <t>1111/HSD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>R.M. BHATTA</t>
+  </si>
+  <si>
+    <t>19AAOFR3057Q1ZA</t>
+  </si>
+  <si>
+    <t>1455/MURD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>R.M.D TRADING</t>
+  </si>
+  <si>
+    <t>19AKRPD2383E1Z1</t>
+  </si>
+  <si>
+    <t>563/MLMD</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>Berhampur M/E Division</t>
+  </si>
+  <si>
+    <t>3708/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>R.M.D TRADING.</t>
+  </si>
+  <si>
+    <t>3448/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>R.M.D. TRADING</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical Division</t>
+  </si>
+  <si>
+    <t>1924/AMD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Purulia Mechanical Division</t>
+  </si>
+  <si>
+    <t>439/PMD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>262/EMSD-III</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>R.M.TRADING</t>
+  </si>
+  <si>
+    <t>Nadia Arsenic Civil Division II</t>
+  </si>
+  <si>
+    <t>150/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>R.N.S TRADING</t>
+  </si>
+  <si>
+    <t>969/AMD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>3479/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>991/SMD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>02/PMD</t>
+  </si>
+  <si>
+    <t>05/01/2021</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical Division</t>
+  </si>
+  <si>
+    <t>1052/W/MMD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>463/BMD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>1146/EMD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>3699/MEDB</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>2864/NMD-II</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING.</t>
+  </si>
+  <si>
+    <t>2251/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>19ANGPC8367D1</t>
+  </si>
+  <si>
+    <t>871/BD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>R.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AKHPP2438G1ZZ</t>
+  </si>
+  <si>
+    <t>263/CSD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>R.P. ENTERPRISE (DAKSHINESWAR)</t>
+  </si>
+  <si>
+    <t>19CEMPS7009M1ZO</t>
+  </si>
+  <si>
+    <t>1385/AD</t>
+  </si>
+  <si>
+    <t>R.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AEXPR6777A1ZO</t>
+  </si>
+  <si>
+    <t>2432/MURD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>R.R. ENTERPRISES</t>
+  </si>
+  <si>
+    <t>19AKVPR0387A1ZR</t>
+  </si>
+  <si>
+    <t>392/RWS/MID</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>R.R.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1280/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>R.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AAJFR7395C1ZR</t>
+  </si>
+  <si>
+    <t>515/JD</t>
+  </si>
+  <si>
+    <t>R.S CONSTRUCTION (PROP- ROBIN ROY)</t>
+  </si>
+  <si>
+    <t>19AAGFR9548G1ZN</t>
+  </si>
+  <si>
+    <t>330/MURD</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>R.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Berhampur Division I</t>
+  </si>
+  <si>
+    <t>1244/BD-I</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>R.S. CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>19AADFR2799C2ZY</t>
+  </si>
+  <si>
+    <t>2648/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>R.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1123/W/MMD</t>
+  </si>
+  <si>
+    <t>R.S.CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>517/AD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>RABBEKUL SHAIKH</t>
+  </si>
+  <si>
+    <t>19CIWPS3612L1ZE</t>
+  </si>
+  <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>209/RSD</t>
+  </si>
+  <si>
+    <t>03/05/2021</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>19ADRPC2538H1ZE</t>
+  </si>
+  <si>
+    <t>570/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>RABIN HALDER</t>
+  </si>
+  <si>
+    <t>19ARJPH9765M1ZU</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>161/BSD</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>RABIN KAMETH</t>
+  </si>
+  <si>
+    <t>19AWXPK4085E1ZX</t>
+  </si>
+  <si>
+    <t>1886/BD</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>RABIN RAI</t>
+  </si>
+  <si>
+    <t>19AIFPR5170F1Z2</t>
+  </si>
+  <si>
+    <t>Neorakhola W/S Mnt. Division</t>
+  </si>
+  <si>
+    <t>833/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH DUTTA</t>
+  </si>
+  <si>
+    <t>19ACSPD9376Q1ZD</t>
+  </si>
+  <si>
+    <t>963/JD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH GORANG</t>
+  </si>
+  <si>
+    <t>19ADIPG5025A1Z1</t>
+  </si>
+  <si>
+    <t>433/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>19AFOPK1143D1ZM</t>
+  </si>
+  <si>
+    <t>19/PMD</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>433/BMD</t>
+  </si>
+  <si>
+    <t>Project Management Unit,WBPWSP,Purulia</t>
+  </si>
+  <si>
+    <t>2401/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>RABINDRANATH DAS</t>
+  </si>
+  <si>
+    <t>19BDIPD0532N1ZI</t>
+  </si>
+  <si>
+    <t>241/CSD</t>
+  </si>
+  <si>
+    <t>RABINDRANATH KHAN</t>
+  </si>
+  <si>
+    <t>603/PD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>RABINDRANATH MANDAL</t>
+  </si>
+  <si>
+    <t>19AKBPM7644R2ZA</t>
+  </si>
+  <si>
+    <t>1397/JHD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>RABIUL GAZI</t>
+  </si>
+  <si>
+    <t>19BKOPG3510Q1ZO</t>
+  </si>
+  <si>
+    <t>2656/AD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>19AEQPI8443D1Z7</t>
+  </si>
+  <si>
+    <t>2253/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>RADHAKRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19DOAPN3167N1ZE</t>
+  </si>
+  <si>
+    <t>1411/BSD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>RADHAKRISHNA TRADERS</t>
+  </si>
+  <si>
+    <t>19BHFPP7527Q1ZE</t>
+  </si>
+  <si>
+    <t>463/TD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>RADHARANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19FYEPS8292H1ZK</t>
+  </si>
+  <si>
+    <t>1345/BHM</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>19BMWPP9763N1ZI</t>
+  </si>
+  <si>
+    <t>875/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>19BMWPP9763N1Z1</t>
+  </si>
+  <si>
+    <t>311/JMD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>RADHE RADHE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19IFYPS6464D1ZE</t>
+  </si>
+  <si>
+    <t>1301/JHD</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>19AAQFR3693E1ZN</t>
+  </si>
+  <si>
+    <t>1324/BD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>19AAQFR369E1ZN</t>
+  </si>
+  <si>
+    <t>3219/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>49/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>177/BSD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>2180/BHM</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>2226/RD/PHE</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>956/JD</t>
+  </si>
+  <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>618/CD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>583/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>526/SWD-I</t>
+  </si>
+  <si>
+    <t>466/NACD-II</t>
+  </si>
+  <si>
+    <t>1330/BD-I</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>1066/ALD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>Kurseong Division</t>
+  </si>
+  <si>
+    <t>136/KD/PHED/GTA</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>RAFIKUL HASAN</t>
+  </si>
+  <si>
+    <t>19ABWPH5840E2ZA</t>
+  </si>
+  <si>
+    <t>187/BSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>RAGHU DAS</t>
+  </si>
+  <si>
+    <t>19ADDPD6892R1ZP</t>
+  </si>
+  <si>
+    <t>1031/JD</t>
+  </si>
+  <si>
+    <t>RAGHUNATH BANERJEE</t>
+  </si>
+  <si>
+    <t>19AYEPB3829N1Z4</t>
+  </si>
+  <si>
+    <t>1560/PD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>RAHAMAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AFSPR1036E2Z8</t>
+  </si>
+  <si>
+    <t>1746/MURD</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>RAHAMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AGFPR4269M1ZM</t>
+  </si>
+  <si>
+    <t>11481/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>19AJEPM9539M1ZE</t>
+  </si>
+  <si>
+    <t>2521/BWD</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>19EXGPR2032L1Z3</t>
+  </si>
+  <si>
+    <t>401/CD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>RAHANUL ALAM</t>
+  </si>
+  <si>
+    <t>19AHTPA5457H2ZX</t>
+  </si>
+  <si>
+    <t>1276/MD</t>
+  </si>
+  <si>
+    <t>12/04/2021</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MANDAL</t>
+  </si>
+  <si>
+    <t>19APEPM1834R1Z</t>
+  </si>
+  <si>
+    <t>631/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>19APEPM1834R1ZA</t>
+  </si>
+  <si>
+    <t>529/RNP</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>1341/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>RAHIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19GXEPM1233G1ZI</t>
+  </si>
+  <si>
+    <t>2008/AD</t>
+  </si>
+  <si>
+    <t>RAHMAN &amp; MONDAL</t>
+  </si>
+  <si>
+    <t>19AADFR9079B1ZY</t>
+  </si>
+  <si>
+    <t>Resources Division</t>
+  </si>
+  <si>
+    <t>572/RS</t>
+  </si>
+  <si>
+    <t>RAHUL CHATERJEE</t>
+  </si>
+  <si>
+    <t>19BDUPC3234Q1ZW</t>
+  </si>
+  <si>
+    <t>2835/BQA</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AJOPG4561D1Z5</t>
+  </si>
+  <si>
+    <t>11492/AD</t>
+  </si>
+  <si>
+    <t>19BRGPS7896N1ZF</t>
+  </si>
+  <si>
+    <t>1034/RD/PHED</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ADRPM5397C1ZZ</t>
+  </si>
+  <si>
+    <t>1077/TD</t>
+  </si>
+  <si>
+    <t>RAIHANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19GBJPS8078E1ZV</t>
+  </si>
+  <si>
+    <t>472/KlySD-II</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>RAINBOW CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AGQPD4746E1Z8</t>
+  </si>
+  <si>
+    <t>2608/BWD</t>
+  </si>
+  <si>
+    <t>04/08/2020</t>
+  </si>
+  <si>
+    <t>RAIS ALI MOLLA</t>
+  </si>
+  <si>
+    <t>19AVUPM4922C1ZA</t>
+  </si>
+  <si>
+    <t>598/RSD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>RAISINHA INFRASTRUCTURE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>19AAGCR4334M1ZY</t>
+  </si>
+  <si>
+    <t>2358/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>RAJ &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AQHPM3580C1ZT</t>
+  </si>
+  <si>
+    <t>12645/AD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>468/RSD</t>
+  </si>
+  <si>
+    <t>Central Drilling Division</t>
+  </si>
+  <si>
+    <t>1236/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>1306/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>RAJ AGRO SERVICE CENTRE</t>
+  </si>
+  <si>
+    <t>194GUPK8337J1ZJ</t>
+  </si>
+  <si>
+    <t>1532/HUG</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>RAJ ASSOCIATES</t>
+  </si>
+  <si>
+    <t>19ACXPC0214D1ZX</t>
+  </si>
+  <si>
+    <t>840/KSD</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>1311/BHM</t>
+  </si>
+  <si>
+    <t>RAJ BROTHERS</t>
+  </si>
+  <si>
+    <t>19AAGFR4730E1Z9</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>1557/SWD-I</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>RAJ BUILDERS</t>
+  </si>
+  <si>
+    <t>19AJEPA7102N1Z9</t>
+  </si>
+  <si>
+    <t>14/AE-II/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AEBPC8194C1ZM</t>
+  </si>
+  <si>
+    <t>162/PSD</t>
+  </si>
+  <si>
+    <t>19AAYFR5005J1ZM</t>
+  </si>
+  <si>
+    <t>488/CH</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>19AWAPS7729J1ZW</t>
+  </si>
+  <si>
+    <t>5339/SWD-I</t>
+  </si>
+  <si>
+    <t>RAJ CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>19ABLFR9803J1ZJ</t>
+  </si>
+  <si>
+    <t>184/CH,</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19ABHFR2964E1ZY</t>
+  </si>
+  <si>
+    <t>3063/AD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>19BEJPR5550J1ZX</t>
+  </si>
+  <si>
+    <t>North 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>23/NWSD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>4557/HD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>19CLJPM3858E1ZQ</t>
+  </si>
+  <si>
+    <t>904/SWD-I</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>1385/Bon</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>19ALCPM7575R1Z2</t>
+  </si>
+  <si>
+    <t>2030/BD</t>
+  </si>
+  <si>
+    <t>964/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>103/BD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>19AKIPS3663H1ZO</t>
+  </si>
+  <si>
+    <t>57/TD</t>
+  </si>
+  <si>
+    <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
+  </si>
+  <si>
+    <t>19AHNPC4317Q3ZS</t>
+  </si>
+  <si>
+    <t>2306/BSD</t>
+  </si>
+  <si>
+    <t>RAJA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AAMPI2810G1ZU</t>
+  </si>
+  <si>
+    <t>224/AE/NSD</t>
+  </si>
+  <si>
+    <t>19FCGPD7186F1ZB</t>
+  </si>
+  <si>
+    <t>6206/MD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>RAJA MITRA</t>
+  </si>
+  <si>
+    <t>19AELPM2567H1Z3</t>
+  </si>
+  <si>
+    <t>80_/PR</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>RAJAN SARKAR</t>
+  </si>
+  <si>
+    <t>19BHKPS4358D2ZX</t>
+  </si>
+  <si>
+    <t>1103/CD</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>RAJANI KANTA RAY</t>
+  </si>
+  <si>
+    <t>19AVXPR5552N1ZB</t>
+  </si>
+  <si>
+    <t>71/SD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>RAJAT BARAN CHAND</t>
+  </si>
+  <si>
+    <t>19AFDPC9155N1ZO</t>
+  </si>
+  <si>
+    <t>916/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>19AFDPC9155N1Z0</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>715/DWSD</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>RAJAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AKZPN5263F1ZG</t>
+  </si>
+  <si>
+    <t>339/Kly SD-I</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>19AGLPK9103D1ZF</t>
+  </si>
+  <si>
+    <t>597/PD</t>
+  </si>
+  <si>
+    <t>RAJAT ROY</t>
+  </si>
+  <si>
+    <t>19ASQPR0647EIZD</t>
+  </si>
+  <si>
+    <t>1712/CD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>RAJDEEP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AGHPR2360M1ZW</t>
+  </si>
+  <si>
+    <t>2740/HUG</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>RAJDEEP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AUKPD7575R2ZK</t>
+  </si>
+  <si>
+    <t>4085/AD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>RAJEEV RANJAN OJHA</t>
+  </si>
+  <si>
+    <t>19AADPO0029L1ZN</t>
+  </si>
+  <si>
+    <t>Siliguri W/S Division</t>
+  </si>
+  <si>
+    <t>1237/SWSD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>1433/NMD</t>
+  </si>
+  <si>
+    <t>1402/NMD-II</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>19ADEPD4831B1Z2</t>
+  </si>
+  <si>
+    <t>2246/MURD</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>890/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>RAJENDRA PRASAD SINGH</t>
+  </si>
+  <si>
+    <t>19EXDPS7728P1Z1</t>
+  </si>
+  <si>
+    <t>4590/MD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>RAJESH DAFADAR</t>
+  </si>
+  <si>
+    <t>19GATPD4693D1Z7</t>
+  </si>
+  <si>
+    <t>346/KSD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>RAJESH PARIA</t>
+  </si>
+  <si>
+    <t>19ELGPP9689P1ZJ</t>
+  </si>
+  <si>
+    <t>1468/TSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>RAJGRAM FAV CO OPT LAB CON AND CONST SO LTD</t>
+  </si>
+  <si>
+    <t>19AAAAR3421R1Z4</t>
+  </si>
+  <si>
+    <t>1289/BHM</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>RAJIB CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>19AFXPC1298Q1ZE</t>
+  </si>
+  <si>
+    <t>42/CD</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
+  </si>
+  <si>
+    <t>19ACYPG7732P1ZI</t>
+  </si>
+  <si>
+    <t>172/ED</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>Central Mechanical Division</t>
+  </si>
+  <si>
+    <t>2513/CMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>80/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>1035 /AE-III</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>159/W/MMD</t>
+  </si>
+  <si>
+    <t>435/BMD</t>
+  </si>
+  <si>
+    <t>RAJIB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BSGPG1370L1ZK</t>
+  </si>
+  <si>
+    <t>4606/AD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>RAJIB DUTTA</t>
+  </si>
+  <si>
+    <t>19AKMPD3433A1ZL</t>
+  </si>
+  <si>
+    <t>639/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>RAJIB GHOSH</t>
+  </si>
+  <si>
+    <t>19ANKPG5419L1ZL</t>
+  </si>
+  <si>
+    <t>748./AE-III</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>19AGMPM8951C1ZO</t>
+  </si>
+  <si>
+    <t>2917/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>RAJIB SAHA</t>
+  </si>
+  <si>
+    <t>19CSMPS8679HIZK</t>
+  </si>
+  <si>
+    <t>2984/MURD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>I9CSMPS8679H1ZK</t>
+  </si>
+  <si>
+    <t>1676/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>RAJKUMAR DAS</t>
+  </si>
+  <si>
+    <t>19AFAPD2186F1ZQ</t>
+  </si>
+  <si>
+    <t>90/BSSD</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MANNA</t>
+  </si>
+  <si>
+    <t>19AJQPM1335H2ZY</t>
+  </si>
+  <si>
+    <t>4536/AD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>550/SMD..</t>
+  </si>
+  <si>
+    <t>19/04/2021</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>2617/MURD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>RAJLAKSHMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AHLPG9220G1Z9</t>
+  </si>
+  <si>
+    <t>295/CSD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>RAJLAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AVEPM1867E1ZG</t>
+  </si>
+  <si>
+    <t>968/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>RAJLAXMI ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>19ADEPR5637B1ZI</t>
+  </si>
+  <si>
+    <t>222/SMD.</t>
+  </si>
+  <si>
+    <t>24/02/2020</t>
+  </si>
+  <si>
+    <t>RAJMAHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BGSPG936381ZP</t>
+  </si>
+  <si>
+    <t>1104/HUG</t>
+  </si>
+  <si>
+    <t>RAJPATH ENGINEERS-CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>19AAAAR4013P1ZA</t>
+  </si>
+  <si>
+    <t>997/HSD</t>
+  </si>
+  <si>
+    <t>RAJU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AHUPG9713D1Z0</t>
+  </si>
+  <si>
+    <t>3361/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>RAJU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AGIPG6816C1ZI</t>
+  </si>
+  <si>
+    <t>878/MURD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>RAJU GHOSH</t>
+  </si>
+  <si>
+    <t>19BDKPG0555N1Z6</t>
+  </si>
+  <si>
+    <t>757/CD</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>RAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AAGFR1060D1ZI</t>
+  </si>
+  <si>
+    <t>1773/EMSD-I</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AYPPB2596M1ZP</t>
+  </si>
+  <si>
+    <t>629/ND</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>904/NWSD-I</t>
+  </si>
+  <si>
+    <t>124/NAD-I</t>
+  </si>
+  <si>
+    <t>19AJNPB4497N1ZF</t>
+  </si>
+  <si>
+    <t>2156/SWD-I</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>916/BHTSD</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>RAKHI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AJJPM6223H1Z1</t>
+  </si>
+  <si>
+    <t>4295/AD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>19KODPS9925H1Z2</t>
+  </si>
+  <si>
+    <t>802/BD</t>
+  </si>
+  <si>
+    <t>07/04/2021</t>
+  </si>
+  <si>
+    <t>4233/SWD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>997/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>RAKSHIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BNJPR4877D1ZF</t>
+  </si>
+  <si>
+    <t>538/PD</t>
+  </si>
+  <si>
+    <t>518/PMD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>RAKSHIT TRADERS</t>
+  </si>
+  <si>
+    <t>19BLDPR9916B1ZV</t>
+  </si>
+  <si>
+    <t>2173/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>RAKTIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AREPK3380L2ZE</t>
+  </si>
+  <si>
+    <t>311/CSD</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>RALLY CO-OP LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>19AACAR2652Q1ZX</t>
+  </si>
+  <si>
+    <t>857/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>173/DSD</t>
+  </si>
+  <si>
+    <t>RAM CHANDRA HAZRA.</t>
+  </si>
+  <si>
+    <t>19ABFPH0621J2ZV</t>
+  </si>
+  <si>
+    <t>651/HSD(Camp)</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>RAM KRISHNA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>19AFBPC5673B1ZS</t>
+  </si>
+  <si>
+    <t>1969 / NAD-I</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>RAM MOHAN MUKHERJEE</t>
+  </si>
+  <si>
+    <t>19ALSPM1115H1ZZ</t>
+  </si>
+  <si>
+    <t>155/DSD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>RAMAPADA DUTTA ROY</t>
+  </si>
+  <si>
+    <t>19ACRPD1266E1ZM</t>
+  </si>
+  <si>
+    <t>2130/BWD</t>
+  </si>
+  <si>
+    <t>09/03/2021</t>
+  </si>
+  <si>
+    <t>RAMASISH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AAPFR5807H1ZQ</t>
+  </si>
+  <si>
+    <t>450/TD</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>6420/BWD</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>1052/SWD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>914/JHD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>RAMCHANDRA BASAK</t>
+  </si>
+  <si>
+    <t>19BJEPB8133P1ZU</t>
+  </si>
+  <si>
+    <t>1335/MLMD</t>
+  </si>
+  <si>
+    <t>25/04/2024</t>
+  </si>
+  <si>
+    <t>RAMEN DEY &amp; CO</t>
+  </si>
+  <si>
+    <t>19AADFR7496Q1Z2</t>
+  </si>
+  <si>
+    <t>1186/ALD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>RAMEN GHOSH</t>
+  </si>
+  <si>
+    <t>19AHDPG0578K1Z5</t>
+  </si>
+  <si>
+    <t>6941/AD</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>RAMENDRA NATH KAR</t>
+  </si>
+  <si>
+    <t>19AKXPK5918Q1ZW</t>
+  </si>
+  <si>
+    <t>2173/MD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>1582/MD</t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
+  </si>
+  <si>
+    <t>RAMESH &amp; SHANTI ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>19AAEFR3036K1Z1</t>
+  </si>
+  <si>
+    <t>1835/TD</t>
+  </si>
+  <si>
+    <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
+    <t>19ACBPA5683Q1Z3</t>
+  </si>
+  <si>
+    <t>1192/SWSD</t>
+  </si>
+  <si>
+    <t>967/NKWSMD</t>
+  </si>
+  <si>
+    <t>RAMESH AND SHANTI ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>2501/BHM</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>RAMESH KUMAR AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>19AANFR3947A1Z1</t>
+  </si>
+  <si>
+    <t>1159/SWSD</t>
+  </si>
+  <si>
+    <t>360/NKWSMD</t>
+  </si>
+  <si>
+    <t>RAMESH SHARMA</t>
+  </si>
+  <si>
+    <t>19AVXPS0360B1ZB</t>
+  </si>
+  <si>
+    <t>236/ALD</t>
+  </si>
+  <si>
+    <t>RAMESH THAPA</t>
+  </si>
+  <si>
+    <t>19AHKPT8517A1Z3</t>
+  </si>
+  <si>
+    <t>956/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA CHAKABORTY</t>
+  </si>
+  <si>
+    <t>1956/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>757/DWSD</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AIAPJ2354E3ZJ</t>
+  </si>
+  <si>
+    <t>2974/AD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>RAMPROSAD ROY</t>
+  </si>
+  <si>
+    <t>19ASLPR0413P1Z7</t>
+  </si>
+  <si>
+    <t>904/BHTSD</t>
+  </si>
+  <si>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t>RAMTANU CHATTERJEE</t>
+  </si>
+  <si>
+    <t>19BEEPC9745K1Z2</t>
+  </si>
+  <si>
+    <t>1822/W-160/JICA/PMU/2013</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>RANA DEY</t>
+  </si>
+  <si>
+    <t>19ACSPD9388C2Z1</t>
+  </si>
+  <si>
+    <t>803/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BAHPB7353M1ZC</t>
+  </si>
+  <si>
+    <t>579/BSD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>19CEXPR2525E1Z0</t>
+  </si>
+  <si>
+    <t>3104/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>681/DWSD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>19ABBFR9732L1ZL</t>
+  </si>
+  <si>
+    <t>3164/HD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>1132/HUG</t>
+  </si>
+  <si>
+    <t>RANABIR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>19ACDPC2081N1ZJ</t>
+  </si>
+  <si>
+    <t>765/BQA</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
+    <t>19AIYPS5938D1ZE</t>
+  </si>
+  <si>
+    <t>3671/AD</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>19ABFFR5333K1ZU</t>
+  </si>
+  <si>
+    <t>1424/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>785/DWSD</t>
+  </si>
+  <si>
+    <t>128/DWSD</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>440/DSD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>4134/SWD-I</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>116/BD-I</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>RANAJOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AUEPG8770D1ZI</t>
+  </si>
+  <si>
+    <t>612/DWSD</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>19AAAAR9498Q2Z8</t>
+  </si>
+  <si>
+    <t>1177/JD</t>
+  </si>
+  <si>
+    <t>3114/RS</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>RANI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AHWPM3048F1ZW</t>
+  </si>
+  <si>
+    <t>2858/HD</t>
+  </si>
+  <si>
+    <t>RANI SATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BMCPN7581C1ZV</t>
+  </si>
+  <si>
+    <t>1086/PD</t>
+  </si>
+  <si>
+    <t>RANJAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AKHPR5591A1ZX</t>
+  </si>
+  <si>
+    <t>1333/BD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>19AXDPS6258E1Z4</t>
+  </si>
+  <si>
+    <t>1976/BD</t>
+  </si>
+  <si>
+    <t>18/12/2020</t>
+  </si>
+  <si>
+    <t>RANJEET SINGH BENIWAL</t>
+  </si>
+  <si>
+    <t>19BAEPB1957L1ZJ</t>
+  </si>
+  <si>
+    <t>138/JD</t>
+  </si>
+  <si>
+    <t>19BAEPB19571L1ZJ</t>
+  </si>
+  <si>
+    <t>1328/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>19ADUPC9546L1ZO</t>
+  </si>
+  <si>
+    <t>1656/RCD I</t>
+  </si>
+  <si>
+    <t>660/DWSD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>1084/PD</t>
+  </si>
+  <si>
+    <t>RANJIT ADHIKARY</t>
+  </si>
+  <si>
+    <t>19AGCPA3964H2ZG</t>
+  </si>
+  <si>
+    <t>1278/MD</t>
+  </si>
+  <si>
+    <t>RANJIT BARMAN</t>
+  </si>
+  <si>
+    <t>19ADCPB1473B2Z5</t>
+  </si>
+  <si>
+    <t>1970/BD</t>
+  </si>
+  <si>
+    <t>RANJIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AFCPR2557Q1ZO</t>
+  </si>
+  <si>
+    <t>3079/AD</t>
+  </si>
+  <si>
+    <t>RANJIT GHOSH</t>
+  </si>
+  <si>
+    <t>19BMKPG9973M1Z1</t>
+  </si>
+  <si>
+    <t>249/BSSD</t>
+  </si>
+  <si>
+    <t>03/08/2021</t>
+  </si>
+  <si>
+    <t>RANJIT KAR</t>
+  </si>
+  <si>
+    <t>19AJZPK9996R1Z8</t>
+  </si>
+  <si>
+    <t>482/SWD-I</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>RANJIT KARMAKAR</t>
+  </si>
+  <si>
+    <t>19AFXPK5522Q1Z1</t>
+  </si>
+  <si>
+    <t>62/JD</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>525/HSD</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>913/B.Ar.D</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>RANJIT MITRA SUPPLIERS</t>
+  </si>
+  <si>
+    <t>19AIIPM5245M2ZO</t>
+  </si>
+  <si>
+    <t>1380/HSD</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>RANJIT SINGH BENIWAL</t>
+  </si>
+  <si>
+    <t>321/JD</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>RASID ALAM</t>
+  </si>
+  <si>
+    <t>19ARFPA7862E1ZS</t>
+  </si>
+  <si>
+    <t>983/CD</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>RATAN CHANDRA SARKAR</t>
+  </si>
+  <si>
+    <t>19AVFPS1936H1Z9</t>
+  </si>
+  <si>
+    <t>2706/MD</t>
+  </si>
+  <si>
+    <t>RATAN DUTTA</t>
+  </si>
+  <si>
+    <t>19AFLPD5321F1ZO</t>
+  </si>
+  <si>
+    <t>2492/MURD</t>
+  </si>
+  <si>
+    <t>19AMYPD3067E1ZR</t>
+  </si>
+  <si>
+    <t>111/ALD</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>RATAN KARMAKAR</t>
+  </si>
+  <si>
+    <t>19BTRPK4013L1Z9</t>
+  </si>
+  <si>
+    <t>3954/MD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>Malda Arsenic Area W/S Division</t>
+  </si>
+  <si>
+    <t>986/MAAD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>RATAN SARKAR.</t>
+  </si>
+  <si>
+    <t>19BIIPS7472K1ZD</t>
+  </si>
+  <si>
+    <t>538/HSD(camp)</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>RAWSHAN FOUNDATION</t>
+  </si>
+  <si>
+    <t>19BYRPK7858J1ZC</t>
+  </si>
+  <si>
+    <t>145/BD-I</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION &amp;CO.</t>
+  </si>
+  <si>
+    <t>19AFNPR5192Q1Z8</t>
+  </si>
+  <si>
+    <t>2832/RD/PHE</t>
+  </si>
+  <si>
+    <t>2481/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>557/MD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>RAYCON CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>19AAAAR2271B1ZV</t>
+  </si>
+  <si>
+    <t>770/HD</t>
+  </si>
+  <si>
+    <t>RAYCON COOPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>1021/HUG</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>REAL TIME</t>
+  </si>
+  <si>
+    <t>19AANFR0638N1ZK</t>
+  </si>
+  <si>
+    <t>1650/BD</t>
+  </si>
+  <si>
+    <t>7125/ND</t>
+  </si>
+  <si>
+    <t>39/NAD-I</t>
+  </si>
+  <si>
+    <t>REALIENCE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AFHPM0888A1ZF</t>
+  </si>
+  <si>
+    <t>742/AD</t>
+  </si>
+  <si>
+    <t>1595/HD</t>
+  </si>
+  <si>
+    <t>961/SWD-I</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>REAN WATER TECH PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>19AAGCR7644L1ZP</t>
+  </si>
+  <si>
+    <t>3155/MD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>REBEKA MONDAL</t>
+  </si>
+  <si>
+    <t>19BCTPM5125N1ZL</t>
+  </si>
+  <si>
+    <t>935/BD-I</t>
+  </si>
+  <si>
+    <t>RED STAR UNEMPLOYED CO -OPARATIVE LABOUR CON.CONS. SOCY LTD.</t>
+  </si>
+  <si>
+    <t>19AACAR7220G1ZK</t>
+  </si>
+  <si>
+    <t>1320/CD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>REDSEA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BSCPA1748N1ZK</t>
+  </si>
+  <si>
+    <t>2089/BD-I</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>REJAUL HAQUE</t>
+  </si>
+  <si>
+    <t>19AFIPH8941NIZQ</t>
+  </si>
+  <si>
+    <t>1792/CD</t>
+  </si>
+  <si>
+    <t>REKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19ASDPG1590L1ZI</t>
+  </si>
+  <si>
+    <t>369/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>1279/RSD</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ALVPS1657D1ZJ</t>
+  </si>
+  <si>
+    <t>2256/BD</t>
+  </si>
+  <si>
+    <t>1044/SMD</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>96/AD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>208/TD</t>
+  </si>
+  <si>
+    <t>1851/W/MMD</t>
+  </si>
+  <si>
+    <t>842/SWD-I</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE ENGINEERS CO-OP CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>19AACAR2653R1ZU</t>
+  </si>
+  <si>
+    <t>901/RCD I</t>
+  </si>
+  <si>
+    <t>28/05/2021</t>
+  </si>
+  <si>
+    <t>RELIABLE ENGINEERS CO.-OPERATIVE CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>4335/BWD</t>
+  </si>
+  <si>
+    <t>05/11/2020</t>
+  </si>
+  <si>
+    <t>RELIABLE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BBIPS7399C1ZZ</t>
+  </si>
+  <si>
+    <t>78/MURD</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>1966/MD</t>
+  </si>
+  <si>
+    <t>31/08/2020</t>
+  </si>
+  <si>
+    <t>1008/BD-I</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>RELIABLE ENTERPRISE (MURSHIDABAD)</t>
+  </si>
+  <si>
+    <t>3252/SWD-I</t>
+  </si>
+  <si>
+    <t>RELIABLE SANITARY &amp; PLUMBING CO.</t>
+  </si>
+  <si>
+    <t>19ANPPM3990B1ZN</t>
+  </si>
+  <si>
+    <t>425/MD</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>RELIABLE SANITARY AND PLUMBING CO.</t>
+  </si>
+  <si>
+    <t>19AANFR7803F2ZV</t>
+  </si>
+  <si>
+    <t>1559/SWD-I</t>
+  </si>
+  <si>
+    <t>RELIANCE UN EMPLOYED ENGINEERS CO OP SOC LTD</t>
+  </si>
+  <si>
+    <t>19AAAAR1305Q1Z9</t>
+  </si>
+  <si>
+    <t>39/CD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>RELLI PALA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ABCFR4784P1ZA</t>
+  </si>
+  <si>
+    <t>1325/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>RENUKA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AFMPR5789L1Z8</t>
+  </si>
+  <si>
+    <t>465/AE/KSD</t>
+  </si>
+  <si>
+    <t>RENUKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19ACLPD3089M1Z2</t>
+  </si>
+  <si>
+    <t>1418/RSD</t>
+  </si>
+  <si>
+    <t>RESILIENCE INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>19AAECR2679F1Z3</t>
+  </si>
+  <si>
+    <t>2873/NKWSMD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>REZU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BPUPG8520B1ZR</t>
+  </si>
+  <si>
+    <t>2666/AD</t>
+  </si>
+  <si>
+    <t>RHINE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BFGPS8492N1ZA</t>
+  </si>
+  <si>
+    <t>432/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>RHYNO INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>19HJNPK2006K1ZW</t>
+  </si>
+  <si>
+    <t>1209/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>624/CD</t>
+  </si>
+  <si>
+    <t>RICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AEPPH0591E1ZE</t>
+  </si>
+  <si>
+    <t>3386/BWD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>207/BSSD</t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
+    <t>RIDAUAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BECPG3766C1ZO</t>
+  </si>
+  <si>
+    <t>2908/MURD</t>
+  </si>
+  <si>
+    <t>RIDIP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AKZPH4170R1Z1</t>
+  </si>
+  <si>
+    <t>1565/AD</t>
+  </si>
+  <si>
+    <t>1500/SWD-I</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>RIJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AKIPA0253B1ZU</t>
+  </si>
+  <si>
+    <t>3957/BHM</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>RIJU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AWDPD6509N1Z8</t>
+  </si>
+  <si>
+    <t>4194/AD</t>
+  </si>
+  <si>
+    <t>RIM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19FUAPS7282B1ZC</t>
+  </si>
+  <si>
+    <t>1893/MURD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>RIMON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BKBPS1947L1ZM</t>
+  </si>
+  <si>
+    <t>2247/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>RINAS INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>19ABFFR2441G1Z8</t>
+  </si>
+  <si>
+    <t>12647/AD</t>
+  </si>
+  <si>
+    <t>RINKU SAU</t>
+  </si>
+  <si>
+    <t>19EJDPS4596H1ZH</t>
+  </si>
+  <si>
+    <t>3364/HD</t>
+  </si>
+  <si>
+    <t>RINZI SHERPA</t>
+  </si>
+  <si>
+    <t>19FTDPS4012R1Z0</t>
+  </si>
+  <si>
+    <t>2368/NKWSMD</t>
+  </si>
+  <si>
+    <t>RIPAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19BOCPB3028Q1ZS</t>
+  </si>
+  <si>
+    <t>87/BH</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>RIPON DAS</t>
+  </si>
+  <si>
+    <t>19AAUFR5606B1Z0</t>
+  </si>
+  <si>
+    <t>535/NMD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>606/NMD-II</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>19BSGPS7705B1ZM</t>
+  </si>
+  <si>
+    <t>685/Bon</t>
+  </si>
+  <si>
+    <t>1011/MD</t>
+  </si>
+  <si>
+    <t>25/06/2021</t>
+  </si>
+  <si>
+    <t>2971/RCD-I</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>105/DSD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>RISHAV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BNSPM2482E2ZJ</t>
+  </si>
+  <si>
+    <t>1184/ED</t>
+  </si>
+  <si>
+    <t>1194/W/MMD</t>
+  </si>
+  <si>
+    <t>RISHI KESH THAKURI</t>
+  </si>
+  <si>
+    <t>19AFDPT1225N1Z4</t>
+  </si>
+  <si>
+    <t>861/NKWSMD</t>
+  </si>
+  <si>
+    <t>RISHIKA GHOSH</t>
+  </si>
+  <si>
+    <t>19CMIPD3531P1ZP</t>
+  </si>
+  <si>
+    <t>151/BD-I</t>
+  </si>
+  <si>
+    <t>RITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19AWVPS7660K1ZB</t>
+  </si>
+  <si>
+    <t>1013/Hug</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTION (INDIA) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>27AACCN0835B1ZY</t>
+  </si>
+  <si>
+    <t>206/NACD-II</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTIONS (I) PVT. LTD</t>
+  </si>
+  <si>
+    <t>1289/MAAD</t>
+  </si>
+  <si>
+    <t>07/09/2021</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTIONS (I) PVT.LTD.</t>
+  </si>
+  <si>
+    <t>19AACCN0835B1ZV</t>
+  </si>
+  <si>
+    <t>02/BD</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTIONS (INDIA) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>2674/BQA</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>RITESH AGARWALL</t>
+  </si>
+  <si>
+    <t>19AUZPA5174E1Z9</t>
+  </si>
+  <si>
+    <t>2035/MD</t>
+  </si>
+  <si>
+    <t>1094/MMSD-I</t>
+  </si>
+  <si>
+    <t>853/JHD</t>
+  </si>
+  <si>
+    <t>RITESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19ADVPR3122N1ZS</t>
+  </si>
+  <si>
+    <t>570/HESD</t>
+  </si>
+  <si>
+    <t>1768/JMD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>RITEWATER SOLUTIONS (I) PVT. LTD</t>
+  </si>
+  <si>
+    <t>7041/ND</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>RIVER BENZ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AASPH5363F1ZD</t>
+  </si>
+  <si>
+    <t>155/AD</t>
+  </si>
+  <si>
+    <t>323/SWD-I</t>
+  </si>
+  <si>
+    <t>22/06/2020</t>
+  </si>
+  <si>
+    <t>RIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BVSPM3258E1Z4</t>
+  </si>
+  <si>
+    <t>966/DWSD</t>
+  </si>
+  <si>
+    <t>30/09/2020</t>
+  </si>
+  <si>
+    <t>RIYANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19BRMPG2436G1ZQ</t>
+  </si>
+  <si>
+    <t>2525/AD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>RIZZ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19GPK6667M1Z4</t>
+  </si>
+  <si>
+    <t>232/LSD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>RK DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>19GTHPD3324J1ZL</t>
+  </si>
+  <si>
+    <t>4536/ALD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>RKS ENGINEER &amp; CONTRACTOR</t>
+  </si>
+  <si>
+    <t>19CFSPS9994C1ZB</t>
+  </si>
+  <si>
+    <t>790/HD</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>2667/SWD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>RMD TRADING</t>
+  </si>
+  <si>
+    <t>2454/SMD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>2103/BOL.MD.</t>
+  </si>
+  <si>
+    <t>300/W/MMD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>1199/EMSD-I</t>
+  </si>
+  <si>
+    <t>1818/NMD</t>
+  </si>
+  <si>
+    <t>22/12/2020</t>
+  </si>
+  <si>
+    <t>983/NMD-II</t>
+  </si>
+  <si>
+    <t>2096/JMD</t>
+  </si>
+  <si>
+    <t>RMN INFRASTRUCTURES LIMITED</t>
+  </si>
+  <si>
+    <t>19AADCR7124C1ZK</t>
+  </si>
+  <si>
+    <t>5091/MD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>1731/BQA</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>36AAJAR6387H1ZX</t>
+  </si>
+  <si>
+    <t>3537/ND</t>
+  </si>
+  <si>
+    <t>1424/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>RN ELECTRO POWER PVT. LTD.</t>
+  </si>
+  <si>
+    <t>19AAECR5374B1ZD</t>
+  </si>
+  <si>
+    <t>1193/Bol.MD</t>
+  </si>
+  <si>
+    <t>RNS TRADING</t>
+  </si>
+  <si>
+    <t>2793/CMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>ROHAN MONDAL</t>
+  </si>
+  <si>
+    <t>19CCJPM5762J1ZZ</t>
+  </si>
+  <si>
+    <t>1026/BSD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>ROHAN MONDAL.</t>
+  </si>
+  <si>
+    <t>928/BHTSD</t>
+  </si>
+  <si>
+    <t>ROHIT KUMAR DEWAN</t>
+  </si>
+  <si>
+    <t>19BKHPD4331H1ZC</t>
+  </si>
+  <si>
+    <t>942/ NKWSMD</t>
+  </si>
+  <si>
+    <t>ROMEO ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>19AAGFR8271E1ZX</t>
+  </si>
+  <si>
+    <t>334/TD</t>
+  </si>
+  <si>
+    <t>ROMI TRADERS</t>
+  </si>
+  <si>
+    <t>19ATMPS9402K1ZY</t>
+  </si>
+  <si>
+    <t>654/RSD</t>
+  </si>
+  <si>
+    <t>ROMI TREDERS.</t>
+  </si>
+  <si>
+    <t>577/BSD</t>
+  </si>
+  <si>
+    <t>ROSE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>19ABLPI7949G1Z3</t>
+  </si>
+  <si>
+    <t>3789/HUG</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>19AAECR0972K1Z0</t>
+  </si>
+  <si>
+    <t>415/SWD-I</t>
+  </si>
+  <si>
+    <t>ROSHAN BISWAKARMA</t>
+  </si>
+  <si>
+    <t>19AEVPB9436L1ZP</t>
+  </si>
+  <si>
+    <t>602/NKWSMD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>ROY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>19AWBPR9805P1ZN</t>
+  </si>
+  <si>
+    <t>1426/NAD-I</t>
+  </si>
+  <si>
+    <t>ROY &amp; BISWAS ENGG. CO.</t>
+  </si>
+  <si>
+    <t>19AAKFM1711C1ZN</t>
+  </si>
+  <si>
+    <t>988/SMD</t>
+  </si>
+  <si>
+    <t>ROY &amp; PANDIT CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>19ABEFR5601D1ZF</t>
+  </si>
+  <si>
+    <t>1668/ALD</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>ROY &amp; ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19AAHFR3799Q1Z0</t>
+  </si>
+  <si>
+    <t>399/DSD</t>
+  </si>
+  <si>
+    <t>ROY &amp; SAMANTA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>19ABEFR0323E1ZK</t>
+  </si>
+  <si>
+    <t>781/MURD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>ROY AND ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>615/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>ROY ASSOCIATE</t>
+  </si>
+  <si>
+    <t>19AAMFR2230B1ZI</t>
+  </si>
+  <si>
+    <t>3631/BWD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>19AWBBR9805P1ZN</t>
+  </si>
+  <si>
+    <t>5036/ND</t>
   </si>
   <si>
     <t>13/09/2024</t>
-  </si>
-[...3745 lines deleted...]
-    <t>5036/ND</t>
   </si>
   <si>
     <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>19ABDFR8664H1ZN</t>
   </si>
   <si>
     <t>244/TD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>832/BSD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>2164/BHM</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
@@ -5499,51 +5502,51 @@
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="3">
-        <v>11.26</v>
+        <v>3.54</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
@@ -21291,3047 +21294,3047 @@
       <c r="Q419" s="1"/>
       <c r="R419" s="1"/>
       <c r="S419" s="1"/>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>1289</v>
       </c>
       <c r="C420" s="3" t="s">
         <v>1313</v>
       </c>
       <c r="D420" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E420" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="F420" s="3" t="s">
-        <v>65</v>
+        <v>1315</v>
       </c>
       <c r="G420" s="3">
         <v>56.45</v>
       </c>
       <c r="H420" s="1"/>
       <c r="I420" s="1"/>
       <c r="J420" s="1"/>
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C421" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D421" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E421" s="3" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="F421" s="3" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="G421" s="3">
         <v>37.4</v>
       </c>
       <c r="H421" s="1"/>
       <c r="I421" s="1"/>
       <c r="J421" s="1"/>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C422" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D422" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="F422" s="3" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="G422" s="3">
         <v>2.68</v>
       </c>
       <c r="H422" s="1"/>
       <c r="I422" s="1"/>
       <c r="J422" s="1"/>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C423" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D423" s="3" t="s">
         <v>332</v>
       </c>
       <c r="E423" s="3" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="F423" s="3" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="G423" s="3">
         <v>22.26</v>
       </c>
       <c r="H423" s="1"/>
       <c r="I423" s="1"/>
       <c r="J423" s="1"/>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C424" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D424" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E424" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="F424" s="3" t="s">
         <v>570</v>
       </c>
       <c r="G424" s="3">
         <v>15.43</v>
       </c>
       <c r="H424" s="1"/>
       <c r="I424" s="1"/>
       <c r="J424" s="1"/>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C425" s="3" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D425" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E425" s="3" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="F425" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="G425" s="3">
         <v>2.96</v>
       </c>
       <c r="H425" s="1"/>
       <c r="I425" s="1"/>
       <c r="J425" s="1"/>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="C426" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D426" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="F426" s="3" t="s">
         <v>1133</v>
       </c>
       <c r="G426" s="3">
         <v>22.88</v>
       </c>
       <c r="H426" s="1"/>
       <c r="I426" s="1"/>
       <c r="J426" s="1"/>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C427" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D427" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E427" s="3" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="F427" s="3" t="s">
         <v>430</v>
       </c>
       <c r="G427" s="3">
         <v>7.24</v>
       </c>
       <c r="H427" s="1"/>
       <c r="I427" s="1"/>
       <c r="J427" s="1"/>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C428" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D428" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="F428" s="3" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="G428" s="3">
         <v>4.96</v>
       </c>
       <c r="H428" s="1"/>
       <c r="I428" s="1"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C429" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D429" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E429" s="3" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F429" s="3" t="s">
         <v>619</v>
       </c>
       <c r="G429" s="3">
         <v>2.53</v>
       </c>
       <c r="H429" s="1"/>
       <c r="I429" s="1"/>
       <c r="J429" s="1"/>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D430" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="F430" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G430" s="3">
         <v>5.39</v>
       </c>
       <c r="H430" s="1"/>
       <c r="I430" s="1"/>
       <c r="J430" s="1"/>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C431" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D431" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E431" s="3" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F431" s="3" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="G431" s="3">
         <v>3.93</v>
       </c>
       <c r="H431" s="1"/>
       <c r="I431" s="1"/>
       <c r="J431" s="1"/>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C432" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D432" s="3" t="s">
         <v>560</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="F432" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G432" s="3">
         <v>16.26</v>
       </c>
       <c r="H432" s="1"/>
       <c r="I432" s="1"/>
       <c r="J432" s="1"/>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C433" s="3" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D433" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E433" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F433" s="3" t="s">
         <v>454</v>
       </c>
       <c r="G433" s="3">
         <v>9.53</v>
       </c>
       <c r="H433" s="1"/>
       <c r="I433" s="1"/>
       <c r="J433" s="1"/>
       <c r="K433" s="1"/>
       <c r="L433" s="1"/>
       <c r="M433" s="1"/>
       <c r="N433" s="1"/>
       <c r="O433" s="1"/>
       <c r="P433" s="1"/>
       <c r="Q433" s="1"/>
       <c r="R433" s="1"/>
       <c r="S433" s="1"/>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C434" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D434" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E434" s="3" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="F434" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G434" s="3">
         <v>15.67</v>
       </c>
       <c r="H434" s="1"/>
       <c r="I434" s="1"/>
       <c r="J434" s="1"/>
       <c r="K434" s="1"/>
       <c r="L434" s="1"/>
       <c r="M434" s="1"/>
       <c r="N434" s="1"/>
       <c r="O434" s="1"/>
       <c r="P434" s="1"/>
       <c r="Q434" s="1"/>
       <c r="R434" s="1"/>
       <c r="S434" s="1"/>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C435" s="3" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D435" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E435" s="3" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="F435" s="3" t="s">
         <v>324</v>
       </c>
       <c r="G435" s="3">
         <v>61.73</v>
       </c>
       <c r="H435" s="1"/>
       <c r="I435" s="1"/>
       <c r="J435" s="1"/>
       <c r="K435" s="1"/>
       <c r="L435" s="1"/>
       <c r="M435" s="1"/>
       <c r="N435" s="1"/>
       <c r="O435" s="1"/>
       <c r="P435" s="1"/>
       <c r="Q435" s="1"/>
       <c r="R435" s="1"/>
       <c r="S435" s="1"/>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C436" s="3" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="D436" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="F436" s="3" t="s">
         <v>528</v>
       </c>
       <c r="G436" s="3">
         <v>4.6</v>
       </c>
       <c r="H436" s="1"/>
       <c r="I436" s="1"/>
       <c r="J436" s="1"/>
       <c r="K436" s="1"/>
       <c r="L436" s="1"/>
       <c r="M436" s="1"/>
       <c r="N436" s="1"/>
       <c r="O436" s="1"/>
       <c r="P436" s="1"/>
       <c r="Q436" s="1"/>
       <c r="R436" s="1"/>
       <c r="S436" s="1"/>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C437" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D437" s="3" t="s">
         <v>607</v>
       </c>
       <c r="E437" s="3" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="F437" s="3" t="s">
         <v>570</v>
       </c>
       <c r="G437" s="3">
         <v>27.08</v>
       </c>
       <c r="H437" s="1"/>
       <c r="I437" s="1"/>
       <c r="J437" s="1"/>
       <c r="K437" s="1"/>
       <c r="L437" s="1"/>
       <c r="M437" s="1"/>
       <c r="N437" s="1"/>
       <c r="O437" s="1"/>
       <c r="P437" s="1"/>
       <c r="Q437" s="1"/>
       <c r="R437" s="1"/>
       <c r="S437" s="1"/>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C438" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D438" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E438" s="3" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="F438" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="G438" s="3">
         <v>15.28</v>
       </c>
       <c r="H438" s="1"/>
       <c r="I438" s="1"/>
       <c r="J438" s="1"/>
       <c r="K438" s="1"/>
       <c r="L438" s="1"/>
       <c r="M438" s="1"/>
       <c r="N438" s="1"/>
       <c r="O438" s="1"/>
       <c r="P438" s="1"/>
       <c r="Q438" s="1"/>
       <c r="R438" s="1"/>
       <c r="S438" s="1"/>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C439" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D439" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E439" s="3" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="F439" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="G439" s="3">
         <v>49.52</v>
       </c>
       <c r="H439" s="1"/>
       <c r="I439" s="1"/>
       <c r="J439" s="1"/>
       <c r="K439" s="1"/>
       <c r="L439" s="1"/>
       <c r="M439" s="1"/>
       <c r="N439" s="1"/>
       <c r="O439" s="1"/>
       <c r="P439" s="1"/>
       <c r="Q439" s="1"/>
       <c r="R439" s="1"/>
       <c r="S439" s="1"/>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C440" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D440" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E440" s="3" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="F440" s="3" t="s">
         <v>418</v>
       </c>
       <c r="G440" s="3">
         <v>5.37</v>
       </c>
       <c r="H440" s="1"/>
       <c r="I440" s="1"/>
       <c r="J440" s="1"/>
       <c r="K440" s="1"/>
       <c r="L440" s="1"/>
       <c r="M440" s="1"/>
       <c r="N440" s="1"/>
       <c r="O440" s="1"/>
       <c r="P440" s="1"/>
       <c r="Q440" s="1"/>
       <c r="R440" s="1"/>
       <c r="S440" s="1"/>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C441" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D441" s="3" t="s">
         <v>366</v>
       </c>
       <c r="E441" s="3" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="F441" s="3" t="s">
         <v>416</v>
       </c>
       <c r="G441" s="3">
         <v>14.72</v>
       </c>
       <c r="H441" s="1"/>
       <c r="I441" s="1"/>
       <c r="J441" s="1"/>
       <c r="K441" s="1"/>
       <c r="L441" s="1"/>
       <c r="M441" s="1"/>
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="C442" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D442" s="3" t="s">
         <v>318</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F442" s="3" t="s">
         <v>1308</v>
       </c>
       <c r="G442" s="3">
         <v>85.64</v>
       </c>
       <c r="H442" s="1"/>
       <c r="I442" s="1"/>
       <c r="J442" s="1"/>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C443" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D443" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="F443" s="3" t="s">
         <v>192</v>
       </c>
       <c r="G443" s="3">
         <v>4.75</v>
       </c>
       <c r="H443" s="1"/>
       <c r="I443" s="1"/>
       <c r="J443" s="1"/>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
     <row r="444" spans="1:23">
       <c r="A444" s="3">
         <v>442</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C444" s="3" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D444" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="F444" s="3" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="G444" s="3">
         <v>2.15</v>
       </c>
       <c r="H444" s="1"/>
       <c r="I444" s="1"/>
       <c r="J444" s="1"/>
       <c r="K444" s="1"/>
       <c r="L444" s="1"/>
       <c r="M444" s="1"/>
       <c r="N444" s="1"/>
       <c r="O444" s="1"/>
       <c r="P444" s="1"/>
       <c r="Q444" s="1"/>
       <c r="R444" s="1"/>
       <c r="S444" s="1"/>
       <c r="T444" s="1"/>
       <c r="U444" s="1"/>
       <c r="V444" s="1"/>
       <c r="W444" s="1"/>
     </row>
     <row r="445" spans="1:23">
       <c r="A445" s="3">
         <v>443</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C445" s="3" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D445" s="3" t="s">
         <v>131</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F445" s="3" t="s">
         <v>593</v>
       </c>
       <c r="G445" s="3">
         <v>41.28</v>
       </c>
       <c r="H445" s="1"/>
       <c r="I445" s="1"/>
       <c r="J445" s="1"/>
       <c r="K445" s="1"/>
       <c r="L445" s="1"/>
       <c r="M445" s="1"/>
       <c r="N445" s="1"/>
       <c r="O445" s="1"/>
       <c r="P445" s="1"/>
       <c r="Q445" s="1"/>
       <c r="R445" s="1"/>
       <c r="S445" s="1"/>
       <c r="T445" s="1"/>
       <c r="U445" s="1"/>
       <c r="V445" s="1"/>
       <c r="W445" s="1"/>
     </row>
     <row r="446" spans="1:23">
       <c r="A446" s="3">
         <v>444</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C446" s="3" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D446" s="3" t="s">
         <v>630</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="F446" s="3" t="s">
         <v>1154</v>
       </c>
       <c r="G446" s="3">
         <v>1188.6</v>
       </c>
       <c r="H446" s="1"/>
       <c r="I446" s="1"/>
       <c r="J446" s="1"/>
       <c r="K446" s="1"/>
       <c r="L446" s="1"/>
       <c r="M446" s="1"/>
       <c r="N446" s="1"/>
       <c r="O446" s="1"/>
       <c r="P446" s="1"/>
       <c r="Q446" s="1"/>
       <c r="R446" s="1"/>
       <c r="S446" s="1"/>
       <c r="T446" s="1"/>
       <c r="U446" s="1"/>
       <c r="V446" s="1"/>
       <c r="W446" s="1"/>
     </row>
     <row r="447" spans="1:23">
       <c r="A447" s="3">
         <v>445</v>
       </c>
       <c r="B447" s="3" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C447" s="3" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D447" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E447" s="3" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="F447" s="3" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="G447" s="3">
         <v>13.24</v>
       </c>
       <c r="H447" s="1"/>
       <c r="I447" s="1"/>
       <c r="J447" s="1"/>
       <c r="K447" s="1"/>
       <c r="L447" s="1"/>
       <c r="M447" s="1"/>
       <c r="N447" s="1"/>
       <c r="O447" s="1"/>
       <c r="P447" s="1"/>
       <c r="Q447" s="1"/>
       <c r="R447" s="1"/>
       <c r="S447" s="1"/>
       <c r="T447" s="1"/>
       <c r="U447" s="1"/>
       <c r="V447" s="1"/>
       <c r="W447" s="1"/>
     </row>
     <row r="448" spans="1:23">
       <c r="A448" s="3">
         <v>446</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C448" s="3" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D448" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E448" s="3" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="F448" s="3" t="s">
         <v>280</v>
       </c>
       <c r="G448" s="3">
         <v>30.5</v>
       </c>
       <c r="H448" s="1"/>
       <c r="I448" s="1"/>
       <c r="J448" s="1"/>
       <c r="K448" s="1"/>
       <c r="L448" s="1"/>
       <c r="M448" s="1"/>
       <c r="N448" s="1"/>
       <c r="O448" s="1"/>
       <c r="P448" s="1"/>
       <c r="Q448" s="1"/>
       <c r="R448" s="1"/>
       <c r="S448" s="1"/>
       <c r="T448" s="1"/>
       <c r="U448" s="1"/>
       <c r="V448" s="1"/>
       <c r="W448" s="1"/>
     </row>
     <row r="449" spans="1:23">
       <c r="A449" s="3">
         <v>447</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C449" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D449" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E449" s="3" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F449" s="3" t="s">
         <v>282</v>
       </c>
       <c r="G449" s="3">
         <v>182.7</v>
       </c>
       <c r="H449" s="1"/>
       <c r="I449" s="1"/>
       <c r="J449" s="1"/>
       <c r="K449" s="1"/>
       <c r="L449" s="1"/>
       <c r="M449" s="1"/>
       <c r="N449" s="1"/>
       <c r="O449" s="1"/>
       <c r="P449" s="1"/>
       <c r="Q449" s="1"/>
       <c r="R449" s="1"/>
       <c r="S449" s="1"/>
       <c r="T449" s="1"/>
       <c r="U449" s="1"/>
       <c r="V449" s="1"/>
       <c r="W449" s="1"/>
     </row>
     <row r="450" spans="1:23">
       <c r="A450" s="3">
         <v>448</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C450" s="3" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D450" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E450" s="3" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F450" s="3" t="s">
         <v>257</v>
       </c>
       <c r="G450" s="3">
         <v>33.33</v>
       </c>
       <c r="H450" s="1"/>
       <c r="I450" s="1"/>
       <c r="J450" s="1"/>
       <c r="K450" s="1"/>
       <c r="L450" s="1"/>
       <c r="M450" s="1"/>
       <c r="N450" s="1"/>
       <c r="O450" s="1"/>
       <c r="P450" s="1"/>
       <c r="Q450" s="1"/>
       <c r="R450" s="1"/>
       <c r="S450" s="1"/>
       <c r="T450" s="1"/>
       <c r="U450" s="1"/>
       <c r="V450" s="1"/>
       <c r="W450" s="1"/>
     </row>
     <row r="451" spans="1:23">
       <c r="A451" s="3">
         <v>449</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C451" s="3">
         <v>192116782249</v>
       </c>
       <c r="D451" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E451" s="3" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="F451" s="3" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="G451" s="3">
         <v>12.01</v>
       </c>
       <c r="H451" s="1"/>
       <c r="I451" s="1"/>
       <c r="J451" s="1"/>
       <c r="K451" s="1"/>
       <c r="L451" s="1"/>
       <c r="M451" s="1"/>
       <c r="N451" s="1"/>
       <c r="O451" s="1"/>
       <c r="P451" s="1"/>
       <c r="Q451" s="1"/>
       <c r="R451" s="1"/>
       <c r="S451" s="1"/>
       <c r="T451" s="1"/>
       <c r="U451" s="1"/>
       <c r="V451" s="1"/>
       <c r="W451" s="1"/>
     </row>
     <row r="452" spans="1:23">
       <c r="A452" s="3">
         <v>450</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C452" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D452" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E452" s="3" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="F452" s="3" t="s">
         <v>461</v>
       </c>
       <c r="G452" s="3">
         <v>15.27</v>
       </c>
       <c r="H452" s="1"/>
       <c r="I452" s="1"/>
       <c r="J452" s="1"/>
       <c r="K452" s="1"/>
       <c r="L452" s="1"/>
       <c r="M452" s="1"/>
       <c r="N452" s="1"/>
       <c r="O452" s="1"/>
       <c r="P452" s="1"/>
       <c r="Q452" s="1"/>
       <c r="R452" s="1"/>
       <c r="S452" s="1"/>
       <c r="T452" s="1"/>
       <c r="U452" s="1"/>
       <c r="V452" s="1"/>
       <c r="W452" s="1"/>
     </row>
     <row r="453" spans="1:23">
       <c r="A453" s="3">
         <v>451</v>
       </c>
       <c r="B453" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C453" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D453" s="3" t="s">
         <v>332</v>
       </c>
       <c r="E453" s="3" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="F453" s="3" t="s">
         <v>495</v>
       </c>
       <c r="G453" s="3">
         <v>420.9</v>
       </c>
       <c r="H453" s="1"/>
       <c r="I453" s="1"/>
       <c r="J453" s="1"/>
       <c r="K453" s="1"/>
       <c r="L453" s="1"/>
       <c r="M453" s="1"/>
       <c r="N453" s="1"/>
       <c r="O453" s="1"/>
       <c r="P453" s="1"/>
       <c r="Q453" s="1"/>
       <c r="R453" s="1"/>
       <c r="S453" s="1"/>
       <c r="T453" s="1"/>
       <c r="U453" s="1"/>
       <c r="V453" s="1"/>
       <c r="W453" s="1"/>
     </row>
     <row r="454" spans="1:23">
       <c r="A454" s="3">
         <v>452</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D454" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="F454" s="3" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="G454" s="3">
         <v>0.94</v>
       </c>
       <c r="H454" s="1"/>
       <c r="I454" s="1"/>
       <c r="J454" s="1"/>
       <c r="K454" s="1"/>
       <c r="L454" s="1"/>
       <c r="M454" s="1"/>
       <c r="N454" s="1"/>
       <c r="O454" s="1"/>
       <c r="P454" s="1"/>
       <c r="Q454" s="1"/>
       <c r="R454" s="1"/>
       <c r="S454" s="1"/>
       <c r="T454" s="1"/>
       <c r="U454" s="1"/>
       <c r="V454" s="1"/>
       <c r="W454" s="1"/>
     </row>
     <row r="455" spans="1:23">
       <c r="A455" s="3">
         <v>453</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="C455" s="3" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="D455" s="3" t="s">
         <v>520</v>
       </c>
       <c r="E455" s="3" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="F455" s="3" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="G455" s="3">
         <v>4.97</v>
       </c>
       <c r="H455" s="1"/>
       <c r="I455" s="1"/>
       <c r="J455" s="1"/>
       <c r="K455" s="1"/>
       <c r="L455" s="1"/>
       <c r="M455" s="1"/>
       <c r="N455" s="1"/>
       <c r="O455" s="1"/>
       <c r="P455" s="1"/>
       <c r="Q455" s="1"/>
       <c r="R455" s="1"/>
       <c r="S455" s="1"/>
       <c r="T455" s="1"/>
       <c r="U455" s="1"/>
       <c r="V455" s="1"/>
       <c r="W455" s="1"/>
     </row>
     <row r="456" spans="1:23">
       <c r="A456" s="3">
         <v>454</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C456" s="3" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F456" s="3" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="G456" s="3">
         <v>9.73</v>
       </c>
       <c r="H456" s="1"/>
       <c r="I456" s="1"/>
       <c r="J456" s="1"/>
       <c r="K456" s="1"/>
       <c r="L456" s="1"/>
       <c r="M456" s="1"/>
       <c r="N456" s="1"/>
       <c r="O456" s="1"/>
       <c r="P456" s="1"/>
       <c r="Q456" s="1"/>
       <c r="R456" s="1"/>
       <c r="S456" s="1"/>
       <c r="T456" s="1"/>
       <c r="U456" s="1"/>
       <c r="V456" s="1"/>
       <c r="W456" s="1"/>
     </row>
     <row r="457" spans="1:23">
       <c r="A457" s="3">
         <v>455</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C457" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D457" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E457" s="3" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="F457" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G457" s="3">
         <v>16.03</v>
       </c>
       <c r="H457" s="1"/>
       <c r="I457" s="1"/>
       <c r="J457" s="1"/>
       <c r="K457" s="1"/>
       <c r="L457" s="1"/>
       <c r="M457" s="1"/>
       <c r="N457" s="1"/>
       <c r="O457" s="1"/>
       <c r="P457" s="1"/>
       <c r="Q457" s="1"/>
       <c r="R457" s="1"/>
       <c r="S457" s="1"/>
       <c r="T457" s="1"/>
       <c r="U457" s="1"/>
       <c r="V457" s="1"/>
       <c r="W457" s="1"/>
     </row>
     <row r="458" spans="1:23">
       <c r="A458" s="3">
         <v>456</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D458" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E458" s="3" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="F458" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G458" s="3">
         <v>16.77</v>
       </c>
       <c r="H458" s="1"/>
       <c r="I458" s="1"/>
       <c r="J458" s="1"/>
       <c r="K458" s="1"/>
       <c r="L458" s="1"/>
       <c r="M458" s="1"/>
       <c r="N458" s="1"/>
       <c r="O458" s="1"/>
       <c r="P458" s="1"/>
       <c r="Q458" s="1"/>
       <c r="R458" s="1"/>
       <c r="S458" s="1"/>
       <c r="T458" s="1"/>
       <c r="U458" s="1"/>
       <c r="V458" s="1"/>
       <c r="W458" s="1"/>
     </row>
     <row r="459" spans="1:23">
       <c r="A459" s="3">
         <v>457</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C459" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D459" s="3" t="s">
         <v>630</v>
       </c>
       <c r="E459" s="3" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="F459" s="3" t="s">
         <v>414</v>
       </c>
       <c r="G459" s="3">
         <v>10.03</v>
       </c>
       <c r="H459" s="1"/>
       <c r="I459" s="1"/>
       <c r="J459" s="1"/>
       <c r="K459" s="1"/>
       <c r="L459" s="1"/>
       <c r="M459" s="1"/>
       <c r="N459" s="1"/>
       <c r="O459" s="1"/>
       <c r="P459" s="1"/>
       <c r="Q459" s="1"/>
       <c r="R459" s="1"/>
       <c r="S459" s="1"/>
       <c r="T459" s="1"/>
       <c r="U459" s="1"/>
       <c r="V459" s="1"/>
       <c r="W459" s="1"/>
     </row>
     <row r="460" spans="1:23">
       <c r="A460" s="3">
         <v>458</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="C460" s="3" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D460" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E460" s="3" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="F460" s="3" t="s">
         <v>564</v>
       </c>
       <c r="G460" s="3">
         <v>0.94</v>
       </c>
       <c r="H460" s="1"/>
       <c r="I460" s="1"/>
       <c r="J460" s="1"/>
       <c r="K460" s="1"/>
       <c r="L460" s="1"/>
       <c r="M460" s="1"/>
       <c r="N460" s="1"/>
       <c r="O460" s="1"/>
       <c r="P460" s="1"/>
       <c r="Q460" s="1"/>
       <c r="R460" s="1"/>
       <c r="S460" s="1"/>
       <c r="T460" s="1"/>
       <c r="U460" s="1"/>
       <c r="V460" s="1"/>
       <c r="W460" s="1"/>
     </row>
     <row r="461" spans="1:23">
       <c r="A461" s="3">
         <v>459</v>
       </c>
       <c r="B461" s="3" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C461" s="3" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D461" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E461" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F461" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G461" s="3">
         <v>6.5</v>
       </c>
       <c r="H461" s="1"/>
       <c r="I461" s="1"/>
       <c r="J461" s="1"/>
       <c r="K461" s="1"/>
       <c r="L461" s="1"/>
       <c r="M461" s="1"/>
       <c r="N461" s="1"/>
       <c r="O461" s="1"/>
       <c r="P461" s="1"/>
       <c r="Q461" s="1"/>
       <c r="R461" s="1"/>
       <c r="S461" s="1"/>
       <c r="T461" s="1"/>
       <c r="U461" s="1"/>
       <c r="V461" s="1"/>
       <c r="W461" s="1"/>
     </row>
     <row r="462" spans="1:23">
       <c r="A462" s="3">
         <v>460</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="C462" s="3" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D462" s="3" t="s">
         <v>665</v>
       </c>
       <c r="E462" s="3" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="F462" s="3" t="s">
         <v>1281</v>
       </c>
       <c r="G462" s="3">
         <v>12.83</v>
       </c>
       <c r="H462" s="1"/>
       <c r="I462" s="1"/>
       <c r="J462" s="1"/>
       <c r="K462" s="1"/>
       <c r="L462" s="1"/>
       <c r="M462" s="1"/>
       <c r="N462" s="1"/>
       <c r="O462" s="1"/>
       <c r="P462" s="1"/>
       <c r="Q462" s="1"/>
       <c r="R462" s="1"/>
       <c r="S462" s="1"/>
       <c r="T462" s="1"/>
       <c r="U462" s="1"/>
       <c r="V462" s="1"/>
       <c r="W462" s="1"/>
     </row>
     <row r="463" spans="1:23">
       <c r="A463" s="3">
         <v>461</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="C463" s="3" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D463" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E463" s="3" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="F463" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="G463" s="3">
         <v>5.78</v>
       </c>
       <c r="H463" s="1"/>
       <c r="I463" s="1"/>
       <c r="J463" s="1"/>
       <c r="K463" s="1"/>
       <c r="L463" s="1"/>
       <c r="M463" s="1"/>
       <c r="N463" s="1"/>
       <c r="O463" s="1"/>
       <c r="P463" s="1"/>
       <c r="Q463" s="1"/>
       <c r="R463" s="1"/>
       <c r="S463" s="1"/>
       <c r="T463" s="1"/>
       <c r="U463" s="1"/>
       <c r="V463" s="1"/>
       <c r="W463" s="1"/>
     </row>
     <row r="464" spans="1:23">
       <c r="A464" s="3">
         <v>462</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C464" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D464" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="F464" s="3" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="G464" s="3">
         <v>4.72</v>
       </c>
       <c r="H464" s="1"/>
       <c r="I464" s="1"/>
       <c r="J464" s="1"/>
       <c r="K464" s="1"/>
       <c r="L464" s="1"/>
       <c r="M464" s="1"/>
       <c r="N464" s="1"/>
       <c r="O464" s="1"/>
       <c r="P464" s="1"/>
       <c r="Q464" s="1"/>
       <c r="R464" s="1"/>
       <c r="S464" s="1"/>
       <c r="T464" s="1"/>
       <c r="U464" s="1"/>
       <c r="V464" s="1"/>
       <c r="W464" s="1"/>
     </row>
     <row r="465" spans="1:23">
       <c r="A465" s="3">
         <v>463</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C465" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D465" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E465" s="3" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="F465" s="3" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G465" s="3">
         <v>13.01</v>
       </c>
       <c r="H465" s="1"/>
       <c r="I465" s="1"/>
       <c r="J465" s="1"/>
       <c r="K465" s="1"/>
       <c r="L465" s="1"/>
       <c r="M465" s="1"/>
       <c r="N465" s="1"/>
       <c r="O465" s="1"/>
       <c r="P465" s="1"/>
       <c r="Q465" s="1"/>
       <c r="R465" s="1"/>
       <c r="S465" s="1"/>
       <c r="T465" s="1"/>
       <c r="U465" s="1"/>
       <c r="V465" s="1"/>
       <c r="W465" s="1"/>
     </row>
     <row r="466" spans="1:23">
       <c r="A466" s="3">
         <v>464</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C466" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D466" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="F466" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="G466" s="3">
         <v>6.89</v>
       </c>
       <c r="H466" s="1"/>
       <c r="I466" s="1"/>
       <c r="J466" s="1"/>
       <c r="K466" s="1"/>
       <c r="L466" s="1"/>
       <c r="M466" s="1"/>
       <c r="N466" s="1"/>
       <c r="O466" s="1"/>
       <c r="P466" s="1"/>
       <c r="Q466" s="1"/>
       <c r="R466" s="1"/>
       <c r="S466" s="1"/>
       <c r="T466" s="1"/>
       <c r="U466" s="1"/>
       <c r="V466" s="1"/>
       <c r="W466" s="1"/>
     </row>
     <row r="467" spans="1:23">
       <c r="A467" s="3">
         <v>465</v>
       </c>
       <c r="B467" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C467" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D467" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E467" s="3" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F467" s="3" t="s">
         <v>764</v>
       </c>
       <c r="G467" s="3">
         <v>22.89</v>
       </c>
       <c r="H467" s="1"/>
       <c r="I467" s="1"/>
       <c r="J467" s="1"/>
       <c r="K467" s="1"/>
       <c r="L467" s="1"/>
       <c r="M467" s="1"/>
       <c r="N467" s="1"/>
       <c r="O467" s="1"/>
       <c r="P467" s="1"/>
       <c r="Q467" s="1"/>
       <c r="R467" s="1"/>
       <c r="S467" s="1"/>
       <c r="T467" s="1"/>
       <c r="U467" s="1"/>
       <c r="V467" s="1"/>
       <c r="W467" s="1"/>
     </row>
     <row r="468" spans="1:23">
       <c r="A468" s="3">
         <v>466</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C468" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D468" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E468" s="3" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="F468" s="3" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="G468" s="3">
         <v>27</v>
       </c>
       <c r="H468" s="1"/>
       <c r="I468" s="1"/>
       <c r="J468" s="1"/>
       <c r="K468" s="1"/>
       <c r="L468" s="1"/>
       <c r="M468" s="1"/>
       <c r="N468" s="1"/>
       <c r="O468" s="1"/>
       <c r="P468" s="1"/>
       <c r="Q468" s="1"/>
       <c r="R468" s="1"/>
       <c r="S468" s="1"/>
       <c r="T468" s="1"/>
       <c r="U468" s="1"/>
       <c r="V468" s="1"/>
       <c r="W468" s="1"/>
     </row>
     <row r="469" spans="1:23">
       <c r="A469" s="3">
         <v>467</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C469" s="3" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D469" s="3" t="s">
         <v>560</v>
       </c>
       <c r="E469" s="3" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="F469" s="3" t="s">
         <v>808</v>
       </c>
       <c r="G469" s="3">
         <v>9.99</v>
       </c>
       <c r="H469" s="1"/>
       <c r="I469" s="1"/>
       <c r="J469" s="1"/>
       <c r="K469" s="1"/>
       <c r="L469" s="1"/>
       <c r="M469" s="1"/>
       <c r="N469" s="1"/>
       <c r="O469" s="1"/>
       <c r="P469" s="1"/>
       <c r="Q469" s="1"/>
       <c r="R469" s="1"/>
       <c r="S469" s="1"/>
       <c r="T469" s="1"/>
       <c r="U469" s="1"/>
       <c r="V469" s="1"/>
       <c r="W469" s="1"/>
     </row>
     <row r="470" spans="1:23">
       <c r="A470" s="3">
         <v>468</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C470" s="3" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D470" s="3" t="s">
         <v>332</v>
       </c>
       <c r="E470" s="3" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="F470" s="3" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="G470" s="3">
         <v>0.61</v>
       </c>
       <c r="H470" s="1"/>
       <c r="I470" s="1"/>
       <c r="J470" s="1"/>
       <c r="K470" s="1"/>
       <c r="L470" s="1"/>
       <c r="M470" s="1"/>
       <c r="N470" s="1"/>
       <c r="O470" s="1"/>
       <c r="P470" s="1"/>
       <c r="Q470" s="1"/>
       <c r="R470" s="1"/>
       <c r="S470" s="1"/>
       <c r="T470" s="1"/>
       <c r="U470" s="1"/>
       <c r="V470" s="1"/>
       <c r="W470" s="1"/>
     </row>
     <row r="471" spans="1:23">
       <c r="A471" s="3">
         <v>469</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C471" s="3" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D471" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E471" s="3" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="F471" s="3" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="G471" s="3">
         <v>13.62</v>
       </c>
       <c r="H471" s="1"/>
       <c r="I471" s="1"/>
       <c r="J471" s="1"/>
       <c r="K471" s="1"/>
       <c r="L471" s="1"/>
       <c r="M471" s="1"/>
       <c r="N471" s="1"/>
       <c r="O471" s="1"/>
       <c r="P471" s="1"/>
       <c r="Q471" s="1"/>
       <c r="R471" s="1"/>
       <c r="S471" s="1"/>
       <c r="T471" s="1"/>
       <c r="U471" s="1"/>
       <c r="V471" s="1"/>
       <c r="W471" s="1"/>
     </row>
     <row r="472" spans="1:23">
       <c r="A472" s="3">
         <v>470</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C472" s="3" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D472" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E472" s="3" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="F472" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="G472" s="3">
         <v>2.28</v>
       </c>
       <c r="H472" s="1"/>
       <c r="I472" s="1"/>
       <c r="J472" s="1"/>
       <c r="K472" s="1"/>
       <c r="L472" s="1"/>
       <c r="M472" s="1"/>
       <c r="N472" s="1"/>
       <c r="O472" s="1"/>
       <c r="P472" s="1"/>
       <c r="Q472" s="1"/>
       <c r="R472" s="1"/>
       <c r="S472" s="1"/>
       <c r="T472" s="1"/>
       <c r="U472" s="1"/>
       <c r="V472" s="1"/>
       <c r="W472" s="1"/>
     </row>
     <row r="473" spans="1:23">
       <c r="A473" s="3">
         <v>471</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C473" s="3" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D473" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E473" s="3" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="F473" s="3" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="G473" s="3">
         <v>126.43</v>
       </c>
       <c r="H473" s="1"/>
       <c r="I473" s="1"/>
       <c r="J473" s="1"/>
       <c r="K473" s="1"/>
       <c r="L473" s="1"/>
       <c r="M473" s="1"/>
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
     <row r="474" spans="1:23">
       <c r="A474" s="3">
         <v>472</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C474" s="3" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D474" s="3" t="s">
         <v>607</v>
       </c>
       <c r="E474" s="3" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="F474" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="G474" s="3">
         <v>0.75</v>
       </c>
       <c r="H474" s="1"/>
       <c r="I474" s="1"/>
       <c r="J474" s="1"/>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
     </row>
     <row r="475" spans="1:23">
       <c r="A475" s="3">
         <v>473</v>
       </c>
       <c r="B475" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C475" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D475" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E475" s="3" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="F475" s="3" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="G475" s="3">
         <v>29.28</v>
       </c>
       <c r="H475" s="1"/>
       <c r="I475" s="1"/>
       <c r="J475" s="1"/>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D476" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E476" s="3" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="F476" s="3" t="s">
         <v>667</v>
       </c>
       <c r="G476" s="3">
         <v>27.17</v>
       </c>
       <c r="H476" s="1"/>
       <c r="I476" s="1"/>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C477" s="3" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D477" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E477" s="3" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="F477" s="3" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="G477" s="3">
         <v>31.65</v>
       </c>
       <c r="H477" s="1"/>
       <c r="I477" s="1"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D478" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E478" s="3" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="F478" s="3" t="s">
         <v>414</v>
       </c>
       <c r="G478" s="3">
         <v>10.88</v>
       </c>
       <c r="H478" s="1"/>
       <c r="I478" s="1"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
     <row r="479" spans="1:23">
       <c r="A479" s="3">
         <v>477</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C479" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D479" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E479" s="3" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="F479" s="3" t="s">
         <v>424</v>
       </c>
       <c r="G479" s="3">
         <v>5.78</v>
       </c>
       <c r="H479" s="1"/>
       <c r="I479" s="1"/>
       <c r="J479" s="1"/>
       <c r="K479" s="1"/>
       <c r="L479" s="1"/>
       <c r="M479" s="1"/>
       <c r="N479" s="1"/>
       <c r="O479" s="1"/>
       <c r="P479" s="1"/>
       <c r="Q479" s="1"/>
       <c r="R479" s="1"/>
       <c r="S479" s="1"/>
       <c r="T479" s="1"/>
       <c r="U479" s="1"/>
       <c r="V479" s="1"/>
       <c r="W479" s="1"/>
     </row>
     <row r="480" spans="1:23">
       <c r="A480" s="3">
         <v>478</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="C480" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D480" s="3" t="s">
         <v>226</v>
       </c>
       <c r="E480" s="3" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F480" s="3" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="G480" s="3">
         <v>10.75</v>
       </c>
       <c r="H480" s="1"/>
       <c r="I480" s="1"/>
       <c r="J480" s="1"/>
       <c r="K480" s="1"/>
       <c r="L480" s="1"/>
       <c r="M480" s="1"/>
       <c r="N480" s="1"/>
       <c r="O480" s="1"/>
       <c r="P480" s="1"/>
       <c r="Q480" s="1"/>
       <c r="R480" s="1"/>
       <c r="S480" s="1"/>
       <c r="T480" s="1"/>
       <c r="U480" s="1"/>
       <c r="V480" s="1"/>
       <c r="W480" s="1"/>
     </row>
     <row r="481" spans="1:23">
       <c r="A481" s="3">
         <v>479</v>
       </c>
       <c r="B481" s="3" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C481" s="3" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D481" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E481" s="3" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F481" s="3" t="s">
         <v>324</v>
       </c>
       <c r="G481" s="3">
         <v>9.89</v>
       </c>
       <c r="H481" s="1"/>
       <c r="I481" s="1"/>
       <c r="J481" s="1"/>
       <c r="K481" s="1"/>
       <c r="L481" s="1"/>
       <c r="M481" s="1"/>
       <c r="N481" s="1"/>
       <c r="O481" s="1"/>
       <c r="P481" s="1"/>
       <c r="Q481" s="1"/>
       <c r="R481" s="1"/>
       <c r="S481" s="1"/>
       <c r="T481" s="1"/>
       <c r="U481" s="1"/>
       <c r="V481" s="1"/>
       <c r="W481" s="1"/>
     </row>
     <row r="482" spans="1:23">
       <c r="A482" s="3">
         <v>480</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C482" s="3" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D482" s="3" t="s">
         <v>318</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="F482" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="G482" s="3">
         <v>40.74</v>
       </c>
       <c r="H482" s="1"/>
       <c r="I482" s="1"/>
       <c r="J482" s="1"/>
       <c r="K482" s="1"/>
       <c r="L482" s="1"/>
       <c r="M482" s="1"/>
       <c r="N482" s="1"/>
       <c r="O482" s="1"/>
       <c r="P482" s="1"/>
       <c r="Q482" s="1"/>
       <c r="R482" s="1"/>
       <c r="S482" s="1"/>
       <c r="T482" s="1"/>
       <c r="U482" s="1"/>
       <c r="V482" s="1"/>
       <c r="W482" s="1"/>
     </row>
     <row r="483" spans="1:23">
       <c r="A483" s="3">
         <v>481</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C483" s="3" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D483" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E483" s="3" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="F483" s="3" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="G483" s="3">
         <v>90</v>
       </c>
       <c r="H483" s="1"/>
       <c r="I483" s="1"/>
       <c r="J483" s="1"/>
       <c r="K483" s="1"/>
       <c r="L483" s="1"/>
       <c r="M483" s="1"/>
       <c r="N483" s="1"/>
       <c r="O483" s="1"/>
       <c r="P483" s="1"/>
       <c r="Q483" s="1"/>
       <c r="R483" s="1"/>
       <c r="S483" s="1"/>
       <c r="T483" s="1"/>
       <c r="U483" s="1"/>
       <c r="V483" s="1"/>
       <c r="W483" s="1"/>
     </row>
     <row r="484" spans="1:23">
       <c r="A484" s="3">
         <v>482</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C484" s="3" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D484" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E484" s="3" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="F484" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="G484" s="3">
         <v>19.6</v>
       </c>
       <c r="H484" s="1"/>
       <c r="I484" s="1"/>
       <c r="J484" s="1"/>
       <c r="K484" s="1"/>
       <c r="L484" s="1"/>
       <c r="M484" s="1"/>
       <c r="N484" s="1"/>
       <c r="O484" s="1"/>
       <c r="P484" s="1"/>
       <c r="Q484" s="1"/>
       <c r="R484" s="1"/>
       <c r="S484" s="1"/>
       <c r="T484" s="1"/>
       <c r="U484" s="1"/>
       <c r="V484" s="1"/>
       <c r="W484" s="1"/>
     </row>
     <row r="485" spans="1:23">
       <c r="A485" s="3">
         <v>483</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C485" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="D485" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E485" s="3" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="F485" s="3" t="s">
         <v>411</v>
       </c>
       <c r="G485" s="3">
         <v>324.1</v>
       </c>
       <c r="H485" s="1"/>
       <c r="I485" s="1"/>
       <c r="J485" s="1"/>
       <c r="K485" s="1"/>
       <c r="L485" s="1"/>
       <c r="M485" s="1"/>
       <c r="N485" s="1"/>
       <c r="O485" s="1"/>
       <c r="P485" s="1"/>
       <c r="Q485" s="1"/>
       <c r="R485" s="1"/>
       <c r="S485" s="1"/>
       <c r="T485" s="1"/>
       <c r="U485" s="1"/>
       <c r="V485" s="1"/>
       <c r="W485" s="1"/>
     </row>
     <row r="486" spans="1:23">
       <c r="A486" s="3">
         <v>484</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C486" s="3" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D486" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E486" s="3" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="F486" s="3" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="G486" s="3">
         <v>64.27</v>
       </c>
       <c r="H486" s="1"/>
       <c r="I486" s="1"/>
       <c r="J486" s="1"/>
       <c r="K486" s="1"/>
       <c r="L486" s="1"/>
       <c r="M486" s="1"/>
       <c r="N486" s="1"/>
       <c r="O486" s="1"/>
       <c r="P486" s="1"/>
       <c r="Q486" s="1"/>
       <c r="R486" s="1"/>
       <c r="S486" s="1"/>
       <c r="T486" s="1"/>
       <c r="U486" s="1"/>
       <c r="V486" s="1"/>
       <c r="W486" s="1"/>
     </row>
     <row r="487" spans="1:23">
       <c r="A487" s="3">
         <v>485</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C487" s="3" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D487" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E487" s="3" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F487" s="3" t="s">
         <v>653</v>
       </c>
       <c r="G487" s="3">
         <v>138.82</v>
       </c>
       <c r="H487" s="1"/>
       <c r="I487" s="1"/>
       <c r="J487" s="1"/>
       <c r="K487" s="1"/>
       <c r="L487" s="1"/>
       <c r="M487" s="1"/>
       <c r="N487" s="1"/>
       <c r="O487" s="1"/>
       <c r="P487" s="1"/>
       <c r="Q487" s="1"/>
       <c r="R487" s="1"/>
       <c r="S487" s="1"/>
       <c r="T487" s="1"/>
       <c r="U487" s="1"/>
       <c r="V487" s="1"/>
       <c r="W487" s="1"/>
     </row>
     <row r="488" spans="1:23">
       <c r="A488" s="3">
         <v>486</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C488" s="3" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D488" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E488" s="3" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="F488" s="3" t="s">
         <v>704</v>
       </c>
       <c r="G488" s="3">
         <v>12.85</v>
       </c>
       <c r="H488" s="1"/>
       <c r="I488" s="1"/>
       <c r="J488" s="1"/>
       <c r="K488" s="1"/>
       <c r="L488" s="1"/>
       <c r="M488" s="1"/>
       <c r="N488" s="1"/>
       <c r="O488" s="1"/>
       <c r="P488" s="1"/>
       <c r="Q488" s="1"/>
       <c r="R488" s="1"/>
       <c r="S488" s="1"/>
       <c r="T488" s="1"/>
       <c r="U488" s="1"/>
       <c r="V488" s="1"/>
       <c r="W488" s="1"/>
     </row>
     <row r="489" spans="1:23">
       <c r="A489" s="3">
         <v>487</v>
       </c>
       <c r="B489" s="3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C489" s="3" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D489" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E489" s="3" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F489" s="3" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="G489" s="3">
         <v>0.76</v>
       </c>
       <c r="H489" s="1"/>
       <c r="I489" s="1"/>
       <c r="J489" s="1"/>
       <c r="K489" s="1"/>
       <c r="L489" s="1"/>
       <c r="M489" s="1"/>
       <c r="N489" s="1"/>
       <c r="O489" s="1"/>
       <c r="P489" s="1"/>
       <c r="Q489" s="1"/>
       <c r="R489" s="1"/>
       <c r="S489" s="1"/>
       <c r="T489" s="1"/>
       <c r="U489" s="1"/>
       <c r="V489" s="1"/>
       <c r="W489" s="1"/>
     </row>
     <row r="490" spans="1:23">
       <c r="A490" s="3">
         <v>488</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C490" s="3" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D490" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="F490" s="3" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="G490" s="3">
         <v>5.91</v>
       </c>
       <c r="H490" s="1"/>
       <c r="I490" s="1"/>
       <c r="J490" s="1"/>
       <c r="K490" s="1"/>
       <c r="L490" s="1"/>
       <c r="M490" s="1"/>
       <c r="N490" s="1"/>
       <c r="O490" s="1"/>
       <c r="P490" s="1"/>
       <c r="Q490" s="1"/>
       <c r="R490" s="1"/>
       <c r="S490" s="1"/>
       <c r="T490" s="1"/>
       <c r="U490" s="1"/>
       <c r="V490" s="1"/>
       <c r="W490" s="1"/>
     </row>
     <row r="491" spans="1:23">
       <c r="A491" s="3">
         <v>489</v>
       </c>
       <c r="B491" s="3" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C491" s="3" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D491" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E491" s="3" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="F491" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G491" s="3">
         <v>18.4</v>
       </c>
       <c r="H491" s="1"/>
       <c r="I491" s="1"/>
       <c r="J491" s="1"/>
       <c r="K491" s="1"/>
       <c r="L491" s="1"/>
       <c r="M491" s="1"/>
       <c r="N491" s="1"/>
       <c r="O491" s="1"/>
       <c r="P491" s="1"/>
       <c r="Q491" s="1"/>
       <c r="R491" s="1"/>
       <c r="S491" s="1"/>
       <c r="T491" s="1"/>
       <c r="U491" s="1"/>
       <c r="V491" s="1"/>
       <c r="W491" s="1"/>
     </row>
     <row r="492" spans="1:23">
       <c r="A492" s="3">
         <v>490</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C492" s="3" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D492" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E492" s="3" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="F492" s="3" t="s">
         <v>422</v>
       </c>
       <c r="G492" s="3">
         <v>19.2</v>
       </c>
       <c r="H492" s="1"/>
       <c r="I492" s="1"/>
       <c r="J492" s="1"/>
       <c r="K492" s="1"/>
       <c r="L492" s="1"/>
       <c r="M492" s="1"/>
       <c r="N492" s="1"/>
       <c r="O492" s="1"/>
       <c r="P492" s="1"/>
       <c r="Q492" s="1"/>
       <c r="R492" s="1"/>
       <c r="S492" s="1"/>
       <c r="T492" s="1"/>
       <c r="U492" s="1"/>
       <c r="V492" s="1"/>
       <c r="W492" s="1"/>
     </row>
     <row r="493" spans="1:23">
       <c r="A493" s="3">
         <v>491</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C493" s="3" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D493" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E493" s="3" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="F493" s="3" t="s">
         <v>1264</v>
       </c>
       <c r="G493" s="3">
         <v>6.83</v>
       </c>
       <c r="H493" s="1"/>
       <c r="I493" s="1"/>
       <c r="J493" s="1"/>
       <c r="K493" s="1"/>
       <c r="L493" s="1"/>
       <c r="M493" s="1"/>
       <c r="N493" s="1"/>
       <c r="O493" s="1"/>
       <c r="P493" s="1"/>
       <c r="Q493" s="1"/>
       <c r="R493" s="1"/>
       <c r="S493" s="1"/>
       <c r="T493" s="1"/>
       <c r="U493" s="1"/>
       <c r="V493" s="1"/>
       <c r="W493" s="1"/>
     </row>
     <row r="494" spans="1:23">
       <c r="A494" s="3">
         <v>492</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C494" s="3" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D494" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E494" s="3" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="F494" s="3" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="G494" s="3">
         <v>31.63</v>
       </c>
       <c r="H494" s="1"/>
       <c r="I494" s="1"/>
       <c r="J494" s="1"/>
       <c r="K494" s="1"/>
       <c r="L494" s="1"/>
       <c r="M494" s="1"/>
       <c r="N494" s="1"/>
       <c r="O494" s="1"/>
       <c r="P494" s="1"/>
       <c r="Q494" s="1"/>
       <c r="R494" s="1"/>
       <c r="S494" s="1"/>
       <c r="T494" s="1"/>
       <c r="U494" s="1"/>
       <c r="V494" s="1"/>
       <c r="W494" s="1"/>
     </row>
     <row r="495" spans="1:23">
       <c r="A495" s="3">
         <v>493</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C495" s="3" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D495" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E495" s="3" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="F495" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G495" s="3">
         <v>422.23</v>
       </c>
       <c r="H495" s="1"/>
       <c r="I495" s="1"/>
       <c r="J495" s="1"/>
       <c r="K495" s="1"/>
       <c r="L495" s="1"/>
       <c r="M495" s="1"/>
       <c r="N495" s="1"/>
       <c r="O495" s="1"/>
       <c r="P495" s="1"/>
       <c r="Q495" s="1"/>
       <c r="R495" s="1"/>
       <c r="S495" s="1"/>
       <c r="T495" s="1"/>
       <c r="U495" s="1"/>
       <c r="V495" s="1"/>
       <c r="W495" s="1"/>
     </row>
     <row r="496" spans="1:23">
       <c r="A496" s="3">
         <v>494</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C496" s="3" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D496" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="F496" s="3" t="s">
         <v>1222</v>
       </c>
       <c r="G496" s="3">
         <v>3.51</v>
       </c>
       <c r="H496" s="1"/>
       <c r="I496" s="1"/>
       <c r="J496" s="1"/>
       <c r="K496" s="1"/>
       <c r="L496" s="1"/>
       <c r="M496" s="1"/>
       <c r="N496" s="1"/>
       <c r="O496" s="1"/>
       <c r="P496" s="1"/>
       <c r="Q496" s="1"/>
       <c r="R496" s="1"/>
       <c r="S496" s="1"/>
       <c r="T496" s="1"/>
       <c r="U496" s="1"/>
       <c r="V496" s="1"/>
       <c r="W496" s="1"/>
     </row>
     <row r="497" spans="1:23">
       <c r="A497" s="5" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B497" s="5"/>
       <c r="C497" s="5"/>
       <c r="D497" s="5"/>
       <c r="E497" s="5"/>
       <c r="F497" s="5"/>
       <c r="G497" s="5">
-        <v>139854.27</v>
+        <v>139846.55</v>
       </c>
       <c r="H497" s="1"/>
       <c r="I497" s="1"/>
       <c r="J497" s="1"/>
       <c r="K497" s="1"/>
       <c r="L497" s="1"/>
       <c r="M497" s="1"/>
       <c r="N497" s="1"/>
       <c r="O497" s="1"/>
       <c r="P497" s="1"/>
       <c r="Q497" s="1"/>
       <c r="R497" s="1"/>
       <c r="S497" s="1"/>
       <c r="T497" s="1"/>
       <c r="U497" s="1"/>
       <c r="V497" s="1"/>
       <c r="W497" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A497:F497"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>