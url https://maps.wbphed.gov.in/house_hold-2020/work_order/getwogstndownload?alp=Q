--- v4 (2026-06-23)
+++ v5 (2026-10-12)
@@ -119,51 +119,51 @@
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>137/NMD-II</t>
   </si>
   <si>
     <t>28/05/2021</t>
   </si>
   <si>
     <t>2269/NMD-II</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM (PARTNERSHIP)</t>
   </si>
   <si>
     <t>Berhampur M/E Division</t>
   </si>
   <si>
     <t>1138/MEDB</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>14/05/2025</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM</t>
   </si>
   <si>
     <t>19AABFQ0418R1ZV</t>
   </si>
   <si>
     <t>1594/BHM</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM.</t>
   </si>
   <si>
     <t>19AALPI6403NIZB</t>
   </si>
   <si>
     <t>227/NSD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>