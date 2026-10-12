--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="D2- Work Order Search by Agency" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1032">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
   <si>
     <t>D2- Work Order Search by Agency (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>GSTN Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
@@ -3003,50 +3003,56 @@
     <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>19AKWPK2586P1ZX</t>
   </si>
   <si>
     <t>1713/MURD</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>19AISPK4942K1ZJ</t>
   </si>
   <si>
     <t>515/HD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>3289/MD</t>
   </si>
   <si>
     <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>2226/BD-I</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>19AAPFK1322G1ZD</t>
   </si>
   <si>
     <t>468/AD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>391/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION.</t>
   </si>
   <si>
     <t>3902/CMD</t>
   </si>
@@ -3510,54 +3516,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W318"/>
+  <dimension ref="A1:W319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A318" sqref="A318"/>
+      <selection activeCell="A319" sqref="A319"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:23">
@@ -15399,547 +15405,586 @@
       <c r="G305" s="3">
         <v>148.48</v>
       </c>
       <c r="H305" s="1"/>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E306" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="C306" s="3" t="s">
+      <c r="F306" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="D306" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G306" s="3">
-        <v>17.56</v>
+        <v>72.9</v>
       </c>
       <c r="H306" s="1"/>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="G307" s="3">
-        <v>12.41</v>
+        <v>17.56</v>
       </c>
       <c r="H307" s="1"/>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E308" s="3" t="s">
         <v>1003</v>
       </c>
-      <c r="C308" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E308" s="3" t="s">
+      <c r="F308" s="3" t="s">
         <v>1004</v>
       </c>
-      <c r="F308" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G308" s="3">
-        <v>12.25</v>
+        <v>12.41</v>
       </c>
       <c r="H308" s="1"/>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>1005</v>
+        <v>989</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>331</v>
+        <v>152</v>
       </c>
       <c r="E309" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="F309" s="3" t="s">
-        <v>1007</v>
+        <v>428</v>
       </c>
       <c r="G309" s="3">
-        <v>10.61</v>
+        <v>12.25</v>
       </c>
       <c r="H309" s="1"/>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E310" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="C310" s="3" t="s">
+      <c r="F310" s="3" t="s">
         <v>1009</v>
       </c>
-      <c r="D310" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G310" s="3">
-        <v>17.48</v>
+        <v>10.61</v>
       </c>
       <c r="H310" s="1"/>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>550</v>
+        <v>115</v>
       </c>
       <c r="E311" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="F311" s="3" t="s">
-        <v>552</v>
+        <v>1013</v>
       </c>
       <c r="G311" s="3">
         <v>17.48</v>
       </c>
       <c r="H311" s="1"/>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="C312" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E312" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="D312" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F312" s="3" t="s">
-        <v>1016</v>
+        <v>552</v>
       </c>
       <c r="G312" s="3">
-        <v>3.13</v>
+        <v>17.48</v>
       </c>
       <c r="H312" s="1"/>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E313" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="C313" s="3" t="s">
+      <c r="F313" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="D313" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G313" s="3">
-        <v>9.28</v>
+        <v>3.13</v>
       </c>
       <c r="H313" s="1"/>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>1021</v>
       </c>
       <c r="F314" s="3" t="s">
-        <v>142</v>
+        <v>1022</v>
       </c>
       <c r="G314" s="3">
-        <v>10.13</v>
+        <v>9.28</v>
       </c>
       <c r="H314" s="1"/>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="C315" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E315" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="D315" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F315" s="3" t="s">
-        <v>1025</v>
+        <v>142</v>
       </c>
       <c r="G315" s="3">
-        <v>10.74</v>
+        <v>10.13</v>
       </c>
       <c r="H315" s="1"/>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>155</v>
+        <v>310</v>
       </c>
       <c r="E316" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="F316" s="3" t="s">
         <v>1027</v>
       </c>
       <c r="G316" s="3">
-        <v>0.79</v>
+        <v>10.74</v>
       </c>
       <c r="H316" s="1"/>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E317" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="C317" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E317" s="3" t="s">
+      <c r="F317" s="3" t="s">
         <v>1029</v>
       </c>
-      <c r="F317" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G317" s="3">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
-      <c r="A318" s="5" t="s">
+      <c r="A318" s="3">
+        <v>316</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E318" s="3" t="s">
         <v>1031</v>
       </c>
-      <c r="B318" s="5"/>
-[...5 lines deleted...]
-        <v>21811.68</v>
+      <c r="F318" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G318" s="3">
+        <v>0.75</v>
       </c>
       <c r="H318" s="1"/>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
+    <row r="319" spans="1:23">
+      <c r="A319" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B319" s="5"/>
+      <c r="C319" s="5"/>
+      <c r="D319" s="5"/>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+      <c r="G319" s="5">
+        <v>21884.58</v>
+      </c>
+      <c r="H319" s="1"/>
+      <c r="I319" s="1"/>
+      <c r="J319" s="1"/>
+      <c r="K319" s="1"/>
+      <c r="L319" s="1"/>
+      <c r="M319" s="1"/>
+      <c r="N319" s="1"/>
+      <c r="O319" s="1"/>
+      <c r="P319" s="1"/>
+      <c r="Q319" s="1"/>
+      <c r="R319" s="1"/>
+      <c r="S319" s="1"/>
+      <c r="T319" s="1"/>
+      <c r="U319" s="1"/>
+      <c r="V319" s="1"/>
+      <c r="W319" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A318:F318"/>
+    <mergeCell ref="A319:F319"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>