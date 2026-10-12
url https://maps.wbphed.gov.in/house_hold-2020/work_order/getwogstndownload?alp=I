--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -137,54 +137,54 @@
   <si>
     <t>275/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>19GVNPS3810L1ZT</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>1007/BSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>ID MOHAMMAD MANDAL</t>
   </si>
   <si>
     <t>19COUPM1243R1ZZ</t>
   </si>
   <si>
-    <t>496/BQA</t>
-[...2 lines deleted...]
-    <t>25/02/2025</t>
+    <t>765\KSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
   </si>
   <si>
     <t>IDEAL CO-OP LABOUR CONTRACT &amp; CONST SOCIETY LTD.</t>
   </si>
   <si>
     <t>19AAAAI8291G2ZD</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>2891/RD/PHE</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>19AAFFI2161P1ZZ</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
@@ -1259,54 +1259,54 @@
   <si>
     <t>05/04/2021</t>
   </si>
   <si>
     <t>ISLAM CONSTRUCTION</t>
   </si>
   <si>
     <t>19ARRPK8003B1ZT</t>
   </si>
   <si>
     <t>1282/BHM</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>ISLAMPUR SWARNADEEP SOCIETY</t>
   </si>
   <si>
     <t>19ANHPD1714A1ZO</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
-    <t>2322/CD</t>
-[...2 lines deleted...]
-    <t>23/12/2024</t>
+    <t>1428/CD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
   </si>
   <si>
     <t>ISMAIL ENTERPRISE</t>
   </si>
   <si>
     <t>19ARFPH2811Q1ZH</t>
   </si>
   <si>
     <t>655/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>ISMAIL SHAIKH</t>
   </si>
   <si>
     <t>19AYEPS1875P1ZH</t>
   </si>
   <si>
     <t>2193/BWD</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
@@ -2115,51 +2115,51 @@
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="3">
-        <v>2.2</v>
+        <v>4.8</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>43</v>
       </c>
@@ -6561,51 +6561,51 @@
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>412</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>413</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>414</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>415</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>416</v>
       </c>
       <c r="G125" s="3">
-        <v>86.56</v>
+        <v>56.91</v>
       </c>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>417</v>
       </c>
@@ -6746,51 +6746,51 @@
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="5" t="s">
         <v>433</v>
       </c>
       <c r="B130" s="5"/>
       <c r="C130" s="5"/>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5">
-        <v>6640.57</v>
+        <v>6613.52</v>
       </c>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A130:F130"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>