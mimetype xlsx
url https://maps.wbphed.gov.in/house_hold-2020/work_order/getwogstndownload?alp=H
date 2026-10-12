--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="D2- Work Order Search by Agency" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>D2- Work Order Search by Agency (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>GSTN Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
@@ -1202,50 +1202,65 @@
   <si>
     <t>19ADSPD8249H1Z0</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>1236/SWSD</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>HIMADRI DAM &amp; CO.</t>
   </si>
   <si>
     <t>19AAIFH6332E1ZF</t>
   </si>
   <si>
     <t>273/SWSD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
+    <t>HIMADRI SEKHAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>19EISPS9731N1ZW</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>759\KSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
     <t>HIMALAYAN CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>19AAAAH0927Q1ZB</t>
   </si>
   <si>
     <t>26/ALD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>HIMALAYAN CONSTRUCTION</t>
   </si>
   <si>
     <t>19AAKFH8897G1ZJ</t>
   </si>
   <si>
     <t>775/NKWSMD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>HIMALAYAN PROPERTY DEALERS AND PROMOTERS PVT LTD</t>
@@ -1367,54 +1382,54 @@
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>HINDUSTHAN CONSULTANT FIRM</t>
   </si>
   <si>
     <t>19AHNPG6892L1ZG</t>
   </si>
   <si>
     <t>Asansol Mechanical Division</t>
   </si>
   <si>
     <t>641/AMD</t>
   </si>
   <si>
     <t>28/05/2020</t>
   </si>
   <si>
     <t>HIRAK CONSTRUCTION</t>
   </si>
   <si>
     <t>19AANFH3567J1ZS</t>
   </si>
   <si>
-    <t>z28</t>
-[...2 lines deleted...]
-    <t>05/07/2025</t>
+    <t>952/CD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
   </si>
   <si>
     <t>HIRAK KUMAR GHOSH</t>
   </si>
   <si>
     <t>19AJWPG3807A1Z8</t>
   </si>
   <si>
     <t>1220/AE/GSD</t>
   </si>
   <si>
     <t>HIRAK KUMAR SAO</t>
   </si>
   <si>
     <t>19AKUPS0543A1ZI</t>
   </si>
   <si>
     <t>881/PD</t>
   </si>
   <si>
     <t>25/08/2020</t>
   </si>
   <si>
     <t>HIRAK ROY CHOUDHURY</t>
   </si>
@@ -1520,75 +1535,69 @@
   <si>
     <t>19BNSPM8492A1ZE</t>
   </si>
   <si>
     <t>423/RSD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>3216/MURD</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
     <t>530/AE/KSD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
     <t>52/TD</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...1 lines deleted...]
-  <si>
     <t>1562/BQA</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>803/RCD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>167/AE-I/NAD-I</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>1091/DWSD</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/07/2026</t>
   </si>
   <si>
     <t>1473/PD</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>2831/HUG</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>3015/BWD</t>
   </si>
@@ -2100,54 +2109,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W176"/>
+  <dimension ref="A1:W177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A176" sqref="A176"/>
+      <selection activeCell="A177" sqref="A177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="101.403809" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:23">
@@ -6702,2296 +6711,2335 @@
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>396</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>397</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>266</v>
+        <v>398</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G119" s="3">
-        <v>44.98</v>
+        <v>2.72</v>
       </c>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G120" s="3">
-        <v>122.95</v>
+        <v>44.98</v>
       </c>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>34</v>
+        <v>275</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>138</v>
+        <v>408</v>
       </c>
       <c r="G121" s="3">
-        <v>14.17</v>
+        <v>122.95</v>
       </c>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>275</v>
+        <v>34</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>349</v>
+        <v>138</v>
       </c>
       <c r="G122" s="3">
-        <v>47.25</v>
+        <v>14.17</v>
       </c>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>413</v>
+        <v>349</v>
       </c>
       <c r="G123" s="3">
-        <v>5.01</v>
+        <v>47.25</v>
       </c>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>198</v>
+        <v>284</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G124" s="3">
-        <v>31.27</v>
+        <v>5.01</v>
       </c>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>198</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="G125" s="3">
-        <v>78.36</v>
+        <v>31.27</v>
       </c>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>198</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G126" s="3">
-        <v>4.79</v>
+        <v>78.36</v>
       </c>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G127" s="3">
-        <v>9.24</v>
+        <v>4.79</v>
       </c>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>368</v>
+        <v>433</v>
       </c>
       <c r="G128" s="3">
-        <v>6.52</v>
+        <v>9.24</v>
       </c>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="C129" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="3" t="s">
-        <v>94</v>
+        <v>188</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>434</v>
+        <v>368</v>
       </c>
       <c r="G129" s="3">
-        <v>0.14</v>
+        <v>6.52</v>
       </c>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G130" s="3">
-        <v>4.89</v>
+        <v>0.14</v>
       </c>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>277</v>
+        <v>443</v>
       </c>
       <c r="G131" s="3">
-        <v>10.73</v>
+        <v>4.89</v>
       </c>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="C132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="3" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>443</v>
+        <v>277</v>
       </c>
       <c r="G132" s="3">
-        <v>36.01</v>
+        <v>10.73</v>
       </c>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>446</v>
+        <v>84</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>447</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>448</v>
       </c>
       <c r="G133" s="3">
-        <v>1.93</v>
+        <v>36.01</v>
       </c>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>449</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>284</v>
+        <v>451</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G134" s="3">
-        <v>34.42</v>
+        <v>1.93</v>
       </c>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>49</v>
+        <v>284</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>340</v>
+        <v>457</v>
       </c>
       <c r="G135" s="3">
-        <v>0.76</v>
+        <v>127.19</v>
       </c>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>459</v>
+        <v>340</v>
       </c>
       <c r="G136" s="3">
-        <v>13.45</v>
+        <v>0.76</v>
       </c>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>185</v>
+        <v>107</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G137" s="3">
-        <v>8.28</v>
+        <v>13.45</v>
       </c>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>386</v>
+        <v>468</v>
       </c>
       <c r="G138" s="3">
-        <v>5.02</v>
+        <v>8.28</v>
       </c>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="C139" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" s="3" t="s">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>469</v>
+        <v>386</v>
       </c>
       <c r="G139" s="3">
-        <v>599.93</v>
+        <v>5.02</v>
       </c>
       <c r="H139" s="1"/>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>180</v>
+        <v>59</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>277</v>
+        <v>474</v>
       </c>
       <c r="G140" s="3">
-        <v>14.09</v>
+        <v>599.93</v>
       </c>
       <c r="H140" s="1"/>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>472</v>
+        <v>277</v>
       </c>
       <c r="G141" s="3">
-        <v>97.54</v>
+        <v>14.09</v>
       </c>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>399</v>
+        <v>477</v>
       </c>
       <c r="G142" s="3">
-        <v>149.6</v>
+        <v>97.54</v>
       </c>
       <c r="H142" s="1"/>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>266</v>
+        <v>198</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>57</v>
+        <v>404</v>
       </c>
       <c r="G143" s="3">
-        <v>20.36</v>
+        <v>149.6</v>
       </c>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>479</v>
+        <v>57</v>
       </c>
       <c r="G144" s="3">
-        <v>55.82</v>
+        <v>20.36</v>
       </c>
       <c r="H144" s="1"/>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>482</v>
+        <v>266</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>483</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>484</v>
       </c>
       <c r="G145" s="3">
-        <v>4.62</v>
+        <v>55.82</v>
       </c>
       <c r="H145" s="1"/>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>485</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>486</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="G146" s="3">
-        <v>47.65</v>
+        <v>4.62</v>
       </c>
       <c r="H146" s="1"/>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="G147" s="3">
-        <v>389.19</v>
+        <v>47.65</v>
       </c>
       <c r="H147" s="1"/>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>198</v>
+        <v>59</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="G148" s="3">
-        <v>43.32</v>
+        <v>389.19</v>
       </c>
       <c r="H148" s="1"/>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G149" s="3">
-        <v>2.7</v>
+        <v>43.32</v>
       </c>
       <c r="H149" s="1"/>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="G150" s="3">
-        <v>42.83</v>
+        <v>2.7</v>
       </c>
       <c r="H150" s="1"/>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="G151" s="3">
-        <v>1.49</v>
+        <v>42.83</v>
       </c>
       <c r="H151" s="1"/>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>297</v>
+        <v>505</v>
       </c>
       <c r="G152" s="3">
-        <v>5.57</v>
+        <v>1.49</v>
       </c>
       <c r="H152" s="1"/>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>502</v>
+        <v>52</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>504</v>
+        <v>297</v>
       </c>
       <c r="G153" s="3">
-        <v>38.94</v>
+        <v>5.57</v>
       </c>
       <c r="H153" s="1"/>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>180</v>
+        <v>398</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="G154" s="3">
-        <v>67.79</v>
+        <v>38.94</v>
       </c>
       <c r="H154" s="1"/>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="G155" s="3">
-        <v>4.84</v>
+        <v>67.79</v>
       </c>
       <c r="H155" s="1"/>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G156" s="3">
-        <v>1</v>
+        <v>4.84</v>
       </c>
       <c r="H156" s="1"/>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>512</v>
+        <v>400</v>
       </c>
       <c r="G157" s="3">
-        <v>10.44</v>
+        <v>1</v>
       </c>
       <c r="H157" s="1"/>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>513</v>
+        <v>107</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>514</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>515</v>
       </c>
       <c r="G158" s="3">
-        <v>4.93</v>
+        <v>10.44</v>
       </c>
       <c r="H158" s="1"/>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>343</v>
+        <v>516</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G159" s="3">
-        <v>1.6</v>
+        <v>4.93</v>
       </c>
       <c r="H159" s="1"/>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>29</v>
+        <v>343</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G160" s="3">
-        <v>29.6</v>
+        <v>1.6</v>
       </c>
       <c r="H160" s="1"/>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G161" s="3">
-        <v>5</v>
+        <v>29.6</v>
       </c>
       <c r="H161" s="1"/>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="G162" s="3">
-        <v>8.12</v>
+        <v>5</v>
       </c>
       <c r="H162" s="1"/>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>132</v>
+        <v>185</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G163" s="3">
-        <v>409.32</v>
+        <v>8.12</v>
       </c>
       <c r="H163" s="1"/>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>526</v>
+        <v>132</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>527</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>528</v>
       </c>
       <c r="G164" s="3">
-        <v>24.28</v>
+        <v>409.32</v>
       </c>
       <c r="H164" s="1"/>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D165" s="3" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>531</v>
       </c>
       <c r="G165" s="3">
-        <v>4.51</v>
+        <v>24.28</v>
       </c>
       <c r="H165" s="1"/>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C166" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E166" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="D166" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E166" s="3" t="s">
+      <c r="F166" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="F166" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G166" s="3">
-        <v>4.72</v>
+        <v>4.51</v>
       </c>
       <c r="H166" s="1"/>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="C167" s="3" t="s">
+      <c r="D167" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E167" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="D167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E167" s="3" t="s">
+      <c r="F167" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="F167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G167" s="3">
-        <v>1.8</v>
+        <v>4.72</v>
       </c>
       <c r="H167" s="1"/>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>540</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>541</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>542</v>
       </c>
       <c r="G168" s="3">
-        <v>63.52</v>
+        <v>1.8</v>
       </c>
       <c r="H168" s="1"/>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E169" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F169" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="F169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G169" s="3">
-        <v>209.98</v>
+        <v>63.52</v>
       </c>
       <c r="H169" s="1"/>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="C170" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="C170" s="3" t="s">
+      <c r="D170" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E170" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="D170" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E170" s="3" t="s">
+      <c r="F170" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="F170" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G170" s="3">
-        <v>15.68</v>
+        <v>209.98</v>
       </c>
       <c r="H170" s="1"/>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>550</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>551</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="E171" s="3" t="s">
         <v>552</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>65</v>
+        <v>272</v>
       </c>
       <c r="G171" s="3">
-        <v>15.63</v>
+        <v>15.68</v>
       </c>
       <c r="H171" s="1"/>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>482</v>
+        <v>49</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>484</v>
+        <v>65</v>
       </c>
       <c r="G172" s="3">
-        <v>12.02</v>
+        <v>15.63</v>
       </c>
       <c r="H172" s="1"/>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="C173" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="3" t="s">
-        <v>34</v>
+        <v>487</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>556</v>
+        <v>489</v>
       </c>
       <c r="G173" s="3">
-        <v>12.04</v>
+        <v>12.02</v>
       </c>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="C174" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="3" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G174" s="3">
-        <v>9.05</v>
+        <v>12.04</v>
       </c>
       <c r="H174" s="1"/>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="C175" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="3" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G175" s="3">
-        <v>18.68</v>
+        <v>9.05</v>
       </c>
       <c r="H175" s="1"/>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
-      <c r="A176" s="5" t="s">
-[...8 lines deleted...]
-        <v>16857.38</v>
+      <c r="A176" s="3">
+        <v>174</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="G176" s="3">
+        <v>18.68</v>
       </c>
       <c r="H176" s="1"/>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
+    <row r="177" spans="1:23">
+      <c r="A177" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B177" s="5"/>
+      <c r="C177" s="5"/>
+      <c r="D177" s="5"/>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5"/>
+      <c r="G177" s="5">
+        <v>16952.87</v>
+      </c>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1"/>
+      <c r="J177" s="1"/>
+      <c r="K177" s="1"/>
+      <c r="L177" s="1"/>
+      <c r="M177" s="1"/>
+      <c r="N177" s="1"/>
+      <c r="O177" s="1"/>
+      <c r="P177" s="1"/>
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1"/>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+      <c r="U177" s="1"/>
+      <c r="V177" s="1"/>
+      <c r="W177" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A176:F176"/>
+    <mergeCell ref="A177:F177"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>