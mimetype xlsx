--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -191,54 +191,54 @@
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Eastern Mechanical Division</t>
   </si>
   <si>
     <t>1483/EMD</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>Northern Mechanical Division</t>
   </si>
   <si>
     <t>1319/NMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Berhampur M/E Division</t>
   </si>
   <si>
-    <t>45/4</t>
-[...2 lines deleted...]
-    <t>29/05/2025</t>
+    <t>3721/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
   </si>
   <si>
     <t>Project Management Unit,WBPWSP,Purulia</t>
   </si>
   <si>
     <t>2394/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>2873/NMD-II</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE.</t>
   </si>
   <si>
     <t>Malda Mechanical Division</t>
   </si>
   <si>
     <t>2217/MLMD</t>
   </si>
@@ -629,54 +629,54 @@
   <si>
     <t>1849/TD</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>19ACIPC7004J1ZP</t>
   </si>
   <si>
     <t>3587/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>1056/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
-    <t>2388/CMD</t>
-[...2 lines deleted...]
-    <t>02/08/2024</t>
+    <t>228/CMD</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
   </si>
   <si>
     <t>1196/AMD</t>
   </si>
   <si>
     <t>08/10/2020</t>
   </si>
   <si>
     <t>558/AE-III</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>33/W/MMD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>145/BMD</t>
   </si>
   <si>
     <t>New Town Kolkata Mechanical Division</t>
   </si>
@@ -2397,51 +2397,51 @@
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="3">
-        <v>15.17</v>
+        <v>55.34</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>33</v>
       </c>
@@ -4074,51 +4074,51 @@
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>206</v>
       </c>
       <c r="G59" s="3">
-        <v>55.95</v>
+        <v>12.54</v>
       </c>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>199</v>
       </c>
@@ -7613,51 +7613,51 @@
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="5" t="s">
         <v>462</v>
       </c>
       <c r="B150" s="5"/>
       <c r="C150" s="5"/>
       <c r="D150" s="5"/>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5">
-        <v>78705.19</v>
+        <v>78701.95</v>
       </c>
       <c r="H150" s="1"/>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A150:F150"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>