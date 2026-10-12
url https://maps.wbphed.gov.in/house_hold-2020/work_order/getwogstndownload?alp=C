--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="D2- Work Order Search by Agency" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="893">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="895">
   <si>
     <t>D2- Work Order Search by Agency (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>GSTN Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
@@ -1112,50 +1112,56 @@
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>3818/ND</t>
   </si>
   <si>
     <t>05/09/2022</t>
   </si>
   <si>
     <t>19BZPPR7409RIZ2</t>
   </si>
   <si>
     <t>2808/MD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>785/NAD-I</t>
   </si>
   <si>
     <t>05/05/2021</t>
   </si>
   <si>
+    <t>1118/EMSD-III</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
     <t>908/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>19DZPPR7409R1Z2</t>
   </si>
   <si>
     <t>219/NACD-II</t>
   </si>
   <si>
     <t>CHANDAN ROY, 35, M. M. GHOSH STREET, P.O. -KRISHNAGAR, DIST. NADIA, PIN -741101.</t>
   </si>
   <si>
     <t>3025/ND</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>CHANDAN YADAV</t>
   </si>
   <si>
     <t>19ACAPY9062G1Z4</t>
@@ -1328,56 +1334,50 @@
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>19ANNYPC5755B1ZP</t>
   </si>
   <si>
     <t>811/DWSD</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>19AZOPC4676M1ZM</t>
   </si>
   <si>
     <t>663/PD</t>
   </si>
   <si>
     <t>19ANYPC5755B1ZP</t>
   </si>
   <si>
     <t>1054/PD</t>
   </si>
   <si>
-    <t>19AHWPC8417C1Z5</t>
-[...4 lines deleted...]
-  <si>
     <t>1239/JMD</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>CHATTERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>19AGKPC2788H1Z3</t>
   </si>
   <si>
     <t>469/MURD</t>
   </si>
   <si>
     <t>29/01/2021</t>
   </si>
   <si>
     <t>19ADLPC3658C1ZN</t>
   </si>
   <si>
     <t>2493/CMD</t>
   </si>
   <si>
     <t>01/06/2023</t>
@@ -1646,54 +1646,54 @@
   <si>
     <t>CHOUDHURY STONE CRUSHING</t>
   </si>
   <si>
     <t>19ABUPC5513D1ZQ</t>
   </si>
   <si>
     <t>859/PD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; BASU ENTERPRISE</t>
   </si>
   <si>
     <t>19AAEFC0760D1ZU</t>
   </si>
   <si>
     <t>1030/SWSD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>1132/MEDB</t>
-[...2 lines deleted...]
-    <t>13/05/2025</t>
+    <t>1152/MEDB</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO</t>
   </si>
   <si>
     <t>19BELPC4965G2Z7</t>
   </si>
   <si>
     <t>6113/ND</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>19ADYPC5300N1Z4</t>
   </si>
   <si>
     <t>3453/ND</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
@@ -2114,50 +2114,56 @@
   <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
     <t>3774/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>786/BMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>19AADFC9795M1Z9</t>
   </si>
   <si>
     <t>572/NMD-II</t>
   </si>
   <si>
     <t>06/07/2021</t>
   </si>
   <si>
+    <t>2674/JMD</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
     <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>19AAAAC3259N1ZF</t>
   </si>
   <si>
     <t>1017/Hug</t>
   </si>
   <si>
     <t>COMPUTER MEDIA</t>
   </si>
   <si>
     <t>19AFLPK4650C1ZH</t>
   </si>
   <si>
     <t>2248/TD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>2245/RCD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
@@ -2387,54 +2393,54 @@
   <si>
     <t>19AAGFC5854Q1ZO</t>
   </si>
   <si>
     <t>716/CD</t>
   </si>
   <si>
     <t>CONSTRUCTION CORNER</t>
   </si>
   <si>
     <t>19AFTPR4528N1ZE</t>
   </si>
   <si>
     <t>989/HD</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>CONSTRUCTION DEVELOPMENT PROJECT</t>
   </si>
   <si>
     <t>19AAVFC0716G1ZB</t>
   </si>
   <si>
-    <t>787/CD</t>
-[...2 lines deleted...]
-    <t>23/05/2025</t>
+    <t>1427/CD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
   </si>
   <si>
     <t>19AKIPD5386J1ZQ</t>
   </si>
   <si>
     <t>788/KlySD-I</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>1566/NAD-I</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>775/JSD</t>
   </si>
   <si>
     <t>COOCH BEHAR U/E CO-OP-LAB. CONT. &amp; CONSTN. SO-LTD</t>
   </si>
@@ -3093,54 +3099,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W298"/>
+  <dimension ref="A1:W299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A298" sqref="A298"/>
+      <selection activeCell="A299" sqref="A299"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:23">
@@ -7383,984 +7389,984 @@
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>356</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>366</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>367</v>
       </c>
       <c r="G111" s="3">
-        <v>4.71</v>
+        <v>0.96</v>
       </c>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C112" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E112" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="D112" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="3" t="s">
+      <c r="F112" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="F112" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" s="3">
-        <v>5.38</v>
+        <v>4.71</v>
       </c>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
       <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C113" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="C113" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="3" t="s">
-        <v>77</v>
+        <v>213</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>371</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>372</v>
+        <v>82</v>
       </c>
       <c r="G113" s="3">
-        <v>247.85</v>
+        <v>5.38</v>
       </c>
       <c r="H113" s="1"/>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="C114" s="3" t="s">
+      <c r="F114" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="D114" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G114" s="3">
-        <v>7.21</v>
+        <v>247.85</v>
       </c>
       <c r="H114" s="1"/>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="C115" s="3" t="s">
+      <c r="F115" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="D115" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G115" s="3">
-        <v>4.18</v>
+        <v>7.21</v>
       </c>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="C116" s="3" t="s">
+      <c r="F116" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="D116" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G116" s="3">
-        <v>49.34</v>
+        <v>4.18</v>
       </c>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>101</v>
+        <v>385</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>386</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>324</v>
+        <v>387</v>
       </c>
       <c r="G117" s="3">
-        <v>56.02</v>
+        <v>49.34</v>
       </c>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>388</v>
+        <v>324</v>
       </c>
       <c r="G118" s="3">
-        <v>15.45</v>
+        <v>56.02</v>
       </c>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E119" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="C119" s="3" t="s">
+      <c r="F119" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="D119" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G119" s="3">
-        <v>21.52</v>
+        <v>15.45</v>
       </c>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="C120" s="3" t="s">
+      <c r="F120" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G120" s="3">
-        <v>488.57</v>
+        <v>21.52</v>
       </c>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E121" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="C121" s="3" t="s">
+      <c r="F121" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="D121" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G121" s="3">
-        <v>9.59</v>
+        <v>488.57</v>
       </c>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="D122" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="3" t="s">
+      <c r="F122" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="F122" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G122" s="3">
-        <v>2.97</v>
+        <v>9.59</v>
       </c>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C123" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="C123" s="3" t="s">
+      <c r="D123" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="D123" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F123" s="3" t="s">
-        <v>406</v>
+        <v>129</v>
       </c>
       <c r="G123" s="3">
-        <v>0.74</v>
+        <v>2.97</v>
       </c>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E124" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="C124" s="3" t="s">
+      <c r="F124" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G124" s="3">
-        <v>6.64</v>
+        <v>0.74</v>
       </c>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E125" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="C125" s="3" t="s">
+      <c r="F125" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G125" s="3">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C126" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="C126" s="3" t="s">
+      <c r="D126" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E126" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="D126" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F126" s="3" t="s">
-        <v>417</v>
+        <v>172</v>
       </c>
       <c r="G126" s="3">
-        <v>6.53</v>
+        <v>5.4</v>
       </c>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D127" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="F127" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="F127" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G127" s="3">
-        <v>13.56</v>
+        <v>6.53</v>
       </c>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D128" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C128" s="3" t="s">
+      <c r="E128" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="D128" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F128" s="3" t="s">
-        <v>423</v>
+        <v>278</v>
       </c>
       <c r="G128" s="3">
-        <v>3.86</v>
+        <v>13.56</v>
       </c>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E129" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="C129" s="3" t="s">
+      <c r="F129" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="D129" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G129" s="3">
-        <v>4.89</v>
+        <v>3.86</v>
       </c>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C130" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E130" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="D130" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="3" t="s">
+      <c r="F130" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="F130" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G130" s="3">
-        <v>19.11</v>
+        <v>4.89</v>
       </c>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C131" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="D131" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="3" t="s">
+      <c r="F131" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="F131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G131" s="3">
-        <v>87.79</v>
+        <v>19.11</v>
       </c>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C132" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E132" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="3" t="s">
+      <c r="F132" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="F132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G132" s="3">
-        <v>7.69</v>
+        <v>87.79</v>
       </c>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>436</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>127</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>437</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>22</v>
+        <v>232</v>
       </c>
       <c r="G133" s="3">
-        <v>64.43</v>
+        <v>7.69</v>
       </c>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>438</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>439</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>190</v>
+        <v>22</v>
       </c>
       <c r="G134" s="3">
-        <v>94.23</v>
+        <v>64.43</v>
       </c>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>263</v>
       </c>
       <c r="E135" s="3" t="s">
         <v>440</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>441</v>
       </c>
       <c r="G135" s="3">
         <v>20.81</v>
       </c>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
@@ -8754,51 +8760,51 @@
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>478</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>479</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>480</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="G146" s="3">
         <v>16.86</v>
       </c>
       <c r="H146" s="1"/>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
@@ -11367,51 +11373,51 @@
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>671</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>142</v>
       </c>
       <c r="E213" s="3" t="s">
         <v>674</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G213" s="3">
         <v>74.67</v>
       </c>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
@@ -11745,3004 +11751,3043 @@
       <c r="G222" s="3">
         <v>2.97</v>
       </c>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E223" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="C223" s="3" t="s">
+      <c r="F223" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="D223" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G223" s="3">
-        <v>407.11</v>
+        <v>21.87</v>
       </c>
       <c r="H223" s="1"/>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="C224" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="C224" s="3" t="s">
+      <c r="D224" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E224" s="3" t="s">
         <v>704</v>
       </c>
-      <c r="D224" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F224" s="3" t="s">
-        <v>706</v>
+        <v>531</v>
       </c>
       <c r="G224" s="3">
-        <v>2.77</v>
+        <v>407.11</v>
       </c>
       <c r="H224" s="1"/>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>644</v>
+        <v>101</v>
       </c>
       <c r="E225" s="3" t="s">
         <v>707</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>708</v>
       </c>
       <c r="G225" s="3">
-        <v>6.62</v>
+        <v>2.77</v>
       </c>
       <c r="H225" s="1"/>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>127</v>
+        <v>644</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>709</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>710</v>
       </c>
       <c r="G226" s="3">
-        <v>2.73</v>
+        <v>6.62</v>
       </c>
       <c r="H226" s="1"/>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>711</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>712</v>
       </c>
       <c r="G227" s="3">
-        <v>4.22</v>
+        <v>2.73</v>
       </c>
       <c r="H227" s="1"/>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="C228" s="3" t="s">
+      <c r="F228" s="3" t="s">
         <v>714</v>
       </c>
-      <c r="D228" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G228" s="3">
-        <v>0.05</v>
+        <v>4.22</v>
       </c>
       <c r="H228" s="1"/>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="C229" s="3" t="s">
+      <c r="F229" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="D229" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G229" s="3">
-        <v>83.21</v>
+        <v>0.05</v>
       </c>
       <c r="H229" s="1"/>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E230" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="C230" s="3" t="s">
+      <c r="F230" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="D230" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G230" s="3">
-        <v>1526.24</v>
+        <v>83.21</v>
       </c>
       <c r="H230" s="1"/>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F231" s="3" t="s">
-        <v>725</v>
+        <v>22</v>
       </c>
       <c r="G231" s="3">
-        <v>75.36</v>
+        <v>1526.24</v>
       </c>
       <c r="H231" s="1"/>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>726</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>727</v>
       </c>
       <c r="G232" s="3">
-        <v>420</v>
+        <v>75.36</v>
       </c>
       <c r="H232" s="1"/>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>728</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>729</v>
       </c>
       <c r="G233" s="3">
-        <v>309.32</v>
+        <v>420</v>
       </c>
       <c r="H233" s="1"/>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="E234" s="3" t="s">
         <v>730</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>731</v>
       </c>
       <c r="G234" s="3">
-        <v>6.79</v>
+        <v>309.32</v>
       </c>
       <c r="H234" s="1"/>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>180</v>
+        <v>385</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>732</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>733</v>
       </c>
       <c r="G235" s="3">
-        <v>1162.81</v>
+        <v>6.79</v>
       </c>
       <c r="H235" s="1"/>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>101</v>
+        <v>180</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>734</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>82</v>
+        <v>735</v>
       </c>
       <c r="G236" s="3">
-        <v>12.59</v>
+        <v>1162.81</v>
       </c>
       <c r="H236" s="1"/>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F237" s="3" t="s">
-        <v>549</v>
+        <v>82</v>
       </c>
       <c r="G237" s="3">
-        <v>3377.5</v>
+        <v>12.59</v>
       </c>
       <c r="H237" s="1"/>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>737</v>
+        <v>549</v>
       </c>
       <c r="G238" s="3">
-        <v>95.94</v>
+        <v>3377.5</v>
       </c>
       <c r="H238" s="1"/>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="E239" s="3" t="s">
         <v>738</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>497</v>
+        <v>739</v>
       </c>
       <c r="G239" s="3">
-        <v>441.1</v>
+        <v>95.94</v>
       </c>
       <c r="H239" s="1"/>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>448</v>
+        <v>497</v>
       </c>
       <c r="G240" s="3">
-        <v>28.89</v>
+        <v>441.1</v>
       </c>
       <c r="H240" s="1"/>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>599</v>
+        <v>30</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>741</v>
+        <v>448</v>
       </c>
       <c r="G241" s="3">
-        <v>67.18</v>
+        <v>28.89</v>
       </c>
       <c r="H241" s="1"/>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>246</v>
+        <v>599</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>742</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>400</v>
+        <v>743</v>
       </c>
       <c r="G242" s="3">
-        <v>516.53</v>
+        <v>67.18</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F243" s="3" t="s">
-        <v>744</v>
+        <v>402</v>
       </c>
       <c r="G243" s="3">
-        <v>13.58</v>
+        <v>516.53</v>
       </c>
       <c r="H243" s="1"/>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>41</v>
+        <v>260</v>
       </c>
       <c r="E244" s="3" t="s">
         <v>745</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>746</v>
       </c>
       <c r="G244" s="3">
-        <v>41.28</v>
+        <v>13.58</v>
       </c>
       <c r="H244" s="1"/>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="E245" s="3" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>748</v>
       </c>
       <c r="G245" s="3">
-        <v>40.59</v>
+        <v>41.28</v>
       </c>
       <c r="H245" s="1"/>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>558</v>
+        <v>134</v>
       </c>
       <c r="E246" s="3" t="s">
         <v>749</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>750</v>
       </c>
       <c r="G246" s="3">
-        <v>103.77</v>
+        <v>40.59</v>
       </c>
       <c r="H246" s="1"/>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>89</v>
+        <v>558</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>751</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>752</v>
       </c>
       <c r="G247" s="3">
-        <v>1862.26</v>
+        <v>103.77</v>
       </c>
       <c r="H247" s="1"/>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>753</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>754</v>
       </c>
       <c r="G248" s="3">
-        <v>42.16</v>
+        <v>1862.26</v>
       </c>
       <c r="H248" s="1"/>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>272</v>
+        <v>61</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>755</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>581</v>
+        <v>756</v>
       </c>
       <c r="G249" s="3">
-        <v>45.89</v>
+        <v>42.16</v>
       </c>
       <c r="H249" s="1"/>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="G250" s="3">
-        <v>1025.92</v>
+        <v>45.89</v>
       </c>
       <c r="H250" s="1"/>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>757</v>
+        <v>719</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>201</v>
+        <v>263</v>
       </c>
       <c r="E251" s="3" t="s">
         <v>758</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>32</v>
+        <v>566</v>
       </c>
       <c r="G251" s="3">
-        <v>611.8</v>
+        <v>1025.92</v>
       </c>
       <c r="H251" s="1"/>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>759</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>760</v>
+        <v>720</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>201</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G252" s="3">
-        <v>82.76</v>
+        <v>611.8</v>
       </c>
       <c r="H252" s="1"/>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>89</v>
+        <v>201</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>367</v>
+        <v>39</v>
       </c>
       <c r="G253" s="3">
-        <v>4.07</v>
+        <v>82.76</v>
       </c>
       <c r="H253" s="1"/>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C254" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E254" s="3" t="s">
         <v>764</v>
       </c>
-      <c r="D254" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F254" s="3" t="s">
-        <v>766</v>
+        <v>369</v>
       </c>
       <c r="G254" s="3">
-        <v>4.83</v>
+        <v>4.07</v>
       </c>
       <c r="H254" s="1"/>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="C255" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E255" s="3" t="s">
+      <c r="F255" s="3" t="s">
         <v>768</v>
       </c>
-      <c r="F255" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G255" s="3">
-        <v>4.8</v>
+        <v>4.83</v>
       </c>
       <c r="H255" s="1"/>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E256" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="C256" s="3" t="s">
+      <c r="F256" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="D256" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G256" s="3">
-        <v>8070</v>
+        <v>4.8</v>
       </c>
       <c r="H256" s="1"/>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E257" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="C257" s="3" t="s">
+      <c r="F257" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="D257" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G257" s="3">
-        <v>4.98</v>
+        <v>8070</v>
       </c>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>83</v>
+        <v>173</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F258" s="3" t="s">
-        <v>778</v>
+        <v>488</v>
       </c>
       <c r="G258" s="3">
-        <v>2.74</v>
+        <v>4.98</v>
       </c>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E259" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="C259" s="3" t="s">
+      <c r="F259" s="3" t="s">
         <v>780</v>
       </c>
-      <c r="D259" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G259" s="3">
-        <v>0.48</v>
+        <v>2.74</v>
       </c>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>782</v>
       </c>
-      <c r="C260" s="3" t="s">
+      <c r="D260" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" s="3" t="s">
         <v>783</v>
       </c>
-      <c r="D260" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F260" s="3" t="s">
-        <v>147</v>
+        <v>775</v>
       </c>
       <c r="G260" s="3">
-        <v>545.48</v>
+        <v>0.48</v>
       </c>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="C261" s="3" t="s">
+      <c r="D261" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E261" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="D261" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F261" s="3" t="s">
-        <v>788</v>
+        <v>147</v>
       </c>
       <c r="G261" s="3">
-        <v>67.32</v>
+        <v>545.48</v>
       </c>
       <c r="H261" s="1"/>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E262" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="C262" s="3" t="s">
+      <c r="F262" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="D262" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G262" s="3">
-        <v>79.37</v>
+        <v>67.32</v>
       </c>
       <c r="H262" s="1"/>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E263" s="3" t="s">
         <v>793</v>
       </c>
-      <c r="C263" s="3" t="s">
+      <c r="F263" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="D263" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G263" s="3">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="H263" s="1"/>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E264" s="3" t="s">
         <v>797</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>798</v>
       </c>
       <c r="G264" s="3">
-        <v>13.85</v>
+        <v>4.76</v>
       </c>
       <c r="H264" s="1"/>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="E265" s="3" t="s">
         <v>799</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>126</v>
+        <v>800</v>
       </c>
       <c r="G265" s="3">
-        <v>4.81</v>
+        <v>13.85</v>
       </c>
       <c r="H265" s="1"/>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="C266" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E266" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="D266" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F266" s="3" t="s">
-        <v>803</v>
+        <v>126</v>
       </c>
       <c r="G266" s="3">
-        <v>4.8</v>
+        <v>4.81</v>
       </c>
       <c r="H266" s="1"/>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E267" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="C267" s="3" t="s">
+      <c r="F267" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="D267" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G267" s="3">
-        <v>10.74</v>
+        <v>4.8</v>
       </c>
       <c r="H267" s="1"/>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="E268" s="3" t="s">
         <v>808</v>
       </c>
       <c r="F268" s="3" t="s">
         <v>809</v>
       </c>
       <c r="G268" s="3">
-        <v>0.78</v>
+        <v>10.74</v>
       </c>
       <c r="H268" s="1"/>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E269" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="C269" s="3" t="s">
+      <c r="F269" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="D269" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G269" s="3">
-        <v>57.99</v>
+        <v>0.78</v>
       </c>
       <c r="H269" s="1"/>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C270" s="3" t="s">
         <v>813</v>
       </c>
-      <c r="C270" s="3" t="s">
+      <c r="D270" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E270" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="D270" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F270" s="3" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="G270" s="3">
-        <v>3.38</v>
+        <v>57.99</v>
       </c>
       <c r="H270" s="1"/>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E271" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="C271" s="3" t="s">
+      <c r="F271" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="D271" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G271" s="3">
-        <v>2.34</v>
+        <v>3.38</v>
       </c>
       <c r="H271" s="1"/>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C272" s="3" t="s">
         <v>820</v>
       </c>
-      <c r="C272" s="3" t="s">
+      <c r="D272" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E272" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="D272" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F272" s="3" t="s">
-        <v>823</v>
+        <v>448</v>
       </c>
       <c r="G272" s="3">
-        <v>3.91</v>
+        <v>2.34</v>
       </c>
       <c r="H272" s="1"/>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="F273" s="3" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="G273" s="3">
-        <v>6.95</v>
+        <v>3.91</v>
       </c>
       <c r="H273" s="1"/>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E274" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="C274" s="3" t="s">
+      <c r="F274" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="D274" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G274" s="3">
-        <v>403.02</v>
+        <v>6.95</v>
       </c>
       <c r="H274" s="1"/>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>832</v>
       </c>
       <c r="F275" s="3" t="s">
-        <v>531</v>
+        <v>833</v>
       </c>
       <c r="G275" s="3">
-        <v>222.15</v>
+        <v>403.02</v>
       </c>
       <c r="H275" s="1"/>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>50</v>
+        <v>180</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F276" s="3" t="s">
-        <v>788</v>
+        <v>531</v>
       </c>
       <c r="G276" s="3">
-        <v>121.95</v>
+        <v>222.15</v>
       </c>
       <c r="H276" s="1"/>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>201</v>
+        <v>50</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>450</v>
+        <v>790</v>
       </c>
       <c r="G277" s="3">
-        <v>206.77</v>
+        <v>121.95</v>
       </c>
       <c r="H277" s="1"/>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>836</v>
+        <v>450</v>
       </c>
       <c r="G278" s="3">
-        <v>52.73</v>
+        <v>206.77</v>
       </c>
       <c r="H278" s="1"/>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C279" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E279" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="D279" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E279" s="3" t="s">
+      <c r="F279" s="3" t="s">
         <v>838</v>
       </c>
-      <c r="F279" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G279" s="3">
-        <v>199.5</v>
+        <v>52.73</v>
       </c>
       <c r="H279" s="1"/>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F280" s="3" t="s">
-        <v>840</v>
+        <v>513</v>
       </c>
       <c r="G280" s="3">
-        <v>25.93</v>
+        <v>199.5</v>
       </c>
       <c r="H280" s="1"/>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E281" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="C281" s="3" t="s">
+      <c r="F281" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="D281" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G281" s="3">
-        <v>137.23</v>
+        <v>25.93</v>
       </c>
       <c r="H281" s="1"/>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="C282" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E282" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="D282" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E282" s="3" t="s">
+      <c r="F282" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="F282" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G282" s="3">
-        <v>24.03</v>
+        <v>137.23</v>
       </c>
       <c r="H282" s="1"/>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="D283" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="F283" s="3" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="G283" s="3">
-        <v>394.26</v>
+        <v>24.03</v>
       </c>
       <c r="H283" s="1"/>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C284" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E284" s="3" t="s">
         <v>852</v>
       </c>
-      <c r="D284" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E284" s="3" t="s">
+      <c r="F284" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="F284" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G284" s="3">
-        <v>0.96</v>
+        <v>394.26</v>
       </c>
       <c r="H284" s="1"/>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="E285" s="3" t="s">
         <v>855</v>
       </c>
       <c r="F285" s="3" t="s">
         <v>856</v>
       </c>
       <c r="G285" s="3">
-        <v>473.21</v>
+        <v>0.96</v>
       </c>
       <c r="H285" s="1"/>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E286" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="C286" s="3" t="s">
+      <c r="F286" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="D286" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G286" s="3">
-        <v>9.75</v>
+        <v>473.21</v>
       </c>
       <c r="H286" s="1"/>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E287" s="3" t="s">
         <v>861</v>
       </c>
-      <c r="C287" s="3" t="s">
+      <c r="F287" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="D287" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G287" s="3">
-        <v>38.23</v>
+        <v>9.75</v>
       </c>
       <c r="H287" s="1"/>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E288" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="C288" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E288" s="3" t="s">
+      <c r="F288" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="F288" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G288" s="3">
-        <v>279.37</v>
+        <v>38.23</v>
       </c>
       <c r="H288" s="1"/>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E289" s="3" t="s">
         <v>868</v>
       </c>
-      <c r="C289" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E289" s="3" t="s">
+      <c r="F289" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="F289" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G289" s="3">
-        <v>45.8</v>
+        <v>279.37</v>
       </c>
       <c r="H289" s="1"/>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>870</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>41</v>
+        <v>272</v>
       </c>
       <c r="E290" s="3" t="s">
         <v>871</v>
       </c>
       <c r="F290" s="3" t="s">
-        <v>872</v>
+        <v>829</v>
       </c>
       <c r="G290" s="3">
-        <v>79.43</v>
+        <v>45.8</v>
       </c>
       <c r="H290" s="1"/>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E291" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="C291" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E291" s="3" t="s">
+      <c r="F291" s="3" t="s">
         <v>874</v>
       </c>
-      <c r="F291" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G291" s="3">
-        <v>4.39</v>
+        <v>79.43</v>
       </c>
       <c r="H291" s="1"/>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E292" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="C292" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E292" s="3" t="s">
+      <c r="F292" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="F292" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G292" s="3">
-        <v>20.73</v>
+        <v>4.39</v>
       </c>
       <c r="H292" s="1"/>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>878</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>142</v>
+        <v>263</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>879</v>
       </c>
       <c r="F293" s="3" t="s">
-        <v>880</v>
+        <v>441</v>
       </c>
       <c r="G293" s="3">
-        <v>83.9</v>
+        <v>20.73</v>
       </c>
       <c r="H293" s="1"/>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>246</v>
+        <v>142</v>
       </c>
       <c r="E294" s="3" t="s">
         <v>881</v>
       </c>
       <c r="F294" s="3" t="s">
-        <v>650</v>
+        <v>882</v>
       </c>
       <c r="G294" s="3">
-        <v>101.61</v>
+        <v>83.9</v>
       </c>
       <c r="H294" s="1"/>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>176</v>
+        <v>246</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>883</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>63</v>
+        <v>650</v>
       </c>
       <c r="G295" s="3">
-        <v>26.46</v>
+        <v>101.61</v>
       </c>
       <c r="H295" s="1"/>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>884</v>
       </c>
       <c r="C296" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E296" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="D296" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F296" s="3" t="s">
-        <v>887</v>
+        <v>63</v>
       </c>
       <c r="G296" s="3">
-        <v>0.6</v>
+        <v>26.46</v>
       </c>
       <c r="H296" s="1"/>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E297" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="C297" s="3" t="s">
+      <c r="F297" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="D297" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G297" s="3">
-        <v>119.4</v>
+        <v>0.6</v>
       </c>
       <c r="H297" s="1"/>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
-      <c r="A298" s="5" t="s">
+      <c r="A298" s="3">
+        <v>296</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E298" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="B298" s="5"/>
-[...5 lines deleted...]
-        <v>40456.87</v>
+      <c r="F298" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="G298" s="3">
+        <v>119.4</v>
       </c>
       <c r="H298" s="1"/>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
+    <row r="299" spans="1:23">
+      <c r="A299" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B299" s="5"/>
+      <c r="C299" s="5"/>
+      <c r="D299" s="5"/>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+      <c r="G299" s="5">
+        <v>40306.1</v>
+      </c>
+      <c r="H299" s="1"/>
+      <c r="I299" s="1"/>
+      <c r="J299" s="1"/>
+      <c r="K299" s="1"/>
+      <c r="L299" s="1"/>
+      <c r="M299" s="1"/>
+      <c r="N299" s="1"/>
+      <c r="O299" s="1"/>
+      <c r="P299" s="1"/>
+      <c r="Q299" s="1"/>
+      <c r="R299" s="1"/>
+      <c r="S299" s="1"/>
+      <c r="T299" s="1"/>
+      <c r="U299" s="1"/>
+      <c r="V299" s="1"/>
+      <c r="W299" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A298:F298"/>
+    <mergeCell ref="A299:F299"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>