--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -1043,54 +1043,54 @@
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3">
         <v>4</v>
       </c>
       <c r="D17" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E17" s="3">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>21</v>
       </c>
@@ -1437,54 +1437,54 @@
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5">
         <v>191</v>
       </c>
       <c r="D29" s="5">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E29" s="5">
-        <v>44.13</v>
+        <v>44.08</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>