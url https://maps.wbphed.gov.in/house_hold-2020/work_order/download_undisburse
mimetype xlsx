--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1040,57 +1040,57 @@
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D17" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E17" s="3">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>21</v>
       </c>
@@ -1434,57 +1434,57 @@
         <v>0.13</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D29" s="5">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E29" s="5">
-        <v>44.08</v>
+        <v>44.01</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>