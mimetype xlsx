--- v4 (2026-04-21)
+++ v5 (2026-07-21)
@@ -746,54 +746,54 @@
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="3">
         <v>1</v>
       </c>
       <c r="D8" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E8" s="3">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
@@ -842,57 +842,57 @@
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D11" s="3">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E11" s="3">
-        <v>25.04</v>
+        <v>24.48</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
@@ -1434,57 +1434,57 @@
         <v>0.13</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D29" s="5">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E29" s="5">
-        <v>44.01</v>
+        <v>43.34</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>