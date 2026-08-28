--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -1294,54 +1294,54 @@
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="3">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D23" s="3">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="E23" s="3">
         <v>84</v>
       </c>
       <c r="F23" s="3">
         <v>252</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
@@ -1364,54 +1364,54 @@
         <v>514</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5">
-        <v>7454</v>
+        <v>7453</v>
       </c>
       <c r="D25" s="5">
-        <v>3717</v>
+        <v>3716</v>
       </c>
       <c r="E25" s="5">
         <v>193</v>
       </c>
       <c r="F25" s="5">
         <v>3544</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>