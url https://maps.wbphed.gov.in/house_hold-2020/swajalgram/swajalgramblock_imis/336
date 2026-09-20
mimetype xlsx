--- v0 (2025-12-15)
+++ v1 (2026-09-20)
@@ -14,84 +14,84 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village (IMIS) (Bl" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>Har Ghar Jal Village (IMIS) (Block) Report as on 15-12-2025</t>
+    <t>Har Ghar Jal Village (IMIS) (Block) Report as on 19-09-2026</t>
   </si>
   <si>
     <t>Sl. NO.</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Har Ghar Jal Villages </t>
   </si>
   <si>
     <t>Total no. of Household</t>
   </si>
   <si>
     <t>Total no. of FHTC Provided</t>
   </si>
   <si>
     <t>Chakdah</t>
   </si>
   <si>
     <t>35,267</t>
   </si>
   <si>
     <t>Chapra</t>
   </si>
   <si>
     <t>40,346</t>
   </si>
   <si>
     <t>Hanskhali</t>
   </si>
   <si>
-    <t>43,537</t>
+    <t>44,076</t>
   </si>
   <si>
     <t>Haringhata</t>
   </si>
   <si>
     <t>42,853</t>
   </si>
   <si>
     <t>Kaliganj</t>
   </si>
   <si>
     <t>55,067</t>
   </si>
   <si>
     <t>Kalyani</t>
   </si>
   <si>
     <t>20,219</t>
   </si>
   <si>
     <t>Karimpur-I</t>
   </si>
   <si>
     <t>45,835</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>57,368</t>
   </si>
   <si>
     <t>Shantipur</t>
   </si>
   <si>
     <t>45,415</t>
   </si>
   <si>
     <t>Tehatta-I</t>
   </si>
   <si>
     <t>30,557</t>
   </si>
   <si>
     <t>Tehatta-II</t>
   </si>
   <si>
     <t>21,599</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>6,32,773</t>
+    <t>6,33,312</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -623,51 +623,51 @@
     <row r="4" spans="1:5">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>46</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2">
         <v>53</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -893,51 +893,51 @@
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="2">
         <v>17</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="4">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>