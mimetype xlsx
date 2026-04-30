--- v0 (2025-12-15)
+++ v1 (2026-04-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village (IMIS) (Bl" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>Har Ghar Jal Village (IMIS) (Block) Report as on 14-12-2025</t>
+    <t>Har Ghar Jal Village (IMIS) (Block) Report as on 29-04-2026</t>
   </si>
   <si>
     <t>Sl. NO.</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Har Ghar Jal Villages </t>
   </si>
   <si>
     <t>Total no. of Household</t>
   </si>
   <si>
     <t>Total no. of FHTC Provided</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>4,943</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
@@ -137,87 +137,87 @@
   <si>
     <t>9,805</t>
   </si>
   <si>
     <t>Khandaghosh</t>
   </si>
   <si>
     <t>6,687</t>
   </si>
   <si>
     <t>Mangolkote</t>
   </si>
   <si>
     <t>13,508</t>
   </si>
   <si>
     <t>Manteswar</t>
   </si>
   <si>
     <t>19,010</t>
   </si>
   <si>
     <t>Memari-I</t>
   </si>
   <si>
-    <t>15,882</t>
+    <t>16,310</t>
   </si>
   <si>
     <t>Memari-II</t>
   </si>
   <si>
     <t>9,984</t>
   </si>
   <si>
     <t>Purbasthali-I</t>
   </si>
   <si>
     <t>12,341</t>
   </si>
   <si>
     <t>Purbasthali-II</t>
   </si>
   <si>
     <t>36,578</t>
   </si>
   <si>
     <t>Raina-I</t>
   </si>
   <si>
-    <t>14,563</t>
+    <t>14,763</t>
   </si>
   <si>
     <t>Raina-II</t>
   </si>
   <si>
-    <t>19,257</t>
+    <t>20,434</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>3,07,587</t>
+    <t>3,09,392</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -908,51 +908,51 @@
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="2">
         <v>46</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="2">
         <v>25</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
     </row>
@@ -976,83 +976,83 @@
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="2">
         <v>59</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="2">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="4">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>