--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village Report as " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...1 lines deleted...]
-    <t>Har Ghar Jal Village Report as on 06-02-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+  <si>
+    <t>Har Ghar Jal Village Report as on 02-04-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Marked as HGJ villages by district</t>
   </si>
   <si>
     <t>Approved as HGJ villages by State</t>
   </si>
   <si>
     <t>Reported</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
@@ -71,93 +71,90 @@
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>DARJEELING</t>
+  </si>
+  <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
-    <t>DARJEELING</t>
-[...1 lines deleted...]
-  <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>4,607</t>
-[...8 lines deleted...]
-    <t>2,673</t>
+    <t>4,441</t>
+  </si>
+  <si>
+    <t>4,157</t>
+  </si>
+  <si>
+    <t>2,691</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -584,478 +581,478 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>569</v>
       </c>
       <c r="D3" s="2">
         <v>568</v>
       </c>
       <c r="E3" s="2">
         <v>568</v>
       </c>
       <c r="F3" s="2">
         <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D4" s="2">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E4" s="2">
         <v>271</v>
       </c>
       <c r="F4" s="2">
         <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D5" s="2">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="E5" s="2">
         <v>755</v>
       </c>
       <c r="F5" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="D6" s="2">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E6" s="2">
         <v>357</v>
       </c>
       <c r="F6" s="2">
         <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D7" s="2">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="E7" s="2">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="F7" s="2">
-        <v>194</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D8" s="2">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E8" s="2">
         <v>400</v>
       </c>
       <c r="F8" s="2">
         <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D9" s="2">
         <v>275</v>
       </c>
       <c r="E9" s="2">
         <v>275</v>
       </c>
       <c r="F9" s="2">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D10" s="2">
         <v>209</v>
       </c>
       <c r="E10" s="2">
         <v>209</v>
       </c>
       <c r="F10" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>187</v>
       </c>
       <c r="D11" s="2">
         <v>186</v>
       </c>
       <c r="E11" s="2">
         <v>186</v>
       </c>
       <c r="F11" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="D12" s="2">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E12" s="2">
         <v>146</v>
       </c>
       <c r="F12" s="2">
         <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D13" s="2">
         <v>156</v>
       </c>
       <c r="E13" s="2">
         <v>156</v>
       </c>
       <c r="F13" s="2">
         <v>129</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D14" s="2">
         <v>131</v>
       </c>
       <c r="E14" s="2">
         <v>131</v>
       </c>
       <c r="F14" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D15" s="2">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="E15" s="2">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="F15" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D16" s="2">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E16" s="2">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="F16" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D17" s="2">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E17" s="2">
         <v>56</v>
       </c>
       <c r="F17" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D18" s="2">
         <v>78</v>
       </c>
       <c r="E18" s="2">
         <v>78</v>
       </c>
       <c r="F18" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="D19" s="2">
         <v>35</v>
       </c>
       <c r="E19" s="2">
         <v>35</v>
       </c>
       <c r="F19" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D20" s="2">
         <v>35</v>
       </c>
       <c r="E20" s="2">
         <v>35</v>
       </c>
       <c r="F20" s="2">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>25</v>
       </c>
       <c r="D21" s="2">
         <v>25</v>
       </c>
       <c r="E21" s="2">
         <v>25</v>
       </c>
       <c r="F21" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D22" s="2">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E22" s="2">
         <v>32</v>
       </c>
       <c r="F22" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D23" s="2">
         <v>38</v>
       </c>
       <c r="E23" s="2">
         <v>38</v>
       </c>
       <c r="F23" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D24" s="2">
         <v>38</v>
       </c>
       <c r="E24" s="2">
         <v>38</v>
       </c>
       <c r="F24" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25" s="4" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>