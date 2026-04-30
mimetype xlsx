--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village Report as " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>Har Ghar Jal Village Report as on 02-04-2026</t>
+    <t>Har Ghar Jal Village Report as on 29-04-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Marked as HGJ villages by district</t>
   </si>
   <si>
     <t>Approved as HGJ villages by State</t>
   </si>
   <si>
     <t>Reported</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>