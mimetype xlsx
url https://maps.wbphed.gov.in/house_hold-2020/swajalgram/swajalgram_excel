--- v2 (2026-04-30)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village Report as " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>Har Ghar Jal Village Report as on 29-04-2026</t>
+    <t>Har Ghar Jal Village Report as on 02-06-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Marked as HGJ villages by district</t>
   </si>
   <si>
     <t>Approved as HGJ villages by State</t>
   </si>
   <si>
     <t>Reported</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
@@ -104,57 +104,57 @@
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>4,441</t>
-[...5 lines deleted...]
-    <t>2,691</t>
+    <t>4,442</t>
+  </si>
+  <si>
+    <t>4,158</t>
+  </si>
+  <si>
+    <t>2,692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,60 +801,60 @@
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>134</v>
       </c>
       <c r="D14" s="2">
         <v>131</v>
       </c>
       <c r="E14" s="2">
         <v>131</v>
       </c>
       <c r="F14" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D15" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E15" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F15" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>83</v>
       </c>
       <c r="D16" s="2">
         <v>64</v>
       </c>
       <c r="E16" s="2">
         <v>64</v>
       </c>
       <c r="F16" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>