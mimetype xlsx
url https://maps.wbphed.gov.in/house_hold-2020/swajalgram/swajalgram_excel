--- v3 (2026-06-02)
+++ v4 (2026-07-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village Report as " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>Har Ghar Jal Village Report as on 02-06-2026</t>
+    <t>Har Ghar Jal Village Report as on 19-07-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Marked as HGJ villages by district</t>
   </si>
   <si>
     <t>Approved as HGJ villages by State</t>
   </si>
   <si>
     <t>Reported</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>