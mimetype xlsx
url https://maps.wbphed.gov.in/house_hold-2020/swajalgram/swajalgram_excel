--- v4 (2026-07-20)
+++ v5 (2026-09-18)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal Village Report as " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>Har Ghar Jal Village Report as on 19-07-2026</t>
+    <t>Har Ghar Jal Village Report as on 17-09-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Marked as HGJ villages by district</t>
   </si>
   <si>
     <t>Approved as HGJ villages by State</t>
   </si>
   <si>
     <t>Reported</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
@@ -104,57 +104,57 @@
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>4,442</t>
-[...5 lines deleted...]
-    <t>2,692</t>
+    <t>4,445</t>
+  </si>
+  <si>
+    <t>4,161</t>
+  </si>
+  <si>
+    <t>2,693</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,57 +801,57 @@
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>134</v>
       </c>
       <c r="D14" s="2">
         <v>131</v>
       </c>
       <c r="E14" s="2">
         <v>131</v>
       </c>
       <c r="F14" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15" s="2">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E15" s="2">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F15" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>83</v>
       </c>
       <c r="D16" s="2">
         <v>64</v>
       </c>
       <c r="E16" s="2">
         <v>64</v>
       </c>
       <c r="F16" s="2">
         <v>62</v>
       </c>
     </row>
@@ -881,60 +881,60 @@
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>88</v>
       </c>
       <c r="D18" s="2">
         <v>78</v>
       </c>
       <c r="E18" s="2">
         <v>78</v>
       </c>
       <c r="F18" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D19" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E19" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F19" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>39</v>
       </c>
       <c r="D20" s="2">
         <v>35</v>
       </c>
       <c r="E20" s="2">
         <v>35</v>
       </c>
       <c r="F20" s="2">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>