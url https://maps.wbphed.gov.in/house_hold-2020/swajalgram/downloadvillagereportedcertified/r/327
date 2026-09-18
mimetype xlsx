--- v3 (2026-06-02)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Har Ghar Jal (HGJ) Village (Rep" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Har Ghar Jal (HGJ) Village (Reported)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Gram Panchayat</t>
   </si>
   <si>
     <t>Village</t>
   </si>
   <si>
     <t>Jl. No.</t>
   </si>
   <si>
     <t>Darjeeling</t>
   </si>
   <si>
@@ -327,50 +327,56 @@
     <t>Bhalamanashi</t>
   </si>
   <si>
     <t>HETMURI-SINGIJHORA</t>
   </si>
   <si>
     <t>Bhisti</t>
   </si>
   <si>
     <t>Panaullar Chhat</t>
   </si>
   <si>
     <t>Banur Chhat</t>
   </si>
   <si>
     <t>Bharia Dangir Chhat</t>
   </si>
   <si>
     <t>Tarabari</t>
   </si>
   <si>
     <t>Gangaram Maler Chhat</t>
   </si>
   <si>
     <t>Helakadam Chhat</t>
+  </si>
+  <si>
+    <t>Sarcargachher Chhat</t>
+  </si>
+  <si>
+    <t>Sarcargachh</t>
   </si>
   <si>
     <t>Baraigachh</t>
   </si>
   <si>
     <t>JALASH-NIZAMTARA</t>
   </si>
   <si>
     <t>Guabari</t>
   </si>
   <si>
     <t>Kharibari</t>
   </si>
   <si>
     <t>BURAGANJ</t>
   </si>
   <si>
     <t>Fulbarir Chhat</t>
   </si>
   <si>
     <t>Tharu Bhita</t>
   </si>
   <si>
     <t>Dagdhu</t>
   </si>
@@ -771,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W79"/>
+  <dimension ref="A1:W81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
@@ -3154,500 +3160,572 @@
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F67" s="3">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D68" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="E68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="3">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F69" s="3">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D70" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D70" s="3" t="s">
+      <c r="E70" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="3">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F71" s="3">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>113</v>
       </c>
       <c r="F72" s="3">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F73" s="3">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>115</v>
       </c>
       <c r="F74" s="3">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>116</v>
       </c>
       <c r="F75" s="3">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D76" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="E76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="3">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F77" s="3">
-        <v>6</v>
+        <v>72</v>
       </c>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F78" s="3">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F79" s="3">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" s="3">
+        <v>15</v>
+      </c>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1"/>
+      <c r="J80" s="1"/>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1"/>
+      <c r="N80" s="1"/>
+      <c r="O80" s="1"/>
+      <c r="P80" s="1"/>
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1"/>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F81" s="3">
+        <v>23</v>
+      </c>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1"/>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>