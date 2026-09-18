--- v1 (2026-04-01)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -789,50 +789,98 @@
     <t>1051/ALD</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>ISS/000025/2025-2026</t>
   </si>
   <si>
     <t>2921/ALD</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>Laying of pipeline distribution system (Parallel and left out area) and other allied works at Paschim khairbari PWSS under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>GIRIRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>REJUVENATION OF 'PASCHIM KHAIRBARI WATER SUPPLY SCHEME' ( SM/09900 )</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>1052/ALD</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kalchini Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF HASIMARA WATER SUPPLY SCHEME ( SM/12361 )</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000006/2026-2027</t>
+  </si>
+  <si>
+    <t>1792/ALD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC for NEWLAND TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SUBHAK CHIK BARAIK</t>
+  </si>
+  <si>
+    <t>NEWLANDS TG AREA PIPED WATER SUPPLY SCHEME ( SM/11484 )</t>
+  </si>
+  <si>
+    <t>ISS/000009/2026-2027</t>
+  </si>
+  <si>
+    <t>1459/ALD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Day to day operation and maintenance of Jaigaon Rest Shed under Alipurduar Division, PHE Dte. (From 01.07.2026 to 30.09.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1188,51 +1236,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W85"/>
+  <dimension ref="A1:W88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5411,50 +5459,215 @@
       <c r="K85" s="4" t="s">
         <v>256</v>
       </c>
       <c r="L85" s="4" t="s">
         <v>257</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>258</v>
       </c>
       <c r="N85" s="4">
         <v>17684</v>
       </c>
       <c r="O85" s="4">
         <v>180</v>
       </c>
       <c r="P85" s="4">
         <v>17504</v>
       </c>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="3">
+        <v>83</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3">
+        <v>10</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I86" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="J86" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M86" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="N86" s="4">
+        <v>17504</v>
+      </c>
+      <c r="O86" s="4">
+        <v>200</v>
+      </c>
+      <c r="P86" s="4">
+        <v>17304</v>
+      </c>
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1"/>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="3">
+        <v>84</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3">
+        <v>10</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="N87" s="4">
+        <v>16314</v>
+      </c>
+      <c r="O87" s="4">
+        <v>50</v>
+      </c>
+      <c r="P87" s="4">
+        <v>16264</v>
+      </c>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="3">
+        <v>85</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3">
+        <v>10</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I88" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="J88" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L88" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M88" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N88" s="4">
+        <v>16264</v>
+      </c>
+      <c r="O88" s="4">
+        <v>6</v>
+      </c>
+      <c r="P88" s="4">
+        <v>16258</v>
+      </c>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>