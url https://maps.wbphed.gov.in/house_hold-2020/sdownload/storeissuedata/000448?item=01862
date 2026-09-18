--- v0 (2025-12-08)
+++ v1 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -105,50 +105,110 @@
     <t>K9</t>
   </si>
   <si>
     <t>Meter</t>
   </si>
   <si>
     <t>Opening Stock ( SM/10027 )</t>
   </si>
   <si>
     <t>ISS/000001/2024-2025</t>
   </si>
   <si>
     <t>675/ALD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>Laying of distribution line with HDPE,UPVC and CI/DI pipes, laying of paver block at pump house no-1 and 2 and providing FHTC for Aug. Of Tapshikhata PWSS under Alipurduar Division.</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>AUGMENTATION OF TAPASHIKHATA PIPED WATER SUPPLY SCHEME ( SM/10676 )</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000005/2026-2027</t>
+  </si>
+  <si>
+    <t>metre</t>
+  </si>
+  <si>
+    <t>1452/ALD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Annual Mtc. Of pipeline and other misc works related to pipeline of Naothoartari WSS under APD-I Block within Alipurduar Division, P.H.E. Dte.(From 01.07.2026 to 30.09.2026)</t>
+  </si>
+  <si>
+    <t>DAS &amp; DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NAOTHOARTARI PIPED WATER SUPPLY SCHEME ( SM/12754 )</t>
+  </si>
+  <si>
+    <t>ISS/000007/2026-2027</t>
+  </si>
+  <si>
+    <t>1824/ALD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Gap filling of distribution line and others allied works for Augmentation of Dakshin Sonapur PWSS within Alipurduar-I Block under Alipurduar Division, PHE DTE.</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF DAKSHIN SONAPUR WATER SUPPLY SCHEME ( SM/11970 )</t>
+  </si>
+  <si>
+    <t>ISS/000008/2026-2027</t>
+  </si>
+  <si>
+    <t>3575/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>MADHYA KHAIRBARI PIPED WATER SUPPLY SCHEME ( SM/13248 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -504,70 +564,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -739,50 +799,221 @@
       <c r="K5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4">
         <v>18793</v>
       </c>
       <c r="O5" s="4">
         <v>82</v>
       </c>
       <c r="P5" s="4">
         <v>18711</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="3">
+        <v>100</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N6" s="4">
+        <v>18656</v>
+      </c>
+      <c r="O6" s="4">
+        <v>15</v>
+      </c>
+      <c r="P6" s="4">
+        <v>18640</v>
+      </c>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="3">
+        <v>100</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="4">
+        <v>18640</v>
+      </c>
+      <c r="O7" s="4">
+        <v>110</v>
+      </c>
+      <c r="P7" s="4">
+        <v>18530</v>
+      </c>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="3">
+        <v>100</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4">
+        <v>18530</v>
+      </c>
+      <c r="O8" s="4">
+        <v>220</v>
+      </c>
+      <c r="P8" s="4">
+        <v>18310</v>
+      </c>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>