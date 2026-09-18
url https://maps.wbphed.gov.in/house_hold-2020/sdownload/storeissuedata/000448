--- v2 (2026-04-01)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -996,50 +996,140 @@
     <t>1051/ALD</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>ISS/000025/2025-2026</t>
   </si>
   <si>
     <t>2921/ALD</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>Laying of pipeline distribution system (Parallel and left out area) and other allied works at Paschim khairbari PWSS under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>GIRIRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>REJUVENATION OF 'PASCHIM KHAIRBARI WATER SUPPLY SCHEME' ( SM/09900 )</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>1052/ALD</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kalchini Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF HASIMARA WATER SUPPLY SCHEME ( SM/12361 )</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000005/2026-2027</t>
+  </si>
+  <si>
+    <t>metre</t>
+  </si>
+  <si>
+    <t>1452/ALD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Annual Mtc. Of pipeline and other misc works related to pipeline of Naothoartari WSS under APD-I Block within Alipurduar Division, P.H.E. Dte.(From 01.07.2026 to 30.09.2026)</t>
+  </si>
+  <si>
+    <t>DAS &amp; DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NAOTHOARTARI PIPED WATER SUPPLY SCHEME ( SM/12754 )</t>
+  </si>
+  <si>
+    <t>ISS/000006/2026-2027</t>
+  </si>
+  <si>
+    <t>1792/ALD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC for NEWLAND TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SUBHAK CHIK BARAIK</t>
+  </si>
+  <si>
+    <t>NEWLANDS TG AREA PIPED WATER SUPPLY SCHEME ( SM/11484 )</t>
+  </si>
+  <si>
+    <t>ISS/000007/2026-2027</t>
+  </si>
+  <si>
+    <t>1824/ALD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Gap filling of distribution line and others allied works for Augmentation of Dakshin Sonapur PWSS within Alipurduar-I Block under Alipurduar Division, PHE DTE.</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF DAKSHIN SONAPUR WATER SUPPLY SCHEME ( SM/11970 )</t>
+  </si>
+  <si>
+    <t>ISS/000008/2026-2027</t>
+  </si>
+  <si>
+    <t>3575/ALD</t>
+  </si>
+  <si>
+    <t>Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ISS/000009/2026-2027</t>
+  </si>
+  <si>
+    <t>1459/ALD</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Day to day operation and maintenance of Jaigaon Rest Shed under Alipurduar Division, PHE Dte. (From 01.07.2026 to 30.09.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1395,51 +1485,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W109"/>
+  <dimension ref="A1:W115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -6874,50 +6964,386 @@
       <c r="K109" s="4" t="s">
         <v>325</v>
       </c>
       <c r="L109" s="4" t="s">
         <v>326</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>327</v>
       </c>
       <c r="N109" s="4">
         <v>17684</v>
       </c>
       <c r="O109" s="4">
         <v>180</v>
       </c>
       <c r="P109" s="4">
         <v>17504</v>
       </c>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" s="3">
+        <v>107</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3">
+        <v>10</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="J110" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="L110" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="M110" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="N110" s="4">
+        <v>17504</v>
+      </c>
+      <c r="O110" s="4">
+        <v>200</v>
+      </c>
+      <c r="P110" s="4">
+        <v>17304</v>
+      </c>
+      <c r="Q110" s="1"/>
+      <c r="R110" s="1"/>
+      <c r="S110" s="1"/>
+      <c r="T110" s="1"/>
+      <c r="U110" s="1"/>
+      <c r="V110" s="1"/>
+      <c r="W110" s="1"/>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" s="3">
+        <v>108</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G111" s="3">
+        <v>100</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="J111" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="M111" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="N111" s="4">
+        <v>18656</v>
+      </c>
+      <c r="O111" s="4">
+        <v>15</v>
+      </c>
+      <c r="P111" s="4">
+        <v>18640</v>
+      </c>
+      <c r="Q111" s="1"/>
+      <c r="R111" s="1"/>
+      <c r="S111" s="1"/>
+      <c r="T111" s="1"/>
+      <c r="U111" s="1"/>
+      <c r="V111" s="1"/>
+      <c r="W111" s="1"/>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="3">
+        <v>109</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3">
+        <v>10</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I112" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="J112" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="L112" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M112" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="N112" s="4">
+        <v>16314</v>
+      </c>
+      <c r="O112" s="4">
+        <v>50</v>
+      </c>
+      <c r="P112" s="4">
+        <v>16264</v>
+      </c>
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1"/>
+      <c r="S112" s="1"/>
+      <c r="T112" s="1"/>
+      <c r="U112" s="1"/>
+      <c r="V112" s="1"/>
+      <c r="W112" s="1"/>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="3">
+        <v>110</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G113" s="3">
+        <v>100</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I113" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="J113" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="L113" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M113" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="N113" s="4">
+        <v>18640</v>
+      </c>
+      <c r="O113" s="4">
+        <v>110</v>
+      </c>
+      <c r="P113" s="4">
+        <v>18530</v>
+      </c>
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1"/>
+      <c r="S113" s="1"/>
+      <c r="T113" s="1"/>
+      <c r="U113" s="1"/>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1"/>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="3">
+        <v>111</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G114" s="3">
+        <v>100</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I114" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="J114" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="L114" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M114" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N114" s="4">
+        <v>18530</v>
+      </c>
+      <c r="O114" s="4">
+        <v>220</v>
+      </c>
+      <c r="P114" s="4">
+        <v>18310</v>
+      </c>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1"/>
+      <c r="S114" s="1"/>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1"/>
+      <c r="V114" s="1"/>
+      <c r="W114" s="1"/>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="3">
+        <v>112</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3">
+        <v>10</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I115" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="J115" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M115" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="N115" s="4">
+        <v>16264</v>
+      </c>
+      <c r="O115" s="4">
+        <v>6</v>
+      </c>
+      <c r="P115" s="4">
+        <v>16258</v>
+      </c>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1"/>
+      <c r="S115" s="1"/>
+      <c r="T115" s="1"/>
+      <c r="U115" s="1"/>
+      <c r="V115" s="1"/>
+      <c r="W115" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>