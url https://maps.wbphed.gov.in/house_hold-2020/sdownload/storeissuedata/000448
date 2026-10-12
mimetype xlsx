--- v3 (2026-09-18)
+++ v4 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -1086,50 +1086,152 @@
     <t>30/07/2026</t>
   </si>
   <si>
     <t>Gap filling of distribution line and others allied works for Augmentation of Dakshin Sonapur PWSS within Alipurduar-I Block under Alipurduar Division, PHE DTE.</t>
   </si>
   <si>
     <t>AUGMENTATION OF DAKSHIN SONAPUR WATER SUPPLY SCHEME ( SM/11970 )</t>
   </si>
   <si>
     <t>ISS/000008/2026-2027</t>
   </si>
   <si>
     <t>3575/ALD</t>
   </si>
   <si>
     <t>Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ISS/000009/2026-2027</t>
   </si>
   <si>
     <t>1459/ALD</t>
   </si>
   <si>
     <t>Continuation for the work of Day to day operation and maintenance of Jaigaon Rest Shed under Alipurduar Division, PHE Dte. (From 01.07.2026 to 30.09.2026)</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>ISS/000010/2026-2027</t>
+  </si>
+  <si>
+    <t>1407/ALD</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Annual Mtc. Of pipeline and other misc works related to pipeline of APD Municipality (Zone-I,II III ) WSS and APD Hospital WSS under RWS Sub-Division within Alipurduar Division, P.H.E. Dte. (From 01.07.2026 to 30.09.2026)</t>
+  </si>
+  <si>
+    <t>SANKAR ROY</t>
+  </si>
+  <si>
+    <t>Alipurduar Municipal Water Supply Scheme ( SM/03561 )</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>ISS/000011/2026-2027</t>
+  </si>
+  <si>
+    <t>1408/ALD</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Annual Mtc. Of pipeline and other misc works related to pipeline of Tapshikatha WSS, Patlakhawa WSS and Dakshin Sonapur WSS under APD-I Block within Alipurduar Division, P.H.E. Dte. .(From 01.07.2026 to 30.09.2026)</t>
+  </si>
+  <si>
+    <t>PATLAKHAWA WATER SUPPLY SCHEME ( SM/00151 )</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>ISS/000012/2026-2027</t>
+  </si>
+  <si>
+    <t>972/ALD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged FHTCs of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>KOUSHIK BHOWMICK</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF PURBA CHEPANI WATER SUPPLY SCHEME ( SM/10669 )</t>
+  </si>
+  <si>
+    <t>ISS/000013/2026-2027</t>
+  </si>
+  <si>
+    <t>1629/ALD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Falakata Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF JAGIJHORA BARABAK PIPED WATER SUPPLY SCHEME ( SM/10169 )</t>
+  </si>
+  <si>
+    <t>ISS/000014/2026-2027</t>
+  </si>
+  <si>
+    <t>5657/ALD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Annual Mtc. Of pipeline and other misc works related to pipeline of Kaijali Busty WSS under Kumargram Block within Alipurduar Division, P.H.E. Dte. .(from 01.04.2025 to 31.03.2026)</t>
+  </si>
+  <si>
+    <t>RAMEN DEY &amp; CO</t>
+  </si>
+  <si>
+    <t>KAIJALI BASTY WATER SUPPLY SCHEME ( SM/00032 )</t>
+  </si>
+  <si>
+    <t>ISS/000015/2026-2027</t>
+  </si>
+  <si>
+    <t>669/ALD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>Providing FHTC from existing distribution system as per specification for TOTOPARA PWSS under madarihat - Birpara Block under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Totopara Piped Water Supply Scheme ( SM/07180 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1485,51 +1587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W115"/>
+  <dimension ref="A1:W121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -7300,50 +7402,384 @@
       <c r="K115" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>279</v>
       </c>
       <c r="N115" s="4">
         <v>16264</v>
       </c>
       <c r="O115" s="4">
         <v>6</v>
       </c>
       <c r="P115" s="4">
         <v>16258</v>
       </c>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" s="3">
+        <v>113</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G116" s="3">
+        <v>100</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I116" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="J116" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="K116" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="L116" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="M116" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="N116" s="4">
+        <v>18310</v>
+      </c>
+      <c r="O116" s="4">
+        <v>5</v>
+      </c>
+      <c r="P116" s="4">
+        <v>18305</v>
+      </c>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1"/>
+      <c r="S116" s="1"/>
+      <c r="T116" s="1"/>
+      <c r="U116" s="1"/>
+      <c r="V116" s="1"/>
+      <c r="W116" s="1"/>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="3">
+        <v>114</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G117" s="3">
+        <v>100</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I117" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="J117" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M117" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="N117" s="4">
+        <v>18305</v>
+      </c>
+      <c r="O117" s="4">
+        <v>16</v>
+      </c>
+      <c r="P117" s="4">
+        <v>18288</v>
+      </c>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1"/>
+      <c r="S117" s="1"/>
+      <c r="T117" s="1"/>
+      <c r="U117" s="1"/>
+      <c r="V117" s="1"/>
+      <c r="W117" s="1"/>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="3">
+        <v>115</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3">
+        <v>10</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I118" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="J118" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="K118" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="L118" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="M118" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="N118" s="4">
+        <v>16258</v>
+      </c>
+      <c r="O118" s="4">
+        <v>5</v>
+      </c>
+      <c r="P118" s="4">
+        <v>16253</v>
+      </c>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1"/>
+      <c r="S118" s="1"/>
+      <c r="T118" s="1"/>
+      <c r="U118" s="1"/>
+      <c r="V118" s="1"/>
+      <c r="W118" s="1"/>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" s="3">
+        <v>116</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3">
+        <v>10</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I119" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="J119" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="K119" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="L119" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M119" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="N119" s="4">
+        <v>16253</v>
+      </c>
+      <c r="O119" s="4">
+        <v>100</v>
+      </c>
+      <c r="P119" s="4">
+        <v>16153</v>
+      </c>
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1"/>
+      <c r="S119" s="1"/>
+      <c r="T119" s="1"/>
+      <c r="U119" s="1"/>
+      <c r="V119" s="1"/>
+      <c r="W119" s="1"/>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" s="3">
+        <v>117</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3">
+        <v>10</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I120" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="J120" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="K120" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="L120" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="M120" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="N120" s="4">
+        <v>16153</v>
+      </c>
+      <c r="O120" s="4">
+        <v>100</v>
+      </c>
+      <c r="P120" s="4">
+        <v>16053</v>
+      </c>
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1"/>
+      <c r="S120" s="1"/>
+      <c r="T120" s="1"/>
+      <c r="U120" s="1"/>
+      <c r="V120" s="1"/>
+      <c r="W120" s="1"/>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" s="3">
+        <v>118</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3">
+        <v>10</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I121" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="J121" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="K121" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="L121" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M121" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="N121" s="4">
+        <v>16053</v>
+      </c>
+      <c r="O121" s="4">
+        <v>324</v>
+      </c>
+      <c r="P121" s="4">
+        <v>15729</v>
+      </c>
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1"/>
+      <c r="S121" s="1"/>
+      <c r="T121" s="1"/>
+      <c r="U121" s="1"/>
+      <c r="V121" s="1"/>
+      <c r="W121" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>