--- v0 (2026-04-03)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -96,50 +96,71 @@
     <t>ISS/000024/2025-2026</t>
   </si>
   <si>
     <t>C.I.D.F Sluice Valve(Handle Wheel Type)</t>
   </si>
   <si>
     <t>MI/00980</t>
   </si>
   <si>
     <t>Nos</t>
   </si>
   <si>
     <t>390/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC connection for Maniknagar PWSS in</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Manik Nagar Piped W/S Scheme ( SM/10407 )</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>563/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Shatikhali (Part-B) of Tehatta-II Block under Nadia Arsenic Civil</t>
+  </si>
+  <si>
+    <t>ASIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Shatikhali (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II. ( SM/16103 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -495,70 +516,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -679,50 +700,105 @@
       <c r="K4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>26</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N4" s="4">
         <v>7</v>
       </c>
       <c r="O4" s="4">
         <v>2</v>
       </c>
       <c r="P4" s="4">
         <v>5</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3">
+        <v>100</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" s="4">
+        <v>2</v>
+      </c>
+      <c r="O5" s="4">
+        <v>2</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>