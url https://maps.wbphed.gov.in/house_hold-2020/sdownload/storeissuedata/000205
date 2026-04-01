--- v1 (2026-01-12)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -252,50 +252,74 @@
     <t>ISS/000018/2025-2026</t>
   </si>
   <si>
     <t>C.I.D.F Sluice valve (Handle wheel Type)</t>
   </si>
   <si>
     <t>MI/03537</t>
   </si>
   <si>
     <t>Exempted Category</t>
   </si>
   <si>
     <t>721/NACD-II</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Mobarakpur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E Dte</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED MOBARAKPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE. ( SM/09259 )</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>MI/00980</t>
+  </si>
+  <si>
+    <t>390/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC connection for Maniknagar PWSS in</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>Manik Nagar Piped W/S Scheme ( SM/10407 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -651,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1226,50 +1250,105 @@
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4">
         <v>11</v>
       </c>
       <c r="O11" s="4">
         <v>1</v>
       </c>
       <c r="P11" s="4">
         <v>10</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3">
+        <v>100</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4">
+        <v>7</v>
+      </c>
+      <c r="O12" s="4">
+        <v>2</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>