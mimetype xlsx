--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -276,50 +276,80 @@
     <t>AUGMENTATION OF GROUND BASED WATER BASED MOBARAKPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE. ( SM/09259 )</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>ISS/000024/2025-2026</t>
   </si>
   <si>
     <t>MI/00980</t>
   </si>
   <si>
     <t>390/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC connection for Maniknagar PWSS in</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Manik Nagar Piped W/S Scheme ( SM/10407 )</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>563/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Shatikhali (Part-B) of Tehatta-II Block under Nadia Arsenic Civil</t>
+  </si>
+  <si>
+    <t>ASIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Shatikhali (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II. ( SM/16103 )</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>ISS/000002/2026-2027</t>
+  </si>
+  <si>
+    <t>MI/05164</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -675,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1305,50 +1335,162 @@
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4">
         <v>7</v>
       </c>
       <c r="O12" s="4">
         <v>2</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3">
+        <v>100</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4">
+        <v>2</v>
+      </c>
+      <c r="O13" s="4">
+        <v>2</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="3">
+        <v>150</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N14" s="4">
+        <v>14</v>
+      </c>
+      <c r="O14" s="4">
+        <v>1</v>
+      </c>
+      <c r="P14" s="4">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>