--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -306,50 +306,77 @@
     <t>ISS/000001/2026-2027</t>
   </si>
   <si>
     <t>563/NACD-II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Shatikhali (Part-B) of Tehatta-II Block under Nadia Arsenic Civil</t>
   </si>
   <si>
     <t>ASIT PRAMANIK</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Shatikhali (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II. ( SM/16103 )</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>ISS/000002/2026-2027</t>
   </si>
   <si>
     <t>MI/05164</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000004/2026-2027</t>
+  </si>
+  <si>
+    <t>MI/01863</t>
+  </si>
+  <si>
+    <t>K9</t>
+  </si>
+  <si>
+    <t>430/NACD-II</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC connection for Manoharpur PWSS</t>
+  </si>
+  <si>
+    <t>M/S RAJESH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>MANOHARPUR PIPED WATER SUPPLY SCHEME ( SM/12421 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -705,70 +732,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
-    <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1447,50 +1474,164 @@
       <c r="K14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N14" s="4">
         <v>14</v>
       </c>
       <c r="O14" s="4">
         <v>1</v>
       </c>
       <c r="P14" s="4">
         <v>13</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G15" s="3">
+        <v>150</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="4">
+        <v>889</v>
+      </c>
+      <c r="O15" s="4">
+        <v>71</v>
+      </c>
+      <c r="P15" s="4">
+        <v>817</v>
+      </c>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="3">
+        <v>150</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4">
+        <v>12</v>
+      </c>
+      <c r="O16" s="4">
+        <v>2</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10</v>
+      </c>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>