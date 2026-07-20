--- v4 (2026-06-24)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -333,50 +333,95 @@
     <t>22/06/2026</t>
   </si>
   <si>
     <t>ISS/000004/2026-2027</t>
   </si>
   <si>
     <t>MI/01863</t>
   </si>
   <si>
     <t>K9</t>
   </si>
   <si>
     <t>430/NACD-II</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC connection for Manoharpur PWSS</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
     <t>MANOHARPUR PIPED WATER SUPPLY SCHEME ( SM/12421 )</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000005/2026-2027</t>
+  </si>
+  <si>
+    <t>113/NACD-II</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>Subsequent Work Order for 'Day to day repair, Operation &amp; maintenance of distribution system, rising main and allied pipelines (CI/DI/UPVC/HDPE/GI), valves, valves chambers, stand posts including repairing of FHTC connection and providing new FHTC conne</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
+    <t>Taldaha Water Supply Scheme ( SM/01505 )</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>ISS/000006/2026-2027</t>
+  </si>
+  <si>
+    <t>04/NACD-II</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>Relaying of PMGSY-damaged pipeline due to road construction along with allied works at Bansberia Piped Water Supply scheme in Krishnanagar-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Ground Water Based Piped Water Supply Scheme for Bansbaria &amp; its adj. mouzas ( SM/04671 )</t>
+  </si>
+  <si>
+    <t>MI/05202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -732,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1588,50 +1633,276 @@
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4">
         <v>12</v>
       </c>
       <c r="O16" s="4">
         <v>2</v>
       </c>
       <c r="P16" s="4">
         <v>10</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="3">
+        <v>250</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="4">
+        <v>10</v>
+      </c>
+      <c r="O17" s="4">
+        <v>1</v>
+      </c>
+      <c r="P17" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G18" s="3">
+        <v>150</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N18" s="4">
+        <v>817</v>
+      </c>
+      <c r="O18" s="4">
+        <v>16</v>
+      </c>
+      <c r="P18" s="4">
+        <v>801</v>
+      </c>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3">
+        <v>10</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4">
+        <v>11350</v>
+      </c>
+      <c r="O19" s="4">
+        <v>10</v>
+      </c>
+      <c r="P19" s="4">
+        <v>11340</v>
+      </c>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="3">
+        <v>125</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4">
+        <v>43</v>
+      </c>
+      <c r="O20" s="4">
+        <v>1</v>
+      </c>
+      <c r="P20" s="4">
+        <v>42</v>
+      </c>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1"/>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>