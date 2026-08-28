--- v0 (2026-03-03)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -330,50 +330,71 @@
     <t>30/12/2024</t>
   </si>
   <si>
     <t>TRN/000050/2024-2025</t>
   </si>
   <si>
     <t>Augmentation of Uttar Harishandropur piped water supply scheme. ( SM/10291 )</t>
   </si>
   <si>
     <t>ISS/000037/2024-2025</t>
   </si>
   <si>
     <t>5832/MD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Khopakati Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of different Water Supply Schemes at different Blocks under Malda Division, PHE Dte ( SM/07973 )</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>ISS/000012/2026-2027</t>
+  </si>
+  <si>
+    <t>701/MD</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kandaran Zone-I Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>M/S SINHA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Ground Water Based for Kandaran Zone-I &amp; II Piped Water Supply Scheme under Malda Division, PHE Dte. ( SM/15223 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -729,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1839,50 +1860,105 @@
       <c r="K22" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N22" s="4">
         <v>37656</v>
       </c>
       <c r="O22" s="4">
         <v>1000</v>
       </c>
       <c r="P22" s="4">
         <v>36656</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3">
+        <v>10</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N23" s="4">
+        <v>123417</v>
+      </c>
+      <c r="O23" s="4">
+        <v>500</v>
+      </c>
+      <c r="P23" s="4">
+        <v>122917</v>
+      </c>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>