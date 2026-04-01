--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -348,50 +348,80 @@
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Khopakati Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of different Water Supply Schemes at different Blocks under Malda Division, PHE Dte ( SM/07973 )</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>TRN/000095/2024-2025</t>
   </si>
   <si>
     <t>D.I. Pipe</t>
   </si>
   <si>
     <t>MI/01863</t>
   </si>
   <si>
     <t>K9</t>
   </si>
   <si>
     <t>Meter</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>ISS/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>C.I.D.T Joints</t>
+  </si>
+  <si>
+    <t>MI/05356</t>
+  </si>
+  <si>
+    <t>Piece</t>
+  </si>
+  <si>
+    <t>5213/MD</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>Annual Operation Maintenance &amp; Emergent repair of pipe line of distribution system &amp; Rising main and IEP of ARIDANGA ZONE-I at Ratua-II Dev. Block under Malda Division, PHE Dte. in the District of Malda [For 1 (one) Year].</t>
+  </si>
+  <si>
+    <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
+  </si>
+  <si>
+    <t>ARIADANGA WATER SUPPLY SCHEME ( SM/00069 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,70 +777,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
-    <col min="12" max="12" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1906,50 +1936,105 @@
         <v>111</v>
       </c>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N23" s="4">
         <v>10408</v>
       </c>
       <c r="O23" s="4">
         <v>66</v>
       </c>
       <c r="P23" s="4">
         <v>10342</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3">
+        <v>100</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1125</v>
+      </c>
+      <c r="O24" s="4">
+        <v>8</v>
+      </c>
+      <c r="P24" s="4">
+        <v>1117</v>
+      </c>
+      <c r="Q24" s="1"/>
+      <c r="R24" s="1"/>
+      <c r="S24" s="1"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>