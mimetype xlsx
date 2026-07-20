--- v1 (2026-04-01)
+++ v2 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -378,50 +378,74 @@
     <t>ISS/000039/2025-2026</t>
   </si>
   <si>
     <t>C.I.D.T Joints</t>
   </si>
   <si>
     <t>MI/05356</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>5213/MD</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>Annual Operation Maintenance &amp; Emergent repair of pipe line of distribution system &amp; Rising main and IEP of ARIDANGA ZONE-I at Ratua-II Dev. Block under Malda Division, PHE Dte. in the District of Malda [For 1 (one) Year].</t>
   </si>
   <si>
     <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>ARIADANGA WATER SUPPLY SCHEME ( SM/00069 )</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>ISS/000008/2026-2027</t>
+  </si>
+  <si>
+    <t>MI/01866</t>
+  </si>
+  <si>
+    <t>metre</t>
+  </si>
+  <si>
+    <t>3291/MD</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Surveying, Planning, Design, Engineering, Supplying, Construction, Erection, Testing and Commissioning of Raw water Intake and Raw Water Pumping Main, WTP , Primary and Secondary Clear Water Transmission main, Boosting s</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CHANCHAL-II, RATUA-I &amp; RATUA-II BLOCK OF MALDA DISTRICT ( SM/18686 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1991,50 +2015,107 @@
       <c r="K24" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N24" s="4">
         <v>1125</v>
       </c>
       <c r="O24" s="4">
         <v>8</v>
       </c>
       <c r="P24" s="4">
         <v>1117</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>22</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="3">
+        <v>300</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N25" s="4">
+        <v>3628</v>
+      </c>
+      <c r="O25" s="4">
+        <v>770</v>
+      </c>
+      <c r="P25" s="4">
+        <v>2858</v>
+      </c>
+      <c r="Q25" s="1"/>
+      <c r="R25" s="1"/>
+      <c r="S25" s="1"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>