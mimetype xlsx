--- v2 (2026-07-20)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -402,50 +402,71 @@
     <t>ARIADANGA WATER SUPPLY SCHEME ( SM/00069 )</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>ISS/000008/2026-2027</t>
   </si>
   <si>
     <t>MI/01866</t>
   </si>
   <si>
     <t>metre</t>
   </si>
   <si>
     <t>3291/MD</t>
   </si>
   <si>
     <t>Formal work order for the work of Surveying, Planning, Design, Engineering, Supplying, Construction, Erection, Testing and Commissioning of Raw water Intake and Raw Water Pumping Main, WTP , Primary and Secondary Clear Water Transmission main, Boosting s</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CHANCHAL-II, RATUA-I &amp; RATUA-II BLOCK OF MALDA DISTRICT ( SM/18686 )</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>ISS/000012/2026-2027</t>
+  </si>
+  <si>
+    <t>701/MD</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kandaran Zone-I Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>M/S SINHA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Ground Water Based for Kandaran Zone-I &amp; II Piped Water Supply Scheme under Malda Division, PHE Dte. ( SM/15223 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2072,50 +2093,105 @@
       <c r="K25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N25" s="4">
         <v>3628</v>
       </c>
       <c r="O25" s="4">
         <v>770</v>
       </c>
       <c r="P25" s="4">
         <v>2858</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3">
+        <v>10</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N26" s="4">
+        <v>123417</v>
+      </c>
+      <c r="O26" s="4">
+        <v>500</v>
+      </c>
+      <c r="P26" s="4">
+        <v>122917</v>
+      </c>
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1"/>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>