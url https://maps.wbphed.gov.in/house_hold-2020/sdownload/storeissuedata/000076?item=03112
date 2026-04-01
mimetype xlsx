--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -294,50 +294,89 @@
     <t>3495/BWD</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and lan</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>REAN PIPED WATER SUPPLY SCHEME ( SM/18504 )</t>
   </si>
   <si>
     <t>ISS/000090/2025-2026</t>
   </si>
   <si>
     <t>2958/BWD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) at Belenda, Kulnagar (Part), Kanchgoriya, Satkhali (Part) Mouza by Sinking of tube well 300 x 200 mm. dia., Constn. of Pump House, Boundary wall, LDS &amp; FHTC within command area for Aug. of BHATAR W/S. S</t>
   </si>
   <si>
     <t>Augmentation of Bhatar &amp; its adj. mouzas water supply scheme ( SM/04550 )</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000095/2025-2026</t>
+  </si>
+  <si>
+    <t>1065/DSD</t>
+  </si>
+  <si>
+    <t>Making interconnection and restoration of pipeline, Providing sluice valve, Painting and minor repairing of Switch room, Clearing compound premises , making temporary earthen road and repairing of old Valve chamber, Providing FHTC, Septic tank etc of Con</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
+  </si>
+  <si>
+    <t>Augmentation for Bonpas-Kamarpara Piped Water Supply Scheme ( SM/05492 )</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>722/BWD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Balance work of MAHARTUTBA Piped Water Supply Scheme with sinking of Tube-well, LDS, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Mongalkote Block, District:</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO.</t>
+  </si>
+  <si>
+    <t>MAHARUTBA PIPED WATER SUPPLY SCHEME ( SM/14970 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -693,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1427,50 +1466,160 @@
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4">
         <v>24160</v>
       </c>
       <c r="O14" s="4">
         <v>100</v>
       </c>
       <c r="P14" s="4">
         <v>24060</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3">
+        <v>10</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4">
+        <v>24123</v>
+      </c>
+      <c r="O15" s="4">
+        <v>2</v>
+      </c>
+      <c r="P15" s="4">
+        <v>24121</v>
+      </c>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3">
+        <v>10</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4">
+        <v>24123</v>
+      </c>
+      <c r="O16" s="4">
+        <v>300</v>
+      </c>
+      <c r="P16" s="4">
+        <v>23823</v>
+      </c>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>