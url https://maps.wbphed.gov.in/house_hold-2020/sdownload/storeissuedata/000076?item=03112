--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -333,50 +333,104 @@
     <t>KOUSIK MALLICK</t>
   </si>
   <si>
     <t>Augmentation for Bonpas-Kamarpara Piped Water Supply Scheme ( SM/05492 )</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>ISS/000096/2025-2026</t>
   </si>
   <si>
     <t>722/BWD</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>Balance work of MAHARTUTBA Piped Water Supply Scheme with sinking of Tube-well, LDS, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Mongalkote Block, District:</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
     <t>MAHARUTBA PIPED WATER SUPPLY SCHEME ( SM/14970 )</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>1407/BWD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC work on distribution system for FHTC work for BAGILA Piped Water Supply Scheme at various mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>H SAMANTA</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR BAGILA ( SM/15192 )</t>
+  </si>
+  <si>
+    <t>ISS/000002/2026-2027</t>
+  </si>
+  <si>
+    <t>2289/BWD</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Providing FHTC work on distribution system for FHTC work for BAGILA Piped W/S. Scheme at berhampur, Krishnapur, Kiskinda, Taktipur mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>ISS/000004/2026-2027</t>
+  </si>
+  <si>
+    <t>469/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS ca</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>SANKARPUR PIPED WATER SUPPLY SCHEME ( SM/18337 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -732,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1576,50 +1630,215 @@
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4">
         <v>24123</v>
       </c>
       <c r="O16" s="4">
         <v>300</v>
       </c>
       <c r="P16" s="4">
         <v>23823</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3">
+        <v>10</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="4">
+        <v>24645</v>
+      </c>
+      <c r="O17" s="4">
+        <v>385</v>
+      </c>
+      <c r="P17" s="4">
+        <v>24260</v>
+      </c>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3">
+        <v>10</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4">
+        <v>24260</v>
+      </c>
+      <c r="O18" s="4">
+        <v>380</v>
+      </c>
+      <c r="P18" s="4">
+        <v>23880</v>
+      </c>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3">
+        <v>10</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" s="4">
+        <v>25058</v>
+      </c>
+      <c r="O19" s="4">
+        <v>1017</v>
+      </c>
+      <c r="P19" s="4">
+        <v>24041</v>
+      </c>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>