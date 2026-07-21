--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -387,50 +387,140 @@
     <t>06/08/2025</t>
   </si>
   <si>
     <t>Providing FHTC work on distribution system for FHTC work for BAGILA Piped W/S. Scheme at berhampur, Krishnapur, Kiskinda, Taktipur mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>ISS/000004/2026-2027</t>
   </si>
   <si>
     <t>469/BWD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS ca</t>
   </si>
   <si>
     <t>SK ALIM</t>
   </si>
   <si>
     <t>SANKARPUR PIPED WATER SUPPLY SCHEME ( SM/18337 )</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000006/2026-2027</t>
+  </si>
+  <si>
+    <t>2214/BWD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Amra Piped Water Supply Scheme ( SM/13296 )</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000007/2026-2027</t>
+  </si>
+  <si>
+    <t>3198/BWD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>AURIA PIPED WATER SUPPLY SCHEME ( SM/18455 )</t>
+  </si>
+  <si>
+    <t>ISS/000008/2026-2027</t>
+  </si>
+  <si>
+    <t>3326/BWD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>KARAJGRAM Piped Water Supply Scheme with sinking of Tube-well, LDS,Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>KARAJGRAM PIPED WATER SUPPLY SCHEME ( SM/18483 )</t>
+  </si>
+  <si>
+    <t>ISS/000009/2026-2027</t>
+  </si>
+  <si>
+    <t>5007/BWD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>BANDMURA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>BANDMURA PIPED WATER SUPPLY SCHEME ( SM/18480 )</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>ISS/000011/2026-2027</t>
+  </si>
+  <si>
+    <t>1134/BWD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>GOPKHANJI Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>POWER TOOLS &amp; ENGINEERING</t>
+  </si>
+  <si>
+    <t>GOPKHANJI PIPED WATER SUPPLY SCHEME ( SM/15171 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -786,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1795,50 +1885,325 @@
       <c r="K19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N19" s="4">
         <v>25058</v>
       </c>
       <c r="O19" s="4">
         <v>1017</v>
       </c>
       <c r="P19" s="4">
         <v>24041</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3">
+        <v>10</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N20" s="4">
+        <v>24041</v>
+      </c>
+      <c r="O20" s="4">
+        <v>10</v>
+      </c>
+      <c r="P20" s="4">
+        <v>24031</v>
+      </c>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1"/>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3">
+        <v>10</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N21" s="4">
+        <v>24031</v>
+      </c>
+      <c r="O21" s="4">
+        <v>500</v>
+      </c>
+      <c r="P21" s="4">
+        <v>23531</v>
+      </c>
+      <c r="Q21" s="1"/>
+      <c r="R21" s="1"/>
+      <c r="S21" s="1"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3">
+        <v>10</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N22" s="4">
+        <v>23531</v>
+      </c>
+      <c r="O22" s="4">
+        <v>500</v>
+      </c>
+      <c r="P22" s="4">
+        <v>23031</v>
+      </c>
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1"/>
+      <c r="S22" s="1"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3">
+        <v>10</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N23" s="4">
+        <v>23031</v>
+      </c>
+      <c r="O23" s="4">
+        <v>500</v>
+      </c>
+      <c r="P23" s="4">
+        <v>22531</v>
+      </c>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3">
+        <v>10</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N24" s="4">
+        <v>22543</v>
+      </c>
+      <c r="O24" s="4">
+        <v>2054</v>
+      </c>
+      <c r="P24" s="4">
+        <v>20489</v>
+      </c>
+      <c r="Q24" s="1"/>
+      <c r="R24" s="1"/>
+      <c r="S24" s="1"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>