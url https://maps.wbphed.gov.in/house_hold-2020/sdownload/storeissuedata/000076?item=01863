--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -210,50 +210,95 @@
     <t>18/04/2023</t>
   </si>
   <si>
     <t>PASCON</t>
   </si>
   <si>
     <t>SHIBLUN PIPE WATER SUPPLY SCHEME ( SM/14972 )</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>ISS/000088/2025-2026</t>
   </si>
   <si>
     <t>3495/BWD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>BIJUR PIPED WATER SUPPLY SCHEME ( SM/18605 )</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>ISS/000091/2025-2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>ISS/000093/2025-2026</t>
+  </si>
+  <si>
+    <t>2220/BWD</t>
+  </si>
+  <si>
+    <t>Operation &amp; maintenance of distribution system and rising main pipeline (CI / DI / UPVC) of AMRA W/S Scheme under Burdwan Division, P.H.E. Dte. [Period from 01.08.2025 to 31.07.2026 i.e. 12 Months] [Above 30.0 KM Pipeline]</t>
+  </si>
+  <si>
+    <t>DEBJYOTI GOSWAMI</t>
+  </si>
+  <si>
+    <t>Ground water based piped water supply scheme for Amra and adjoining mouza ( SM/04009 )</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>722/BWD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Balance work of MAHARTUTBA Piped Water Supply Scheme with sinking of Tube-well, LDS, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Mongalkote Block, District:</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO.</t>
+  </si>
+  <si>
+    <t>MAHARUTBA PIPED WATER SUPPLY SCHEME ( SM/14970 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -609,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1194,50 +1239,221 @@
       <c r="K11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4">
         <v>17570</v>
       </c>
       <c r="O11" s="4">
         <v>27</v>
       </c>
       <c r="P11" s="4">
         <v>17543</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="3">
+        <v>150</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N12" s="4">
+        <v>17543</v>
+      </c>
+      <c r="O12" s="4">
+        <v>220</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17323</v>
+      </c>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="3">
+        <v>150</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N13" s="4">
+        <v>17323</v>
+      </c>
+      <c r="O13" s="4">
+        <v>16</v>
+      </c>
+      <c r="P13" s="4">
+        <v>17306</v>
+      </c>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="3">
+        <v>150</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4">
+        <v>17346</v>
+      </c>
+      <c r="O14" s="4">
+        <v>55</v>
+      </c>
+      <c r="P14" s="4">
+        <v>17291</v>
+      </c>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>