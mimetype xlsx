--- v2 (2026-04-01)
+++ v3 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
     <t>Ground water based piped water supply scheme for Amra and adjoining mouza ( SM/04009 )</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>ISS/000096/2025-2026</t>
   </si>
   <si>
     <t>722/BWD</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>Balance work of MAHARTUTBA Piped Water Supply Scheme with sinking of Tube-well, LDS, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Mongalkote Block, District:</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
     <t>MAHARUTBA PIPED WATER SUPPLY SCHEME ( SM/14970 )</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000010/2026-2027</t>
+  </si>
+  <si>
+    <t>2249/BWD</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of Distribution System, Rising Main, Sluice Valves, including operation of sluice valves of CHOTOBAINAN PWSS of Raina-II Dev. Block within Burdwan Sub-Divn. under Burdwan Division, PHE Dte period for 1(one) year i.e. 01.08.2025</t>
+  </si>
+  <si>
+    <t>S. MONDAL</t>
+  </si>
+  <si>
+    <t>CHHOTA BAINAN &amp; ADJ. VILLAGES W/S SCHEME ( SM/00397 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1410,50 +1428,107 @@
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N14" s="4">
         <v>17346</v>
       </c>
       <c r="O14" s="4">
         <v>55</v>
       </c>
       <c r="P14" s="4">
         <v>17291</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="3">
+        <v>150</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4">
+        <v>17291</v>
+      </c>
+      <c r="O15" s="4">
+        <v>11</v>
+      </c>
+      <c r="P15" s="4">
+        <v>17280</v>
+      </c>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>