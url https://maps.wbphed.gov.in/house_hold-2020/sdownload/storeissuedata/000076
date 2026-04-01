--- v3 (2026-03-03)
+++ v4 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -576,50 +576,122 @@
     <t>ISS/000092/2025-2026</t>
   </si>
   <si>
     <t>1030/AE/HQ</t>
   </si>
   <si>
     <t>Operation &amp; maintenance of distribution system and rising main pipeline (CI / DI / UPVC) of ITLA W/S Scheme under Burdwan Division, P.H.E. Dte. [Period from 01.08.2025 to 31.07.2026 i.e. 12 Months] [15.0 - 30.0 KM Pipeline]</t>
   </si>
   <si>
     <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
     <t>Itla Piped Water Supply Scheme. ( SM/06022 )</t>
   </si>
   <si>
     <t>ISS/000093/2025-2026</t>
   </si>
   <si>
     <t>2220/BWD</t>
   </si>
   <si>
     <t>Operation &amp; maintenance of distribution system and rising main pipeline (CI / DI / UPVC) of AMRA W/S Scheme under Burdwan Division, P.H.E. Dte. [Period from 01.08.2025 to 31.07.2026 i.e. 12 Months] [Above 30.0 KM Pipeline]</t>
   </si>
   <si>
     <t>Ground water based piped water supply scheme for Amra and adjoining mouza ( SM/04009 )</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000095/2025-2026</t>
+  </si>
+  <si>
+    <t>1065/DSD</t>
+  </si>
+  <si>
+    <t>Making interconnection and restoration of pipeline, Providing sluice valve, Painting and minor repairing of Switch room, Clearing compound premises , making temporary earthen road and repairing of old Valve chamber, Providing FHTC, Septic tank etc of Con</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
+  </si>
+  <si>
+    <t>Augmentation for Bonpas-Kamarpara Piped Water Supply Scheme ( SM/05492 )</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>ISS/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>722/BWD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Balance work of MAHARTUTBA Piped Water Supply Scheme with sinking of Tube-well, LDS, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Mongalkote Block, District:</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO.</t>
+  </si>
+  <si>
+    <t>MAHARUTBA PIPED WATER SUPPLY SCHEME ( SM/14970 )</t>
+  </si>
+  <si>
+    <t>ISS/000098/2025-2026</t>
+  </si>
+  <si>
+    <t>3328/BWD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land</t>
+  </si>
+  <si>
+    <t>BHATPARA PIPE WATER SUPPLY SCHEME ( SM/14975 )</t>
+  </si>
+  <si>
+    <t>ISS/000099/2025-2026</t>
+  </si>
+  <si>
+    <t>306/BSD</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of KUSHA PWSS of Burdwan-II within Burdwan Sub-Division under Burdwan Division, PHE Dte Period for 1(one)year PRIOD FROM 01/03/2026 TO 28/02/</t>
+  </si>
+  <si>
+    <t>DEY NIRMAN</t>
+  </si>
+  <si>
+    <t>Kusha Piped Water Supply Scheme ( SM/13279 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -975,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3020,50 +3092,388 @@
       <c r="K37" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>187</v>
       </c>
       <c r="N37" s="4">
         <v>13317</v>
       </c>
       <c r="O37" s="4">
         <v>11</v>
       </c>
       <c r="P37" s="4">
         <v>13306</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>35</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3">
+        <v>10</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="N38" s="4">
+        <v>24123</v>
+      </c>
+      <c r="O38" s="4">
+        <v>2</v>
+      </c>
+      <c r="P38" s="4">
+        <v>24121</v>
+      </c>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>36</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="3">
+        <v>150</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N39" s="4">
+        <v>17346</v>
+      </c>
+      <c r="O39" s="4">
+        <v>55</v>
+      </c>
+      <c r="P39" s="4">
+        <v>17291</v>
+      </c>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1"/>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>37</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3">
+        <v>10</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N40" s="4">
+        <v>24123</v>
+      </c>
+      <c r="O40" s="4">
+        <v>300</v>
+      </c>
+      <c r="P40" s="4">
+        <v>23823</v>
+      </c>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>38</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G41" s="3">
+        <v>200</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="N41" s="4">
+        <v>15801</v>
+      </c>
+      <c r="O41" s="4">
+        <v>126</v>
+      </c>
+      <c r="P41" s="4">
+        <v>15674</v>
+      </c>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>39</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" s="3">
+        <v>150</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N42" s="4">
+        <v>71</v>
+      </c>
+      <c r="O42" s="4">
+        <v>11</v>
+      </c>
+      <c r="P42" s="4">
+        <v>60</v>
+      </c>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>40</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" s="3">
+        <v>250</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N43" s="4">
+        <v>18296</v>
+      </c>
+      <c r="O43" s="4">
+        <v>5</v>
+      </c>
+      <c r="P43" s="4">
+        <v>18291</v>
+      </c>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>