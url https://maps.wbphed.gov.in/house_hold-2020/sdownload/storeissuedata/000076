--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -648,50 +648,80 @@
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land</t>
   </si>
   <si>
     <t>BHATPARA PIPE WATER SUPPLY SCHEME ( SM/14975 )</t>
   </si>
   <si>
     <t>ISS/000099/2025-2026</t>
   </si>
   <si>
     <t>306/BSD</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>Operation &amp; Maintenance of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of KUSHA PWSS of Burdwan-II within Burdwan Sub-Division under Burdwan Division, PHE Dte Period for 1(one)year PRIOD FROM 01/03/2026 TO 28/02/</t>
   </si>
   <si>
     <t>DEY NIRMAN</t>
   </si>
   <si>
     <t>Kusha Piped Water Supply Scheme ( SM/13279 )</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>ISS/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>1407/BWD</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC work on distribution system for FHTC work for BAGILA Piped Water Supply Scheme at various mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>H SAMANTA</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR BAGILA ( SM/15192 )</t>
+  </si>
+  <si>
+    <t>ISS/000002/2026-2027</t>
+  </si>
+  <si>
+    <t>2289/BWD</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Providing FHTC work on distribution system for FHTC work for BAGILA Piped W/S. Scheme at berhampur, Krishnapur, Kiskinda, Taktipur mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1047,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3430,50 +3460,160 @@
       <c r="K43" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>211</v>
       </c>
       <c r="N43" s="4">
         <v>18296</v>
       </c>
       <c r="O43" s="4">
         <v>5</v>
       </c>
       <c r="P43" s="4">
         <v>18291</v>
       </c>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>41</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3">
+        <v>10</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N44" s="4">
+        <v>24645</v>
+      </c>
+      <c r="O44" s="4">
+        <v>385</v>
+      </c>
+      <c r="P44" s="4">
+        <v>24260</v>
+      </c>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1"/>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>42</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3">
+        <v>10</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N45" s="4">
+        <v>24260</v>
+      </c>
+      <c r="O45" s="4">
+        <v>380</v>
+      </c>
+      <c r="P45" s="4">
+        <v>23880</v>
+      </c>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>