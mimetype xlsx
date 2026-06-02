--- v5 (2026-04-21)
+++ v6 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -678,50 +678,71 @@
     <t>ISS/000001/2026-2027</t>
   </si>
   <si>
     <t>1407/BWD</t>
   </si>
   <si>
     <t>Providing balance FHTC work on distribution system for FHTC work for BAGILA Piped Water Supply Scheme at various mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
   </si>
   <si>
     <t>H SAMANTA</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR BAGILA ( SM/15192 )</t>
   </si>
   <si>
     <t>ISS/000002/2026-2027</t>
   </si>
   <si>
     <t>2289/BWD</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>Providing FHTC work on distribution system for FHTC work for BAGILA Piped W/S. Scheme at berhampur, Krishnapur, Kiskinda, Taktipur mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>ISS/000004/2026-2027</t>
+  </si>
+  <si>
+    <t>469/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS ca</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>SANKARPUR PIPED WATER SUPPLY SCHEME ( SM/18337 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1077,51 +1098,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W45"/>
+  <dimension ref="A1:W46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3570,50 +3591,105 @@
       <c r="K45" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N45" s="4">
         <v>24260</v>
       </c>
       <c r="O45" s="4">
         <v>380</v>
       </c>
       <c r="P45" s="4">
         <v>23880</v>
       </c>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>43</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3">
+        <v>10</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="J46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="N46" s="4">
+        <v>25058</v>
+      </c>
+      <c r="O46" s="4">
+        <v>1017</v>
+      </c>
+      <c r="P46" s="4">
+        <v>24041</v>
+      </c>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1"/>
+      <c r="S46" s="1"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>