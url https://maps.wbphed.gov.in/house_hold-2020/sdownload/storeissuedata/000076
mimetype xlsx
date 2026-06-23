--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -699,50 +699,113 @@
     <t>06/08/2025</t>
   </si>
   <si>
     <t>Providing FHTC work on distribution system for FHTC work for BAGILA Piped W/S. Scheme at berhampur, Krishnapur, Kiskinda, Taktipur mouza within Memari I Block under Burdwan Divn., PHE. Dte.</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>ISS/000004/2026-2027</t>
   </si>
   <si>
     <t>469/BWD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS ca</t>
   </si>
   <si>
     <t>SK ALIM</t>
   </si>
   <si>
     <t>SANKARPUR PIPED WATER SUPPLY SCHEME ( SM/18337 )</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000006/2026-2027</t>
+  </si>
+  <si>
+    <t>2214/BWD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Amra Piped Water Supply Scheme ( SM/13296 )</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000007/2026-2027</t>
+  </si>
+  <si>
+    <t>3198/BWD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>AURIA PIPED WATER SUPPLY SCHEME ( SM/18455 )</t>
+  </si>
+  <si>
+    <t>ISS/000008/2026-2027</t>
+  </si>
+  <si>
+    <t>3326/BWD</t>
+  </si>
+  <si>
+    <t>KARAJGRAM Piped Water Supply Scheme with sinking of Tube-well, LDS,Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>KARAJGRAM PIPED WATER SUPPLY SCHEME ( SM/18483 )</t>
+  </si>
+  <si>
+    <t>ISS/000009/2026-2027</t>
+  </si>
+  <si>
+    <t>5007/BWD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>BANDMURA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>BANDMURA PIPED WATER SUPPLY SCHEME ( SM/18480 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1098,51 +1161,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3646,50 +3709,270 @@
       <c r="K46" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N46" s="4">
         <v>25058</v>
       </c>
       <c r="O46" s="4">
         <v>1017</v>
       </c>
       <c r="P46" s="4">
         <v>24041</v>
       </c>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>44</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3">
+        <v>10</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="N47" s="4">
+        <v>24041</v>
+      </c>
+      <c r="O47" s="4">
+        <v>10</v>
+      </c>
+      <c r="P47" s="4">
+        <v>24031</v>
+      </c>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>45</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3">
+        <v>10</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="J48" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="N48" s="4">
+        <v>24031</v>
+      </c>
+      <c r="O48" s="4">
+        <v>500</v>
+      </c>
+      <c r="P48" s="4">
+        <v>23531</v>
+      </c>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>46</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3">
+        <v>10</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N49" s="4">
+        <v>23531</v>
+      </c>
+      <c r="O49" s="4">
+        <v>500</v>
+      </c>
+      <c r="P49" s="4">
+        <v>23031</v>
+      </c>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>47</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3">
+        <v>10</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="N50" s="4">
+        <v>23031</v>
+      </c>
+      <c r="O50" s="4">
+        <v>500</v>
+      </c>
+      <c r="P50" s="4">
+        <v>22531</v>
+      </c>
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1"/>
+      <c r="S50" s="1"/>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>