--- v7 (2026-06-23)
+++ v8 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -762,50 +762,89 @@
     <t>ISS/000008/2026-2027</t>
   </si>
   <si>
     <t>3326/BWD</t>
   </si>
   <si>
     <t>KARAJGRAM Piped Water Supply Scheme with sinking of Tube-well, LDS,Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
   </si>
   <si>
     <t>KARAJGRAM PIPED WATER SUPPLY SCHEME ( SM/18483 )</t>
   </si>
   <si>
     <t>ISS/000009/2026-2027</t>
   </si>
   <si>
     <t>5007/BWD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>BANDMURA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
   </si>
   <si>
     <t>BANDMURA PIPED WATER SUPPLY SCHEME ( SM/18480 )</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000010/2026-2027</t>
+  </si>
+  <si>
+    <t>2249/BWD</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of Distribution System, Rising Main, Sluice Valves, including operation of sluice valves of CHOTOBAINAN PWSS of Raina-II Dev. Block within Burdwan Sub-Divn. under Burdwan Division, PHE Dte period for 1(one) year i.e. 01.08.2025</t>
+  </si>
+  <si>
+    <t>S. MONDAL</t>
+  </si>
+  <si>
+    <t>CHHOTA BAINAN &amp; ADJ. VILLAGES W/S SCHEME ( SM/00397 )</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>ISS/000011/2026-2027</t>
+  </si>
+  <si>
+    <t>1134/BWD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>GOPKHANJI Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and</t>
+  </si>
+  <si>
+    <t>POWER TOOLS &amp; ENGINEERING</t>
+  </si>
+  <si>
+    <t>GOPKHANJI PIPED WATER SUPPLY SCHEME ( SM/15171 )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1161,51 +1200,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3929,50 +3968,162 @@
       <c r="K50" s="4" t="s">
         <v>248</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>249</v>
       </c>
       <c r="N50" s="4">
         <v>23031</v>
       </c>
       <c r="O50" s="4">
         <v>500</v>
       </c>
       <c r="P50" s="4">
         <v>22531</v>
       </c>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>48</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G51" s="3">
+        <v>150</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="N51" s="4">
+        <v>17291</v>
+      </c>
+      <c r="O51" s="4">
+        <v>11</v>
+      </c>
+      <c r="P51" s="4">
+        <v>17280</v>
+      </c>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>49</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3">
+        <v>10</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="N52" s="4">
+        <v>22543</v>
+      </c>
+      <c r="O52" s="4">
+        <v>2054</v>
+      </c>
+      <c r="P52" s="4">
+        <v>20489</v>
+      </c>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>