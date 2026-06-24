--- v3 (2026-03-03)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -495,50 +495,65 @@
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Work Order for Construction of 2 nos Pump House ( 5.40m x 3.60 m), 2nos Construction of Boundary Walls, Rising Main Pipeline Work, Laying Distribution Pipeline (Part-1) &amp; Providing FHTC(Part-1) of Ichapur PWSS at J.B. PUR Block of Howrah District under Ho</t>
   </si>
   <si>
     <t>D D CONSTRUCTION</t>
   </si>
   <si>
     <t>ICHAPUR PWSS ( SM/13629 )</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>ISS/000025/2025-2026</t>
   </si>
   <si>
     <t>1192/HD</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline and providing FHTC at Zone-10 for Augmentation of Sankrail Surface Water Based Project of Howrah District under Howrah Division, P. H. E. Dte. [No. of FHTC = 7772]</t>
   </si>
   <si>
     <t>DEBAPRIYA DUTTA</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>ISS/000002/2026-2027</t>
+  </si>
+  <si>
+    <t>567/HD</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of Sahapur, Beldubi, Paschim Panchla Piped Water Supply Schemes under Panchla Block under Howrah Sadar Sub Division of Howrah Division, PHE Dte.(Period for O &amp; M 365 days)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -894,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3538,50 +3553,162 @@
       <c r="K50" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N50" s="4">
         <v>67315</v>
       </c>
       <c r="O50" s="4">
         <v>1000</v>
       </c>
       <c r="P50" s="4">
         <v>66315</v>
       </c>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>48</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G51" s="3">
+        <v>150</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N51" s="4">
+        <v>38</v>
+      </c>
+      <c r="O51" s="4">
+        <v>33</v>
+      </c>
+      <c r="P51" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>49</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3">
+        <v>10</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N52" s="4">
+        <v>66315</v>
+      </c>
+      <c r="O52" s="4">
+        <v>70</v>
+      </c>
+      <c r="P52" s="4">
+        <v>66245</v>
+      </c>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>