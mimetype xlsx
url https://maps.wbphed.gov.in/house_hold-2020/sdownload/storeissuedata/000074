--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Transaction Date</t>
   </si>
   <si>
     <t>HR Number</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
@@ -510,50 +510,65 @@
     <t>ISS/000025/2025-2026</t>
   </si>
   <si>
     <t>1192/HD</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline and providing FHTC at Zone-10 for Augmentation of Sankrail Surface Water Based Project of Howrah District under Howrah Division, P. H. E. Dte. [No. of FHTC = 7772]</t>
   </si>
   <si>
     <t>DEBAPRIYA DUTTA</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>ISS/000002/2026-2027</t>
   </si>
   <si>
     <t>567/HD</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Operation &amp; Maintenance of Sahapur, Beldubi, Paschim Panchla Piped Water Supply Schemes under Panchla Block under Howrah Sadar Sub Division of Howrah Division, PHE Dte.(Period for O &amp; M 365 days)</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>ISS/000003/2026-2027</t>
+  </si>
+  <si>
+    <t>1190/HD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipeline and providing FHTC at Zone-9A for Augmentation of Sankrail Surface Water Based Project of Howrah District under Howrah Division, P. H. E. Dte. [No. of FHTC = 5719]</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -909,51 +924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W52"/>
+  <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3665,50 +3680,107 @@
       <c r="K52" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N52" s="4">
         <v>66315</v>
       </c>
       <c r="O52" s="4">
         <v>70</v>
       </c>
       <c r="P52" s="4">
         <v>66245</v>
       </c>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>50</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G53" s="3">
+        <v>250</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N53" s="4">
+        <v>2420</v>
+      </c>
+      <c r="O53" s="4">
+        <v>951</v>
+      </c>
+      <c r="P53" s="4">
+        <v>1468</v>
+      </c>
+      <c r="Q53" s="1"/>
+      <c r="R53" s="1"/>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>