--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -107,51 +107,51 @@
   <si>
     <t>KHATRA</t>
   </si>
   <si>
     <t>54.81 %</t>
   </si>
   <si>
     <t>KOTULPUR</t>
   </si>
   <si>
     <t>21.88 %</t>
   </si>
   <si>
     <t>MEJHIA</t>
   </si>
   <si>
     <t>ONDA</t>
   </si>
   <si>
     <t>81.56 %</t>
   </si>
   <si>
     <t>PATRASAYER</t>
   </si>
   <si>
-    <t>15.68 %</t>
+    <t>16.25 %</t>
   </si>
   <si>
     <t>RAIPUR</t>
   </si>
   <si>
     <t>50.49 %</t>
   </si>
   <si>
     <t>RANIBUNDH</t>
   </si>
   <si>
     <t>80.13 %</t>
   </si>
   <si>
     <t>SALTORA</t>
   </si>
   <si>
     <t>69.77 %</t>
   </si>
   <si>
     <t>SARENGA</t>
   </si>
   <si>
     <t>75.18 %</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>79.55 %</t>
   </si>
   <si>
     <t>SONAMUKHI</t>
   </si>
   <si>
     <t>13.86 %</t>
   </si>
   <si>
     <t>TALDANGRA</t>
   </si>
   <si>
     <t>0.15 %</t>
   </si>
   <si>
     <t>VISHNUPUR</t>
   </si>
   <si>
     <t>91.81 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>58.16 %</t>
+    <t>58.19 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1014,51 +1014,51 @@
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="3">
         <v>40631</v>
       </c>
       <c r="C16" s="3">
-        <v>6369</v>
+        <v>6603</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
@@ -1284,51 +1284,51 @@
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="5">
         <v>742508</v>
       </c>
       <c r="C25" s="5">
-        <v>431841</v>
+        <v>432075</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>