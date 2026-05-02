--- v0 (2025-12-15)
+++ v1 (2026-05-02)
@@ -44,63 +44,63 @@
   <si>
     <t>Household</t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>% Progress</t>
   </si>
   <si>
     <t>CHAKDAH</t>
   </si>
   <si>
     <t>92.23 %</t>
   </si>
   <si>
     <t>CHAPRA</t>
   </si>
   <si>
     <t>86.55 %</t>
   </si>
   <si>
     <t>HANSKHALI</t>
   </si>
   <si>
-    <t>92.41 %</t>
+    <t>92.61 %</t>
   </si>
   <si>
     <t>HARINGHATA</t>
   </si>
   <si>
     <t>96.47 %</t>
   </si>
   <si>
     <t>KALIGANJ</t>
   </si>
   <si>
-    <t>84.72 %</t>
+    <t>84.85 %</t>
   </si>
   <si>
     <t>KALYANI</t>
   </si>
   <si>
     <t>85.33 %</t>
   </si>
   <si>
     <t>KARIMPUR-I</t>
   </si>
   <si>
     <t>99.99 %</t>
   </si>
   <si>
     <t>KARIMPUR-II</t>
   </si>
   <si>
     <t>86.96 %</t>
   </si>
   <si>
     <t>KRISHNAGANJ</t>
   </si>
   <si>
     <t>89.72 %</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>84.13 %</t>
   </si>
   <si>
     <t>SHANTIPUR</t>
   </si>
   <si>
     <t>90.55 %</t>
   </si>
   <si>
     <t>TEHATTA-I</t>
   </si>
   <si>
     <t>90.77 %</t>
   </si>
   <si>
     <t>TEHATTA-II</t>
   </si>
   <si>
     <t>88.84 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>88.44 %</t>
+    <t>88.46 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -663,51 +663,51 @@
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3">
         <v>80121</v>
       </c>
       <c r="C5" s="3">
-        <v>74039</v>
+        <v>74197</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
@@ -723,51 +723,51 @@
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3">
         <v>96893</v>
       </c>
       <c r="C7" s="3">
-        <v>82083</v>
+        <v>82213</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
@@ -1143,51 +1143,51 @@
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="5">
         <v>1193370</v>
       </c>
       <c r="C21" s="5">
-        <v>1055406</v>
+        <v>1055694</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>