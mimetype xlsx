--- v0 (2025-12-15)
+++ v1 (2026-06-03)
@@ -44,153 +44,153 @@
   <si>
     <t>Household</t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>% Progress</t>
   </si>
   <si>
     <t>BOLPUR SRINIKETAN</t>
   </si>
   <si>
     <t>57.21 %</t>
   </si>
   <si>
     <t>DUBRAJPUR</t>
   </si>
   <si>
     <t>15.36 %</t>
   </si>
   <si>
     <t>ILLAMBAZAR</t>
   </si>
   <si>
-    <t>46.36 %</t>
+    <t>46.58 %</t>
   </si>
   <si>
     <t>KHOYRASOL</t>
   </si>
   <si>
     <t>56.57 %</t>
   </si>
   <si>
     <t>LABPUR</t>
   </si>
   <si>
-    <t>19.5 %</t>
+    <t>20.17 %</t>
   </si>
   <si>
     <t>MAYURESWAR-I</t>
   </si>
   <si>
-    <t>45.83 %</t>
+    <t>45.85 %</t>
   </si>
   <si>
     <t>MAYURESWAR-II</t>
   </si>
   <si>
-    <t>49.17 %</t>
+    <t>49.22 %</t>
   </si>
   <si>
     <t>MOHAMMAD BAZAR</t>
   </si>
   <si>
-    <t>51.7 %</t>
+    <t>51.83 %</t>
   </si>
   <si>
     <t>MURARAI-I</t>
   </si>
   <si>
-    <t>34.88 %</t>
+    <t>35.04 %</t>
   </si>
   <si>
     <t>MURARAI-II</t>
   </si>
   <si>
-    <t>52.92 %</t>
+    <t>52.93 %</t>
   </si>
   <si>
     <t>NALHATI-I</t>
   </si>
   <si>
-    <t>56.95 %</t>
+    <t>57.19 %</t>
   </si>
   <si>
     <t>NALHATI-II</t>
   </si>
   <si>
-    <t>53.44 %</t>
+    <t>55.45 %</t>
   </si>
   <si>
     <t>NANOOR</t>
   </si>
   <si>
-    <t>31.81 %</t>
+    <t>31.82 %</t>
   </si>
   <si>
     <t>RAJNAGAR</t>
   </si>
   <si>
-    <t>44.36 %</t>
+    <t>45.98 %</t>
   </si>
   <si>
     <t>RAMPURHAT-I</t>
   </si>
   <si>
     <t>11.97 %</t>
   </si>
   <si>
     <t>RAMPURHAT-II</t>
   </si>
   <si>
-    <t>46.33 %</t>
+    <t>46.34 %</t>
   </si>
   <si>
     <t>SAINTHIA</t>
   </si>
   <si>
-    <t>33.79 %</t>
+    <t>33.96 %</t>
   </si>
   <si>
     <t>SURI-I</t>
   </si>
   <si>
-    <t>38.21 %</t>
+    <t>38.52 %</t>
   </si>
   <si>
     <t>SURI-II</t>
   </si>
   <si>
-    <t>66.68 %</t>
+    <t>68.27 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>41.87 %</t>
+    <t>42.16 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -609,51 +609,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="3">
         <v>53316</v>
       </c>
       <c r="C3" s="3">
-        <v>30502</v>
+        <v>30503</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3" t="s">
         <v>7</v>
       </c>
@@ -669,51 +669,51 @@
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3">
         <v>43963</v>
       </c>
       <c r="C5" s="3">
-        <v>20381</v>
+        <v>20476</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
@@ -729,321 +729,321 @@
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3">
         <v>52957</v>
       </c>
       <c r="C7" s="3">
-        <v>10325</v>
+        <v>10679</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3">
         <v>44137</v>
       </c>
       <c r="C8" s="3">
-        <v>20228</v>
+        <v>20235</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3">
         <v>34491</v>
       </c>
       <c r="C9" s="3">
-        <v>16960</v>
+        <v>16977</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="3">
         <v>41810</v>
       </c>
       <c r="C10" s="3">
-        <v>21617</v>
+        <v>21669</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="3">
         <v>54628</v>
       </c>
       <c r="C11" s="3">
-        <v>19053</v>
+        <v>19139</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="3">
         <v>62496</v>
       </c>
       <c r="C12" s="3">
-        <v>33070</v>
+        <v>33078</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="3">
         <v>59544</v>
       </c>
       <c r="C13" s="3">
-        <v>33911</v>
+        <v>34054</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="3">
         <v>35952</v>
       </c>
       <c r="C14" s="3">
-        <v>19211</v>
+        <v>19934</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="3">
         <v>54411</v>
       </c>
       <c r="C15" s="3">
-        <v>17309</v>
+        <v>17311</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="3">
         <v>23743</v>
       </c>
       <c r="C16" s="3">
-        <v>10533</v>
+        <v>10918</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3" t="s">
         <v>33</v>
       </c>
@@ -1059,171 +1059,171 @@
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>56371</v>
       </c>
       <c r="C18" s="3">
-        <v>26118</v>
+        <v>26125</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="3">
         <v>50489</v>
       </c>
       <c r="C19" s="3">
-        <v>17058</v>
+        <v>17148</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="3">
         <v>29682</v>
       </c>
       <c r="C20" s="3">
-        <v>11342</v>
+        <v>11434</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="3">
         <v>23838</v>
       </c>
       <c r="C21" s="3">
-        <v>15895</v>
+        <v>16274</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="5">
         <v>854370</v>
       </c>
       <c r="C22" s="5">
-        <v>357719</v>
+        <v>360160</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>